--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d33ca8887e7965c36826e4e8788e1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd5020402d60efe07a1ec78b50cfea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7304b268b8923ecccdfddcc0cfce453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46509dd4f18b147b12bd0a7ecb13db534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156c23b418f410cc803e1f2b44c133e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa081db5148b7151e54aac79776ba36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bfff74b97539c6ff13bed6ebcb7887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72060812f312193f893608157bdc32af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6a63fd839803813cdcc135722a29b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ca330c1084c56818af3752e67aab310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d720ab46e4d1e488606c072588c5a3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930646f4fa1b3b45073623dd287ddf9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c99d6ebbfc0cea8d0832d954bf85713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc7a51aad3963b69f4d1255b8027e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc9d9198bee1a343a05c80c035013015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df667e8622e44fa169a54961d0bb8b6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00887a7116361b3df35db1649c5c238d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76743d24ca733132d8ad992f87f01d4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ef558b8e26ef5cc6fb4c0ae0693e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3ae7c9e01403d94a5d04a770b136a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366aff907526bbfa8a7f6bd8ce0d0a7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4be061415c55e50d4e29b4777c7db822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f37d750c9813e3c1181f82959e5f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb73245ac740514a9aa0911149e652324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d55a7e5d9997ea0a22dce77835e04c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f4a9fcb1a6362ca71b772d83ca26026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed881e09ec94c4480d2b4ea4656f58d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48e5e75d274da8e1a67871baaf193a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fa1ba98bb696ad5661962065e591f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceb58b76de7e799d76cb1ae080933630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3189c7191003ea1475aa17e67a0db931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ec922e53963c9d6bc72a23363521532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed450aa398424cd427656c109cf817833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bfe546912d7544092480d36dc792934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78499a3809acd55c4eb7df263d9599e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf548fff052214a0bf1b385cea58a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b010dea7a33425cd1da7a382b29e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11001fd8a6b3150d297384c7992471c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5881a44a708e35cd2f08c6be04b06839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaef85631e2e2c88304178f2b91549c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56b8e95282ad2f9232ea464122f24341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844dfffd85f8bf06dff3a1fa2f2eb6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c38b7164d611891aca80acbe464cb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d219c3e2b07a3b5e9c9a4574454e8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c5e85ba85fe67a7363e56187ba55545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf587a9389c72ad0eb13a2c712c15da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193c27dcb8a418db1c95ca789ce8f6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73edebad67dd47884955decb37adfcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d92bd5e4114be09d06ebbdbee37f2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e64cdfff45970523214af02fa8fdbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060262e64d2dc9e18658ec1086311a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c7351ad18bd11814a42bac2e8dc3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd289f0cda2972385bda5fb60d1f4b4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a4cd07b225f7dd78c8a50f6c87be754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfd419d49b11bc164e1a3b373561b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06316fea7aab660fc16790dcad883e3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebee9e4dcbbc8dd780dc11eee08fdc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bbf711b86a18031d97cb81291aa3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe074849846994c3702d076d0047db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284840af24d20f627736797269acaee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd329b01278124009dc3bc7c54313b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb0ea1f9cc2b4c06d5ffda9d95ea1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1331b4b093dde3f2ea37599aaf774c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf874eb1cb90d4991f7ebda146888fd864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051022ccf7e29ef8fbd534a6739141265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2168f20839cda9ecb27330a946f43a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbc6821e0cd338639725741615149367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008818e81ab97000a0f0aac9e73f8abe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b628734e7e23419f662cb2b44a230969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ebc8ac516761a6396d062dd72339d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af445b15cd7f0bc4c3ce4f3cf503f1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873337cf2c43e9dd24488ca4382bee8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8244f1e2609ce9fe3648e2405161fa773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a413bd051297be4037133168d430c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c979fb5fd37ec5092a74607bf786cd975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c7c3ed3c344c29b4d4cbf4c2709d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad3873c8c26f3ec7ad3b665192b66e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ccc1d455ce743cdbbb256a07666ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5f3e1e952cbe7724bc2aec396271279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287420ee65ddeefbe005c5246e978ff180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5e6d5640007d2f14b5d6242db839e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dbe4d459765cde4645261461fa89182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7e3b4027f55b1f3c5eae9efcec88a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a82b36aedecfbc60c5d15bfd969cb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab22ea16e7620cb50244ac3248fd9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13fa35e1ad29c3b7fa29189e95ff3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2758c3eb9bb15e8b1f1dccb269e6d6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d560c2d899efc6364db43a4d87a296688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6022e0ab416b11e26bff0ada39dafa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710b400cbb98c02a68fd0fd75d9151e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c472d15708751e6432d9a0139e80091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0451e4bbffff1b389d6efd8a84c7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081b1458d7167b7b4d846e619fbfc8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e976606447fedb27bcd0045573769094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e718853fb42bfbe26fd546bca2be7f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46c3a4c31f69c492acf40d586df1b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed1d01daed4fa1b6f107e8e616764297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c39900e817376737e31094f7dc5d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9e6e8bb685dad214b8bbd1d531f6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4465e4178de45c80f532dee30a73a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf193d3c02b1791ef497a5882fc0e539101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761680880629790453c24f755c70cf0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b3e97a980499ebaf0a261d2ac782e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d5e17fe581ea65b2f91cd69f5c50f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501629d8cbc510817e452cc00ae53d34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68be4cfaae1bd5c2e4158c0db739ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8067a5325c3d80d6a810ef4a34e7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610b51c1cf76ba4d113aa90a911924d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd43431b1926b9f0e6467e23cfa6f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412557fa0b90ae4a153bbb4ca1cee7ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e548b5fd7bcbfbbef4aa992afa6dca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfda8ef2a1bb8ab55e99abac834b257112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456bdc4d2533c0bc8673539a145fd4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf18bd5254955a66d55119aaaf943c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd07ec7f338e9e88a6302122db13a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077c578a66d36b41cb3d7d470c84b7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28d975a3aa280763664c668dba9a43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f09a9721591c5a15c0b0cb39f0951118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae061a21d6eac84f74540b78a0455d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425fb5c02d20561685f5b9cf13e1122120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8171b2994b3b3cfe29b1baffeae21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4cb1b5c113832dcd0720762a85569122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc3e7df2de8ce6ccc280bc2155d4ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a967410971bf8dbc2fb27c225f565a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2437600d0491046d9cc630b9bbad859125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04632cd8ebd4265485ae8e9467de8f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310f2c7ce9c719de4cc6e9b5502378c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf8d12fd8539fc6c6964d75727a67c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef368171efd5a8799b2ed67b65dfb20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7a124e704912802360a749327d67d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b71ebec77c2997c9b6f5f1f0b87cb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916a207dd595b8ae8c0af2dfd9a3f27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab56c794eb24a44d3b6f9ef425974c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462d71b8fb33d358be3d0aa8f5a90fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62d660669aa6500520b08bc003e244135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceac2a34751ffb7359362f944e25c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc14f1e74adede4395cd7aa8b50677e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bfcd2e6c9b49e8d98aa97b1bc0b31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c904a70c3184d266a1f98ffe7f4e7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c14ff8c0365a4882e9ea22c918850140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45029d97fd12576821a2b64b87227927141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5ebeb493432435f95cc75e8939b2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa4ffaa3f2b431674469adbdcd71a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24528949928c24bc0bd61d000f4f7c61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9980cb828209c7891b1e7a82f8ab6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173229b9fccb5bf04bdc4de3c34a16a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598ac116d650b6d31f5175ee23a2252147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a583d4f908192b5e91b0fcad4032ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e395a4dfb766e180d8d49ab97579ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57455714afa75559c397c7a59b84f0d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57154b1ea44962754ac051ccfb3e5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf644af26077e7e9268bc520442d29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264652d4583ecd2b235898774e583506153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558724a3439e4819bcec62fcea1d6cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3a2e3d634edcdeaaa01dc60d2a57b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21095fa9964000808b6274c0a58893ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225b651dda3addc21a08c50e8a60bfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ee1bd463f80adb440a6142abd060e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146e9c48bfbc1db14953db360d49be1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7533a0181343b5bbf153c21fbb48207160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4b2e4004ea8f617c51741c9710abb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb620cdecdcd284c3c5d9adcc82faad3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83396a55480858c58559de7b6e33e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70744683aa1e9951bf6b738f6acccb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894db5e78447b64414dcd8d33f6b7cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8865061c18a9a4d1eacc5196eb15440166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5204af9ba4cbb4fedae4d712467a6fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58821185565c84717b41b442f2d56fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08536cf6dd1aae658b48bc49557556169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001fc90696ce6b64dbcfbdf839f94df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26572f2f6855210d8adbbde816f1dbb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b609a3b422d9278931f1b69353d1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b230f0aa09ada843d80906e833cf21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac804ffd4685d0436d546b2cc3168d4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68a746d1091f26183efb57f72a1b20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083cf33b8e66761e8ad6e36ec5f5023176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f75434cb6fdcfdd93fbf2f62c965ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac611a1c65f91e363468cabf48765bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd060329b0eb369b0d423644fcf0d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ebb22e77ccb25fe93c3770af0107a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6758df8aad578efff5f75089c065b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf73ad6bca55235e54517f023a75e1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58029e36d8b69e1c81519c77e3081f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ce5859cc5635619ff776e9e760a3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce4cf174129bfd76c130542f0ff8c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf4af5f6637274e51161fb0b531d56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9706dcffb47ccc6e0ea612973ffa0ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3e52f382938cb8041635a0a35e9e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bddb63cb1387008b387b26e48382c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18611721c4cdf8b602af0560fe9ed62d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb693ff1f9c1886c98a134d4e6c3db9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347274ce1db718a4ac0b3f496d01f77e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139cb067882436588a6063afbf1c5a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410654bd05fc2ab3370fb7e3f72f570194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f210fcb673f4b785feac8acf52d51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdc949db7d93103f64db6742396509196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9f830daa6326c95af76a711994a77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79352b90bd716a3ce40772088f89d261198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555398ac7f5869095cedfa4a3cf9fb56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e4208d86cb3fcef8ef5a0fbe18478200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ecf3c0c5928ed46012ddfd0d3d298201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e642d96f487c6f492e6b994d6693a03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c63c9d65f9ad8b1394fd225b11dc2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf88d3395f8d3cb322d0906be0aef8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6573f873a6ee808e6f820720c17cf3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62483fc4754c383d653ded4c29b1ca3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc368a62d1bf551e4e6caf4094a865207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a89a94dd06efeb5a47cf9f2996ead9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cc099f1155fa03f8e0ca256fb503e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102ea0a3fb5cc1e84bcd3d9c61ca1c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc206fbdd4bcaeaa8006ff0663d14b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a712fee71feabf9034241f2602b25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dc96125bf762dd81b38918e9867ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2374a74a1b0be4fde17f86891bfee7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf7ba7450604ae7991a854f6f9c8ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea617bef8ec2152223aa22183808c839216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc1640f2f807ec8c161ced27eaabe4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a641927965368ef6189b6530ccf2a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a7657ce57971f4d41813d827a9b5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8b836764f3306aff9b962abdf9d3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0ec1711c3010003e0623b401f260d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fdc83b87fb4c45186b0543e4f0bbc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b3b436cb4d63d3cddf5ddbbb6f7a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78314848bd1ea7c121f268aed5748f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc287086c17215ea7d0783253e7babe7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125078a64c6ead67d583dbd7ab08a23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e68f5c1637007e0ead675e478be45e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cbbde5c302cec8678867e5b825944228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a075d4e7e458aac65329d46ede4521e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4a220ed66b80a54610db53f3b7aab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c3b5272ad93f5cb06bc4918cd04fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93feec5a9cc2ecb5e357eef1e17c019232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706f69fb23a70573a13522d85ccded1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30ea9b4a94b7e01db0e8ac6ddc14e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3281397acb301555d9c86998d9153235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284d8c94d89118864e5e5813466f583236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c99795c2956b58cfb575173e24aa4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc559befb835d63694d57a85d917d80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff1bb2759e474df51e7faaa6490c0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6f3122200108020c46d9acb710071240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3195f10affd9e35d627948df62fca79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b3f5c95fed53db8bcefb44748615c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4ce19d8e442282afd0e95af14104c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3a6047a3be1920b66eacfb483b750244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165aa5729e88dcd4279efd8eef6f782245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b5062e37cdfb7cd770b03930bf7ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112eea0373168afe8b6234c02ee0dbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5abe103a8b633aced0ecc5c40cd95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca6b7ade37bdc680073b4c9873aa80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e428bf23436028ae823478ee54f16f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667258d08bd16af243d838441bfd323251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726322a43bfefa52524a703543bd1e55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b14dc40a87cb2a83452f591a5e788253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bb34119fecd6441822ab5e8a48dbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c42a33e287dc3f165162f4b111963255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae6d900552e5e13086c8a741bc69fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08463046025717edd70a416cd9fc7fcd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87efa0b13fe58e5e470c361f9598e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecb91aee89f072114a829fdfca9f94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5e98834e5d691ac12bdadb4be7033260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964fe2c49b64a196d4f45e25ebca5c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c900fe09eb83ef54dda27c1e001f5db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e33277f21a68942c3d9a97760fe39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f4c90b169a90c5d7975ec6e8bc909264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee938dad4d5eea1a3457d5681e7b02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa762ed149435ec237b1e745449ac7b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb8d093c365f809176185e8d2c05fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03754ba8f7859eb9542d13b4b13a2d38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030e25c9c5485011c13258b4120ab8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988372843e2ebe06fbaa26edab98f436270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46464c3bf76eb18d4be4c94789966f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d6073c862e5a998f7c316d67c1128272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b29c2ea853e045aa6326eba89fb81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a1520610c0306932d7ffcdb4d4b6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841ee1f9558fc497eac9401452be416275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41b34db09698ce12c4866439fd04a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70a1c38a173cc48195373620ed2c52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53659b021d56749247e6fb03db85db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120fcc1208d2f8e3dd47c0a365b4cf5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbc891044538be49d5069cea432086280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bb6b4f484e5284779271a5e5984f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be629e4839f3d2430a788aae845d8f3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2d497ec7931b4f90484ae1db7c498283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ace1084d5ddd0fc6bec62f30c013f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ca3299e0077d8a4ec3c6f0c389ca2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca43626d3b0fc2c05d7e13acafff41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b089796fc6a706472735cec92dd44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7331f93a492c848e5e3cde2b90fd13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293784e3a6cf60d2275e7e8433b3b9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f1ab02eaf3152fb4a9b99b885c447290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962fcff9ee0f8e84ae7447acb207d17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c0a867f73fba36722e73e2a68a008292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dca2b1a7f5a8868b871de4fa315327293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e64100b0d09bd16f4229eeb543fb2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a3dd962b6a6ea1b8bfa199e1deee5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a8cc3b3723502cc8686a623128182296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237ca88bf643c5acd3a1b51743ae128297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1dc92c48df1e5975149b5a37620c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391baf8f46bc4cd7a078e5b379ad494299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034241899748c829377c0ea290db4568300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbacaa72a16ec2ba897418aa45a4908301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06183a0205f2d6a110613c172c029761302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d884b3cd1c05b28a04ee2b4fe96363303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a8f002adad2f5f1eb70bb781d9182304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402e904e3c538471d7a9306d6932c24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaa100451d81f6214a28987c613e65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947e4c54413ef3b0b0382dc3b5a95ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e34dd3e3e128a386535eef055f2f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b82d331d9f74302c9e217681f006f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb11bc037a26e4e843003c32477788d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08093c7cd00b5304251767caa93a2c6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c198c7d4bde4496772fb30bc50a375312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09656a5779f3d5155a272b8f216f6de6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82877eae30225e4b1ebcf4c9cd7ab9e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8844461c0741ee8efe3ca62b4a548315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace52ac80190912f71fc9d3b78b30c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6eff14a5bbe1d401ff9303460954a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad6ecf2b6a18c07988b88c16c01d3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437295b6d545fc22bb7098a385d3ca2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c8add866c7640eef9de9090abdf20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76989825e2e9c18eb45a93c5ffae7aec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587b59d44d1c5ede1c39bb7c2da6135322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb04b4e96324a924994cf395b6865f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10cd27a28c99baa80861320a25bcaf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf55b81e26a3fa0a6bda75e6dc0783325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c124f811411848ed5d49669c50e76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b201f465db4bfff2881cb102382df5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53898606513b295b8ebd2ebf0a09fe03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88437cf5e9aac0e8c172e1162db041ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cbe3120a88ab4f0e4272d1f6eee32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57d6157ced2c32cfab028d110ab794331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb15437a4720164a499315d331fc6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773c07335ddcf287095c0a18e3d635f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b3497aabbb25330d68612c8c77226334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1f254eedc8b70451febd191ca8970335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198760a4765ec2fe6c9776372727403336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6187e4befc48d4ba2f3417d16425d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da570993a334f3d7dbb94ab42f9cb360338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cfb1eff34bb09d0529e56a8448b82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7c8b99c1ae2214cb4e5810350b38d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb372affe02d879c2555124518adfb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac91b4e085d73f8c708dac8e953d5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7d66d6141eb75bca75a90b87aab75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b860098eff3ac7ee8955c007a06e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320959baf3f5769b929b90ef3250dfd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e41c43ac40aee16e63167127d4b471346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a32a66aaf36155d1d80ad564a0d11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149670f5a889579a733abf4d3127657a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a27b7c0b801668247ee35082577a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790dce2e3ce91c4589f35a809d2025b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499d9887504689abf5d2fce6f96cc03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124d23cd731c1969a666413d878d15a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7b96da87a6be78a309d1b0dbae24d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347f550c181010f6b22aea4a5a89179354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7a00a84ac5afe777dc6d37f513838355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5604e4faeb182a042e8b8501282ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dee8db242b12a4e5b39cfcceddc3e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070294e97ebdbfbcfaacd3ba1c23a62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff1385035a1ff00a04f55fa45e2486359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b840a90017d121c4641255e03100f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafba9225318934b8ff5e2fb0612fb2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7deba9235aedb19083c384d352fe99f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7320a5e0e7d3d6a51be92f004eb170363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260f816e55029d94802af88f049641b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04589aaa1b61470557a9b4311944c9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd72a92c0ee281f2d786406becca66e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551661b068ceb8cfcfdebf35223df283367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0d5e236cee5c6cd00cde458e36e36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457ef7c6cbb8b0107f1b6b875c581f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6244bcaff6dd1c7d4b97bfcceacd35370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c41872b05eae62fe018d5024d60c47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38329dca70ffe2680a6a14af4d7ba89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2ae297847076c7fdf7a2215a500f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426d321fce99e6cb3d399e6e16d57d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fe04c16d55eb6ebab37c51cebae46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffaf16848a960e287de40a9307f210376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55b21f3378fc8d12f56727e49ecb64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae69e0a0291189528f392fdf6e87295378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38388f56af221c022078257da639e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae64da8e7bf80a0ff5a1698267186b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739fc363ffadebfb3a0af57611a2c3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eb1a872e063c60d1b70342912c093382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5be673daa2e5e8de047835f28e5a93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1297e012cfc568bbda261b65e24d0da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f499e0065f3346c704135a37e96cd6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50e98a1798ac6cbd9eaeff637998b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467a1609d3d6b1726b19db11d7e1059387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110e6c643f00d0d779e1b4703b39204388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740f511b9682c57897f4fd8aa4688a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10829f45935985329b262d5e603ece99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b7208240ba92484584690f7a2c45c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d88566b75b387c28364640eeea6ffa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce2fa1d4207fea6a7aa3b557c60d8a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e49b1db9dc8f164f5f50b47b965c45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ced4e9af09a1df2245e54efb35aa8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fd68109be5ccd8d9f26eb49aede25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802d6645e63e83e57246cbf9e21b65c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59a0652394dcad8cd8d7b0a0ffafe1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc2bfbd44ad483f10365a9f0429f63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526c8ad74b334276885836bae1eccf3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bebeebe4ca6839abebf082ded898e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1744eca40980077cc4448b0183822402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cb71d945224fd58235db7428dec66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d5d18ce32e90c39746ea2425f1b39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe32d01c0908bc723c0f480a034533c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb203cb562971937ecd38a8b7fb1cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12461889293e5ea2ff3ce00f3100d1dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03748a2124880ac378c16febc72cac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402b08f550409758e4febdba7ef62ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ef2f84b1f215adedc628cdbd13c92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11fa0079ba8d9eb5d1a34269ebbdc0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78643019467ec89422b63a5e75cc5db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387c2350f1ba5a2a82268a7a630d7f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed559aea151d132b71d11096a6cb9be2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a605abd5174fc24d29658fd4e6a8e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2ada799154f12a149195fbfcd8d62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f684f92c756fe7d431ef24fee4b418417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504347ba6a388d0d928de68777e3d86a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cd503302b06f954d5f14f27316bae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adda4617f93aa294ba28b9d8bd3d55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a33135a667fbcc8a761bbd6b1d3d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a0cdc663fe0d32e715a33826b733b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b51b2f81582874b955ca19c3dda398423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf3c132db90b14e9c1cfed17214752424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220caf40017ef07b72178d22b047add9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debbdbb6fba02e4462f0bbe4b649d8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ceba9733c047c85cac05107cfb149427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f1277d57c08e8daace70390c00a0e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd0552bfc7367720ea030c0b564f30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4de02043085101846cc20ed5b7f9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae7b866070d4229e77bee7e7b35eb4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf18cc55f28288655ab4ed8a943f68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913a42e92b6fa82a905d81693af2b7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598aa89fa5cbed16ba429c717827109c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415c9d6cc6fad343ffaa683ad5e322d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261fb7824ffb6dff9b2cb542093905f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a02408469e5682d33f1a371b177c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09291205d692643d1150338d1b9cae19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cb37c1a035cc6406a02233fcdb4ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79f6e95a9d003b5d32adca4f4b1870440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabc96b2e02421de4a29baf833a5d9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87fd0f02b662abff2bb48987a93f49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bafef81c8169b34edd2739dc858e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3246683240cf2d8de62de88d2c0057e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfaba117fe728f07c3745685ce263d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e6b7151e75538225ea46f39d5349f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb126933b463b372eb7f2d884c144f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969dbe8a1c0bc5e56db6d84cba65fa9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599406558aed2bae72ec699412201096449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ba9fadc0ce272bf0d7d70b0e3e64c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162995fa4fc6b75a05e5350e1a51d8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6b4ce5e5160ddc302f48bc9affeca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58eccdba4c8787f6c95b545e139554453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621abfed7ade324172e60be2c165fb1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e246e11e71a08fab48d97d85ad0f20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981b7764792a2637204a031ad291af6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d1e454d06f6fd9347360fe2584c19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe488e3122b76983c582871cf7084a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7304dad7308f723cb171365bdfac1b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225cc36989658784e9f25ef4f607def460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79511e890bbf4a3d17f2e1c036eb291e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f555970a56434ce22feebed5fe8335462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1258585f9c45de9d61396fa2ddf7ba7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4681dd53cc0bb9789e6ca5ebadec8cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f525cd677d9add0af8bc82f2b14cef6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42427ea62c82384cc088a7e3558b94cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812588d0a9b5c46c19703ca069c73e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0571b086947549a411690b3dc45494468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700ea11de38ab069d4a01caf8346307469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96aee1e00d509137c2bc3b822eff498470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f87f5a7ba471bceed08c2bc63c8c48471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46460ff567b23da1f7841f9197a6b234472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2b900756db88146bd4bfe01c29b6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8bdb8a513214bb4e5b2a8f0930ad4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc73a8b26cedf36eb6d7040b8adeb6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa53bed1b3c11e668cde939869e862476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9898aa3fca4f16c1e8330022075203477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45c712bd31b0fd2dc571d4e88cff31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d87fe370603e6e69311d769484df2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32393f3e8c6884997c92c6b678995ad3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f6b0a698f4f5af27aafe356d60c0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c75f5a932e54e3d92ca446c1eef036482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce3edb863d532a579b64b09ab30ce6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc273e7b5cd8e345a796d9bfd393ed3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f372ab8a255f20be50c0dcc00fd7c5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47642a5620354cedcc7c2443eee0fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672a9a2596b924c4a0b16255f7e1437487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2847973ccd095a66bd69e0b41d5d901488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b0550a8be7b83507b7cdf03c8c631489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83274ac6ef5ae6dcf37be807789566490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c886435b8f520109cf6f9f1ee7d52491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f797a71fe9cd3f6710f73a401de13c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c19f887c77cf0c5183e936c053dda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893a92ca9bd569dbf07f0ae5c612882494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3ad2d00d57d04a91db593f6d72a76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b7014c378d4a6d749232ac4b7ef1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e8775269f8b3eacc0d3e5db5f2139497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ecb3d763442cce09fc3d734f4406d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cc84b2a2ee4691d220b0df218a3a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21d3540d12a4964a2d2ece0e6b08e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048898c734201f00de0e1957122b6d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8470ebabbd667900bf7280134cd6c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b6315eaa9f58f9ce40cf742c33120503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412bf7b5e9ac44bd28da1953fbc90da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd86e61e7be101b4ba243fdd4203475505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b38efb0b7e9c8b30e1f6378c8d2285506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22faa5e95b2fd8f3b9ea6d819e5aff3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bb7597d6359bee4c18dbf2c777ec0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fca2ffab7df0693b4ad9b51754d3cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef0052c6600b276a7c4a4888aea727510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ddbc75597b40fcab543c8a1d00695511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecfb0fb41d1cbd05307f577cef29e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a095e4ac9311bec5d4d3808ff13de07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6f6b46779f2d89ca98b19a01d304f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905ba53f0618b3799a7334f7dff3ec3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd764857aeb284d908e69529d71de8f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75946f92209844988c7b3b193341cc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52133d097d03a2f15460f1961207d4be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c1b17814c8ef6e12863da29315d0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9dfff1fe482b6e532bb7e5f47f792520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e46034c2ca8d99eed44afa6a223218521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a14c5b222d58d1f5507a29b612d57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d38f4b3d6dcdbe8447e4f159236f3b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d820ba224521b201bcf2e84db42f99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261b1cef6dc0648ddb2d3d62b54d805525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58330f8a439bada819ebba87929d1cef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72285dd5b35589cd693c1b3dbaf3217527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abe622a3997da984382f65db0397ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0421449b6f0e8302b81e2d873afd19c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff420c2aab7c661a8545cb71e26854530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ff15dc30fd185de79b1b675df0361531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5f336e6867de929eb86dc786e790f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e2ad401c9d01d8f7f9c69deda415b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9f5389f6d6e041924257cabf3054d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab874f64b4fbcf815ae79ecc0e1532e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02dbc97c566bf7cbff340f5612fed3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb055266292301ba1b609aa6bacb5f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d193070fe1934437916dc86f0b83d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e2c4a9322fe114f0a2a8438649128539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d237895a681a6aad713287c7220d919540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7e50ca0018eeae8078db0914d1b8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f102f7a616310f0e209c9a7265e46cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532078ecd5f7173bdcd04e5536cb112543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ed201df0aa6d4abf2a43c8b765dfe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b1bc54bce0e1f8cd7674e7a363ed5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d0bce1ef4938ca4c2f39a482e7b72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a4961f347277052b9ccdf176f6ee2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31420188b13a564ce8d481be0dfd85c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c6c4a19cb8114e82d21bd2823d09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c952620e03a2cec17497f700c23cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44464f34555f20f8bc4f437edfd723c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef4df744e9796aa39cf6930134627e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a034a8b90e95103e49a0630c95da69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3bedd702a9e9f5a1ac0d6dc5da562554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7ac62451e1c28dbeddf7db37f2414555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c61421a50fa1a81ba950a813e161f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9338be2f9e72a6f09191f5dae993c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86ba3bb070cf5470bf264765a591a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb42d4e3a2e6a40a234dd72698980f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ab3833938a63fefa8aee099065506560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64c5d90e2581342b110c4d300b996e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f0021867c67d16099e8833eb28775562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd46ab3b2cf5c7e64fabdead2ec48d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7c208a76ffa5e9901d9f4bdffb210564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a71b15a870940190b8a5e165bfc975565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ab29236b39a5d2296b8c3f95e2413566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b121fa02f707d6cfb1338d0c2a171e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb8327d5b3c1e75081c7127d093c20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324fa432e1fff637353987b1bdb7d66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f00762fa45998fae3d14d6916affa0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbc6a6d11de58c7fe9ccfe76b37377571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650ad05e5d0a54c388531300575c26b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ed21a8904f0b297f5ae33da36f5b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ecc7811930c4086461aa5dedc4b88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9076658cde0cc87b665ba09ec0c0ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673199db36c4eae9b99974d69239fc21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5ac6115b6cfa1c72efdebb72bc6e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c06d89a0f55f114cae057bff58f552578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ff73609d634b74d569bf2374fe6d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab9da2ddc396dd8829b0f2460c2aa7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47de7678ef7ca207a614f5d6110990b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266e8095c320c1fe34c8bd38ddb9d60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6df4c2f3eebf7480662b81f9f2639583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad2461d8de7236afeef8b63ab0fd9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92f7c690b75e4c047e5c11f6475075585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cee72626bf6656e6b3b646398b1633586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5670b2edb399b6f9b2bdeb6dbd5544c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7913708e23c2f0b782b8e4b3ba9abfb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe9f3703b078c478462f0f3cda14b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3be52cbe29818fc9c2d9079fcb2dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e11a98f2fc91f6f64a7e8cc369d4cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9598dd742a046368583b73fc526d129592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17714dc92551a1b291028307f043770e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7a41dac9ce616b25082a7aa7dff8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06681b644dfe8565fe4d87df269c6df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fe049cc1f145156ea639a75aba696596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740be28794d2a7c017157d60a203af6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e4635aa084d30772edbf3e5f33208598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2df5aa80a9761d8a2ed8ffd183d553599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ab0ea9fbb92fd31e30fe122e8e9fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93a878d3ca914d21f0210a3f1b051c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f4411d2149f818a1ce4b49d4275a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b56f00a754290f1f96e511996fdb7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81baa0fb27be3df3cb197a71b156e56604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f7ee70a83d3876490f8caf9fc0b6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7d9a3eeed9f301a6e82b7810330ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b852db19ae334f359f0fd3c5b88e1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512944bc1e7e8099eb7891d2559a2752608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c5cb4e548a8cbf40f5ef3c8402443609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244df2f935010f2784b68a764c671b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c756328fff855f3b30bfc8b19d5170611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a546d92469d57b6eb55f4a88738a681612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90ddf8d5d2c079108f689bbc91e946613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce725acb247e435fc2b5f8eed1d235a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ca4aedda6255d1a4d0da24b208ac0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab6f66cf209ef541bc46f38a6142e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10d29b28f91a994e5dc97cc9002b2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cccd155300c1332465d2207feec4cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091015f6fc7ec0c58b40c738dfee078a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfebb89932d984104d88521252b9fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8f108b8e82d6605a443cd85a640a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf83bf624c5e8defc91425bb47c4fc6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ea2df97e53136f08dcc42b9363fb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00c32e8a052c619f80cc1f6e23e58b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a934fcde8efd9b9887b44356b6e5b97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98253ef2034d88ab5b6eef506c2fb6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b4ec3ae31d983e1a7d776f63b4dff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095d55c6a141dc9667a8b91457811f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9fc80e070eed7806a86c186e5b97f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd7a67724c52b55f9d304f63b95919630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4be266563be8d28ac68960c081c4bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f7085be0418ce28531ccebd77b1de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07752e30575cb35ce59cc29b1ca91b85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead264cee592b789db631a29e07a59bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3f27fe0de1252fee5b0f1617cd56b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c744d53f3fb4d68b815741d382436ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006658464d3dbf0c3b967298901708a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d2a8f2d5e31224854032e8fce8862638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27691dc062fd57048e8ae98ad83c929e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4ad86914849c8be8c76004ed438d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade9e84c2f27338aec7c37a829e4ebc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2498943e009b22ddcb8582d01719b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25701eea65f4602de16a6d894e9f551643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f06401c620e4259f233957d8b56986644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f3370918959614ab6f1f0424e735f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786a80432cf63089a9767138d641d1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5aaafd882dc87beac16e61549de4b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc8d2acb349fc09e5d85f1204d3972648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bf1932dab1a375122e8eae3cb37f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bbf2af55e9ac633f344b3a4cf31b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c3c35d730ad0f3c052ad99b9c9c03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47928cd218a6f96f1827d4b91db3450d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183879e4dc8bb36ddb3f20b06884980f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827832d5a47a1d8dd99b8f952ff39ee7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966496badb5251a1fcb57812e28fb07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b6131f81841436bc8452aaba256e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebfc016beb6bc24e5f17a34a7bf80b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b31f7f093f30a87cdde4395821e905658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a458bfee7790b8b5fc9855940e5c6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4f4a97c926633074d5f3e4f00689f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06a088c00005c5aa3cd34f8eaf81c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb2c5becd977f139e84ab5c1d17b90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dd2039506ca79d70af4d773b97dfb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbcd1a476806c11975ea892b905ae8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91403418c0e6f893c98421549396f5e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e333d7efa0c6f79451cd391167fccf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751baddafb188abbbe0e2f80a416a4c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076dcc874ddcfb57287f9b39d5dbb38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270179bb9563ed190b79c2ac76656e1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ecf04dee2cb7e1c7d841bddaa82a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5813739359a23c7486d2991792e15671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816444bf2f2a7f86f3efb3b7421fd488672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8c55c52d661f35ebcebfcd4dce05c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3593d6066b65d60fcd626c7442f9ee9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c189a009e0de5151173262866f2042675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b89caf523479cdaa2833706ff219c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4443218f87fb7bfe339a744df3ec19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ee551e9ea929452d0f517efc68f59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861b3ee7b585196d0eb3bf1484ec1ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cfed93e5d8f982ecfc0414097d9a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948beca4da151ba4335fc44d55f30ecc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ffaa86ed37e00cae872dc55d56d84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984db321c0f1f878389c47470fe91684683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe2281ffe3c12f699cf1acf10c532b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37134e93ce88221923becc1e7531df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ab00c9bfb222a3fffbc27085c3909686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102db02cc5eda0bae58345c5ac3def73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5930c66daa65b80884a60e80cbc6a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0e0d4688492218ef23fc078173fa5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874589f284b11009f18f3491bcb2d09690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9e7131bcc4b412eb997c135c01246691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d54d40649441e57711b3e1bdeecf3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3159a5d16277c01b3cc59a9f12eed42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33592621e42d16f2111b23f0659221694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a8ffb251f6a2a4cb95195b8ee69d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205619093c91ae809a2b50d036b2a469696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef92286d3b36b2a21110e37e0185833697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e52cdbf436d96f9d4a25e1205f78d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5896c0bebf809e102921a901c19df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52857be1f94c519e4e327cb6edd8377e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb23f98eed40fbfd96bb23dfeba2c15701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40753115b7190db4a167baadf58b5137702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8753d59c685448c8cad59b4358e7b2e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145355b5354e193c702e84d70bf71c3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007f62773432765ac77a52852af66f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037d21bd0a0016f979f356800ec4852706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a99cd7a3dbb5afc6c12a26c3f0138707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13d64034a26d96c53799832e3a9bf2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2955d5f682e5846eeeef0c47e8922c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42a10ffd90d0c9660da03e6df462fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1574c4ea77dd9085ddeb5306009285a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba395dcfb0bac4605cabce8fe90595712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52443e6f015777261584b7c3110b81d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d2e4b624eacef35bdcc085000b8a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e6ed4ffcc5fa1de95f91b89f3af45715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efe025509305291bed273fc03816e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02148dd07833e34b478c8daaeeb14f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2733b257ae140492d8958b981ca415c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71aa79ce02e16b17ce3ded5baabadb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5547b59c123741ae88358982c4b50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e30393db1c62ab64cb115e3f62f2a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2950b081b9458bbb28e3a1d0eb1360722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a1a8870fcf6b834dac22ca72c214e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbd656ac4af69c35ed8dd7ec6e8cbc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e72a409b938086550224c5c0fc2fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25806dee8d95edb98fea5f27d57aec0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fe535021e97936e71a0ac0f9ee0c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353976422bd9882661d51245b7e5ca49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4a7f1d5ff726238ad09d4403f3cac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959d765be02fe3ec83199011b81bc24730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7937072d0383e9569e138aa72079733731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614d673424a0b3582e02c7edb1303a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ec321083b1380743927e5b26eab1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e99a1c05e4f1bda9aec93a168c3473734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306214e91df7b8b2d78877c42f834ccc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598692b6d7c73b5df16e4a129ca90d38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27784c4c26ac1da4cef2cc87464d98737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c73487dc5d0378c25f522c2c6a2ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027d07e3ac0dd18dc220901cc767f92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27591da41cb097074e17fc9edc17217d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d5a6a4316256d5e40050f4b6d06f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec843ea21311169d5f693aba6873bbf8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a396604dd9086082cf06f2efefafb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239907b693e5347fa75c5b978baae9a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631f8a280befbb9134b6b3ced2b7e1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564191ea32cdaaa31138e0e71681825746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831af22e6c653eb77251d50a6cc6e9a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da24bd8de4633605fa76213e560b167748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d66089f47d0240625714ba8164fdeb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d72225d48ab69ddd685cb67622be9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2813160da7967aae67235bf1fabd2db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc672153f757a3b0a7858c4049aaf4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d2298351cbe1b0cd86f27aeaad1a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54fe24842458552c8185e7fcdbae39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38a40aff7ea96dbaa70b3c123f9cfb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f35e508f1608dbafaa9a624d41cde0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db6217094eb14638f759a778b6f0b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed280fb0846612077e5604b0b35c422e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5014e221e97cde607ae1ecfc9244e9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2104a747ee39ad86f8e7d8191b74a0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b75164ea7dd75e7f3fca27227ad8f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f13f795ef3cb1bfa4d6ca5ca13bd4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b51a5edc3e7450da340bb33781c385763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66f4faeefafbe3948c97ced94b6a21764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c7518a4a1f68a36b13b07a25b9e6b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d90f902fdb745ade2b5381c82c9864766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83576fb667139106fdb3db127fcf1b6f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d65db8ff232f334cc06265ca0c25be768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47c9db1998964aec5150d4d562407c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8a23d75fda6f4e9d35735074da99c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b855e1a25fdf8e58b28380a5b8e6788771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4135bcec721c3832d4746de70e30f3a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32fef4e10b454a05bf122dd81b52b8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1b8b66de309d03698acd934150c15774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0aa8db979856f8347a753830be129775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216054d707df8dcacd0c73696ca6a36776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29200a33f46b0829e68dacec2c33df46777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c1ff72e8e8e2810b3740723f04616778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f391a8f6a7a734c0752201897a68f9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621ff9a3543d1a5e7423e170e98313f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484461cccf7a5ead84d346f782f57d9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1353ba51369da2e3bf835ef8b5efa9a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ae368d80c4f1f19cd33bbe019f677783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419a9e9c63d7dfbbe7aaa7bd9adecbd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86329c9157fcc92984f64fc0b35d849b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b7c8a0d3a52a066400ad670c7941b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655382ed5a22eba6b149457afe95706f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94e2be7c9aeea868823b8d1b051fdc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaacbaf35f8141b75ab07966c695372789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd729997ad4a74b9b76d9ac9d954575790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665ba2ba52da0d95babec21f4b82e0e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50f41e47335519fde392402e04b9cf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c195f96589ea1923a43322e35771c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b07bec6497bf303f4cbc45a58c04b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184d0eace5be9358963ff205431fcd3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dfca813d6b40916d6a214b71ca47e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c620e40d831af0752a626519994a0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c185022604a6b30a49b85ccdd153ab798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443102cca97d4e47f87a08f01dc646e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdadf16f0047128e2d3a6f78d4fee1b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38216c7071c40bc560656258b6d2119e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d514f3be533d5ed7ae18db5755a2a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d60b7c57f444badaa5fde1c7c6517803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2523ab0e337699e974a0b09791d22804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47a1fd14ccb3c7f139a83bc14c9973805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093dcd4fb023358e9944ddb0497188b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e7c5cef747376fd1eb58e1f3a408b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3614bce32919eb8fe4aaeb1a33fd8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e12544551a5f1b0861b79ac10a8a7f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa832b3706dec8e48c83fa1734e2425810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b204e43549aeb5dce1f1568e6199b68811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1449dfe9566d2d22fee3ab03c8d89d1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4e4d1274aa02f6de62cd20e0edd6b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2a70b948f23e9108aa1754e29acfd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6c45a90ab595d661f0143425b14ba815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83148c1883150a2514f562bf7e35f674816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ba484d5e705ad3365cd36e4c9e699817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627da7d10916e80f051faf801dc4b151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae269e8604014b88b61404629b334e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673eaf43ea963ae2c596c2e7637ce353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72b9ebda63ed35239e3f8ab99f79ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd0331a15e88334a93d60429f656f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df373de7aebee3fd3bebc7154eb30d386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8ff3e1bb86d77e0f48940ed1216847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf19bed00e82ce39bb50b2a4516d0f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e44dc21d339533bc48b08e25e830f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77f8af3fdcc8fa326833225c53d66310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ce8ad6415ab2cca333a7287def59511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd2caca98119fdd813750baf25eb9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d872a48a2d0ef69fe5a986d6d2ba2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730550eb247cb4358d29daccb9088f1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dd38b7706de8b7dd78daf17f05b4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309efb461e6ce731a10ef8b9e04a342616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a72af4176ba0aa6ddc02afd3162f7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5287a0535d43191ff93eeed1fc2af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034980d08bea6ef142952bd15c385d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa545a1424aa4cf36a54b0955dc20be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bdcdc164ab400c55788d2871df6d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772b21cc246cc7494a03abed75ccd2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c32ce4f08fea4354d1c7f248b8f0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f52b9d402cb283762eead548855aca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d5be746c4814d94e39c2f2971d5b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1105cc9094ebc115c33a43f14bd5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a12ef6e239bc4716c252d50fa2bbbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb2e4aa23d19f7025a9d6794e73a4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70169fa72b5f0d6e2860f7c6e52b9e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc48250ab471a2b28f1a8c5bfbdd0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91edb09ed20f0eb6ecf9789c0085c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695faa266a69ffe8ce36a03961859d4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee94177d468fc2d5222275ecb1e43d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d8f8a011a3d4da6982b8e7b4ad8e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee50011f2e3cbf563292a7649586ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcd07c5e897aa5f944a5aad186f9b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e0932bceedbbaa7de51d19e2e4f3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6855cb450b89469ada49ccddb555138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b6cb0cae9009d9206eeded182f47439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67728b424b77757cec56c79fa73c7a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6ef5f890874910f6204d301a6409041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8ebb8755ae38dfcc3c5f07a3824aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627bb1ab15bf7b9d16a8c3727fc27dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb90764c128e6e6a412df8d1fbd587244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679ea2d1737068ae8e6b1d932b60f3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446a40c957b2328271b6b6d09476a6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c01ae359710f69206302c0ba7c24247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c474954a422d895f9bdc6d0497598e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4749d1091361a28cd3ed5069e34193549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1f29ed75c5726bd5e46666720e33750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770317d71763f01d05f0c5d79a8d17051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525b4b6924c44d75f29844c9bfeb0e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71ec53f3cf29a3584802654076196b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bc8d9c9763535a56e1234b6e67ead54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25ae60430bf1bbcbe0f8f734dc1efa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ef1e781500de0ad91b7c258d5e69056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ff4357f7a9dd5f66ecbc4f7fc921f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9500e61bdf9886bcf59eb3f6cbc1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0395037bbce6cb870353f309a681159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20523658c51c6e2a0c90264ed2ed10b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9504d6ddcf3e8a786dbe2d01924f2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409098fc23ae9c7b2a591025a43130d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2494c503a1d398d993d2cdd7421a6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41131ae3c95441d30c2ff24e20b2491b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892654ad27ab6c3f7d555d00a72eb73f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c44efe43c500a428f9f15ba34a15066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7b5f24c321040e652e9dbd980b13e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd1d5219fe48800e4168245486f03768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccb510e834ee6446f7f1b0beaa894069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49b3643180ed1ce7ce89f1d134755b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc830d98a84f03b04b7057bdf71be9b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1eb32471185d90980515ac8dbca1e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f11e9adc6aa0e96589c5115a58b8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465ff5d95d6b749d4b2db4159e64d6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f8ea0c93477d301c44661fa7943be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508db995b559119f3ea0b1b508a8f0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b7041a98ec0354ef14c7cbda9157277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c724b5452d559754b3e05df222fdeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d47e1247abe104e23a3bcd59d517e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8d18eb142042f1dc974f3cec70d3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a097935ead8cea114adc0f3713b7d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0360321c2701e92045171c9d90a74c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4933ab64eb1a04ae2c63871200dff283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fde975a2756868b5e5db382b49ab384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad6cc96ac5f4854a32e6ee53b6892985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8307665aaf8ef5e68f347f66e235c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2075477da9822e066b8aa368bc4f9f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7269b7d042dd81834ee98e7de6071a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e4e8607813782e1351eba3b4202e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82d9daf2449267dce411fb9678343490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec60135899d6ed07f665e34a7b84a1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1568deee9c6276b4c745f1faa18cb7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431566b381797bf971d087db0cf4c6c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcca73272bed279563dcd948779727c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9927a9d6e970bb3c0c1397d14b6b90a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f32392f3e929f19d33cbd13c463c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2bc58669aca841de530e283a4122597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90f627f39b63790f94042d9b89dfeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f823a7157b61fa74ac01f9a70719c8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ad378b1e470f48c6eea7634c154f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd904d6e22010a8a77e6cd31208f7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae467c3661756d898cef02da21c5d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790179477bf62165ca1adc5859e45c6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b34207496eb130b0847fdd434b3b4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b64f45adaced39d5b723488d8e00b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469356fc5bfc1cacc845bbc277604fa6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82929592a0f4943be91c5601e1a7cf46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f297037e319262c7c8e266e15641f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ffc80211cb892c7fbb7440c2c2764109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c5b5ad91d924575bc1065292447de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37d06a2e650b982b66d23a2951548f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab86e9aeb3d779ed9d9353d432917f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeadc4b2337f7a02e1fc2bc869a1b64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191e609ecde11b45cd71195aae121d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f82e78fbab7be04dcedaedd57f8741115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805fddbbad471a8b4017ab8ac136bd6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff9edd336dedc193144b47555f6d62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd106b630a5a562a327b940a83f27a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f8a9830ea3da6f62ee5200c77b7fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6b2d8ae27964167f0d7119619ce4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2a8de509698da8ae3736acb943418121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e78d1e65c18826ef01480b8579893122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2962d43f050c8c079550aaad291dce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854c52ef6c1a7e6c34a361910f4fc5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5478475e66719939dda16f73632906125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0dac892b35e3478bcc4756dbd408d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c03718000f75943b78007d193fd71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9682f9c717753aa7d14ba2c8a8596128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683de81cb50df5f1af48818407d3a82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6b2cf2b93e3d91d638cae13b9df8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d2ebae3b4ed74f7f0225c191cde2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039989214cfd3f2c84b1fadffbc0a718132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5465f1ea0c0c7bd1d5daa38530ac5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df81f4230f75c152743a0bda27f3a7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0652a12bf9f86bf5ab5b9056e194f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5517c11d640fe56bceec92616ce8ae0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421c7a71fbfae47f4e6583bf8734720137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf67a857e0b56afafac0341f380e431138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204596accf4e8662436fde78dfbd9d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dfc3ee4bbddec06d5fa2ed2307013140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a7fa1d3d65ce690199514aca3277b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd2aa0c9c404a9509435ef9a98d190142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9aa4f2115d74c40ac90ae764702f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d735f052fbf3facc5beb12c778f27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c3ca73b713f1b9ccd1b8f86f25447145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aec353d4fc66048cc66891ddfe831a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9208f0c6b55e43a9401f83efde6e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359a9088442e71da87707139f9319ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0affc1f2e8d492caeab97d5067d4fc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72f29482b331e6138e230ee20d24ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ceeee3933704e9d20ec073320916f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf5aea8f3e8b44fbeb06c6a486056e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8b47de785ed3538e3844e990dcd69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a228c31e4eda0f00375e68f8ec4f86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74c5d7bc0cf2e17af00cac5ebe5e97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c7b5d01a196d1add08f7eb7776aa4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eac487c5ac278d49be9ac5e986700157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea834786b797433d65aa7fcc0d2e0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a8a584560b435e7fe4987e63370d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2737fc18550637328e4a0989bd54a43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7b1feaaf70d6f8d87755b3497426d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aafb47910d405b19aff816de1b683162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019deba8f645c7501f6f8534e4819f7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5bb1719246fed9c77f11716da8a00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03cf993b61651a8b46ede0e2214374165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df69c2770a783002be143c4bee0d678166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b230d363992d1565c2870c4d0ee22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467422206ba0023280fe952dc22b286168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446bb167e012d206013563fe986b8fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a3da042e134131ffdf189e94fda5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfea047bb9bc2a512a60f067620ee6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056de0fa160d44b2fbc51581d26b4f4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c254a5a7e8482ee58297fba4aa8d63c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91617d36accce298aad44daa5c266fe0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f79b4324d102cedff719455265442175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb78022bd000a6be2f199cbd24812e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081ef2b19718fade3925dd4e35034ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bc39b2b2887555a97a0c198397493178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55f6dfceddeede82c01b830b26ae3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46f0e714b20a754a3576dd5f08e3f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce12d369826d06922a2c7fa07f2e6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd45491e3508b756917cbdd4a37abe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a0bd8b02ffd06ced4f15ae3f59dbf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315053b353798b299e138981b96070ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807c5527e2b0abc7bfbed172028791b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fad17b7ef5ca5b8f327655caf17cfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b3f9d407bc78ddb6b2b8841bec766187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979ddbdae02847512a3b933014aa2ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15801e3be273b89feccafe890fd48446189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba72cfa0df64757561f9530f9f4486190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef351520961c9acba27459b7a3779edc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d45f058a56487b9ef363bb94fec94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5027e0c7791bb39d1939198944e87a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65313eeb77cc51f7819bb35519ff2f30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed1e202e95455b77a2610cd0451d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8127a8be56a1cced83c483b9eb74c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185fa2d04c6c2fa825558bd274db981197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348c1a210e0554af6103c3c771e39c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601ad9c78ff324c819d37aaad625e0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f0d77ca44912d780dc699c9757e86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa581f65940dd33359e651bcd4e9f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ed6c1243a06d79c1bafc7b6312237202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a5c8550619e34c851cd546e35b56a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395bbf9c28319d1aba0ead409bd04e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815b9a15f7c09f13ab066694a1fd288205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49488db041e23b88a1f623c72df700e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19ab7b9015564495d513d865550dea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb42d70580ee5bd07a64275a2efbfc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc1fc1e36f62fc11f1d25ef1398cd0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1ec7c4fa11409e1cfd20606a3898d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f2b3d0d8b228b9e1f17b5c093d9c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85e8ae633ec62352649f2fa1dd5edb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338b4d41c3bb136fcf4804c7e7be7fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b1e67ac3668708173dc8ce1ac47cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc651e25676e09da608680fa18cb0fee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cf00469724370ca392f17e573e97b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782adca7e70e5343e043a7f0f8a705bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9d7a727bd4d73a7b8d733a0cec7d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f32a8d413ae28bd7243b1967ba6f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae99c06bcbbdd0a8f2f989227c6187220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3a31b4c5784444bcddf6c1d1934d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa26509766ce3dd76f74ed028932d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f44a618fb0fae08ab445439bfc8cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a042cebc5ce7545e516ebb82b8cefe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a78882daa6023e7337609558da0593225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d14229ee14f68acd72f2122187d33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437320ea6764ad560f96f592ef00bf40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae9f63170b5e7d3e263af8d04d037b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b67901de48a540b3a96cb42d4658d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d502dc2db082f54bf51f47fe34dccd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b1344553298cf85684e210e7bf1b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe745eeac29077b337704248aa71a56e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a553b1b3ed8dd1a221a1d174530e72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3792c8ba3aee7372e02ec0e8a26c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a779cd35cc83ffe8a393813636cbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b0d2b3929855ed9ee061e3e09ed4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d2fa54f194776e9431de660932b87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b22c8d08669483a629dc0b9a35330238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142544ac195da17ad07cc52d0912864239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3846d6a646b427d82b404777d7220240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74da69f9695c7398bf938baf9002f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f374bb79ac64203dd76877d72e105a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbc953bc85f870a3d7dac7cd06fe36243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4673471360c485f7838f18d7adaf0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dee2884cf24654510d0ffb69e3b49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc8e83cda89f02248f4be01cc2991c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5802137cb81ed1bb12d50ad749d2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535a46572072326149ec04f4df78636248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf52382715319c80ec9593aaa0df13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aae65bd0cbadd17685c96e34cda147250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa7010c787392573cecd495a42a277251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f97ac654e90fab62d1f83bd222ddab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd85691a806caa100c377f2171e2784253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c95210b494620d89d6bc50e76acab3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416f266c7e3ba64a1518e4aa7c555d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04fa10d7ab049fe222a4b3af8a6755256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc5f90ac474d9a9c77e9657fdefb5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4d395e81ac132218cbd946d6881d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d7ae0737977977cfe9acedac7fe3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea0b26df917f8bd35bd8472fc29f2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b80400996a01fb8af5812113a5496261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27567e08ef909af87237d36095a1b26b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a54910d4ffc81b38163a94ee0eb39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd48b8941a7a2a04f32a7d7bc671d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e1c48e6abb3519cb829570a492f9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d565e3f53e3d15b8eb1ded5fa247b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fcf76fb90093d79eefaebb809bb1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ea783ea89b649d08121e80066f564268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1401b44a792db243533bc55ecdee1d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecc9e5ec8e7545b85670dcb5813d81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b65a471dc596f5e0e919aa13d820c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a066aee71f6ce01858180b8b24b341272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc24a82c366ff1a9559f0ed179c18d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98ccc78cccd9858e5c32e42af04964274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf78cde4dd4bd34e062401904a79e4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193447e42123088e95df02573a693d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f3d38499c33b51a34b722aa1f033e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929e9bdd9fa5f6cbc0c517dbbf91602278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d288be52c32008c57de69d35b5e99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6105a0663f66920db1f7a03627aaf0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f40a6dc5a08f7560391a846b15e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8ee823eab21b7f90d2962533c9b7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89488690ee41fd39861180d4ee6e26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd27ebbd2aeaf89a3b07c7129a3212284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b97996f86217e694f512ef92dac42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871a29ac6fc4b4bbff85030eac4d9a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781473718fc793cba49c47d45854ef9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac99c1cbf7dbb75d818fac8029374fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829748519378b562eab45518a737e8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d74fd255bc4bbd382be6399bf071be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20736e4ec3d3c6144444b5b6253488291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e072c039700c078fbe70707463c06a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09083c4b9ca85a5e904b136ea9bb7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9899336726994f509f0e6309d26f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115fa548c4785a9d7d18a8ad0ea0ad3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc5b144e4455e065dfb72e6f65bf20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b9a4a5b043af5a4103f82eb9c231f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7955aacc0a405bdc4ae1bc354d0ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179b1928fdc6345595c76056e42eab6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf6e2bdf643d15b493d0961fe8f462300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4d6542962e905934173f21fa2c0fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926561b02603716d455b485d3fae9bb5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c5dbaff7d03ae7204b912c8895f3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4904a49da4d6be5e3d062064eada5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f0c0689bc129c96146346c51a7452305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e1f371f5c7135b3c07dc7c44e8e17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ba6aec09deaf38b62026508eec005307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb867d93ed70986df0ca5c7aefc88045308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0ccba7a48020cdd9af274684fb58e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44724feeddf633f95cf763314c31adcb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e30e8a153a0d1f3c3107d523a66ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4d61ff3392dc3e9fb765eeba251ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fcc15a6941ddce81def687247b970313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d35d0836afe61cf656cf1c4981542314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5cc6eced445a67f41f41c93c1d312315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b987f3fd15cd57722de84dbe78306e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d03fd4fabd48b695dde9332f7d561317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffbfa05589de14bfb2a6d8c4f5779b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de55aa68f74f1dbf6930934bdfff348319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7bf05961c01f62453e0c6684b8917320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d20c2d49163fe9349090b145d51571321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fba5a6f40a66c4da4e437ed574ca6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c03b911d0fdfb15d85047b5bcbd06e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e987e0e0746afc9fb98187bd9baaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96427f4af77e0e631f8d6d4bd5eb306e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd9acd2b4af2b4c58c975883993b9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae671a9ae17c8fa7ee8fe4c9c5c84b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e713a04e47690d1bc1d13bc577bac3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ad360bdee45aba20f640791a5c58d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91429addebda84d3b13f631a51c17c63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54da23ac4635ea29d872a621f297c90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df66071b1b1c1dea3076015a1151c6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec79439e38df9c739e5bcbfbef5b365333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ab9f28e8d255cb8a203326159f91a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7303b56d3f1c9b67638415d8e1f28335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf229d3c5e757805694193d7f82999336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e3cd20e16ecce21514db9c466f615337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55f94d3111a5e58d45c043b96287f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f38029b000a7c95fb9eb5ddd133a47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a145b95a43f8659ed7f4b2e71f6b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba2ae1f85e32b9faa30ab8e3f3ab88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d389ee5bddbdec6d1034481d675e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942acafa291543672ba030531c4c578b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc11a2e1eb93eb0d347e193de4f0ecf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad716750f26e37027aa8b4b67c537b63345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28aaf5b1e5d0fa3bfc5daf0923d8e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26758fb715396390c85a62488e7d5ad7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad313a21c738ef99dc09926a9dc873d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d60610f731d1d121524acae2013657349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62433dbc169698f1d05952092a3a65d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f107f22c0261a09326260fd093a49f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba8a0df5be320cf7ca09643bcdcf16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3605dec6d109d10b2e43c4f756adc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d4684885a2548c41b24d1c05e9b9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd892394fb01d9a88feb8201a0a448355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab613937e878d4e781e8c62e1099f9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414740b8a2d0c2be7d4a9c03553b83cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81547e817a8de9a98ff6a02c6baddc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b8fc7ad7d769ce2019b9cdd09b705359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519bcaa4fb054f8bf97bb2fd96472ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319067a227254cb1c17efa6bc129756b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44032df8a2ee534486b77fdd5cf31be2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e2614b1d3cc6ff27a8358537f2e47363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fd4a953e6e2e3f473cb6187325327364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b37f038305f568d1cc627cd9eef8ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3721e5139021763d77ad412cf262ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c5bfd334ebabdf2df2d5f508a3ac2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02ad6da86d08c347327a4f3f41c37d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119553c3de545343e1c4191d800903a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b45704913dac92bed894014b9864e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cd1385e90e572edad028718d9784a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49143574bdd63cbc3e4d6900e315c3e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea47f578b21b65e598a6a1c79e7bf29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf6ed87cf4d596be964d5507847f6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbe740b555aa6e0789a805520d7456375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712caf83745931df4fb6bbc50a9464c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4c27495f0794fb43d0d251f172331377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b72f01c29722179bf9a067e3c71c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d0b4140447e9b28256fb41fd230b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c432a86b638f371d8f57d0242dcec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75be9891a70d459772ad06b471b078b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303a60ee999db27394efd406cbadb7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873ec1866a8ba7309c3e3c1807c2be4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a93bb6c8e757ff769f710ab10db0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d8b6a926f4223f367b03420e57f46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfd5518b13138279f7f3f01c869fc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef244213538af7c5a4162bfa977d79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148da751672354d68a2aed80c5c3f22b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b3e395aa2653da3ffdfd7c0101fe2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8929593f3bfd4c5921a34b5291203390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5c2986d6ccfb88027b3f417255ac2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dc7cb5e9ed4677209012b7b5adaf0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967d27e760dd2e34c0282c75ac2f802393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e97fed5dd7d4464f60c304471b33a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bedaffb67c7a79e150e3c9e5ca666a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c657de224d298f69c0b07b0b438073a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae628609ffa1f77c42bb7ed60ee9abb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ae8818b04c840bf54fb679708e6d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5f4898e7046b5308770784026fbee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbb3e720c1e85cbb9a65abd576620e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62f0ed9842cb9eec74b06319488568401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad3d8c923e9a5a1b4c7183b272de03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0719ff158cda4f5d63b2c3f32f0b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e135014a271276c47478976d6022d75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96b153fc91490490e8bd9ffc7de9b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4283d4dea6d8d73e4628b279e0e40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ff98a057bba48136f0a83962a5ec7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9eadaa139a646d0a1195a7850f4eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245c2a83afe9f4e4afc8cd79fa26849409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce44f92bc4b4c1831c5d0466def1c8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a6610121f9d83a578928ffb9a2f7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b7815112d3d48f09dcfa9ee90b705412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d1b98efc42b00a23bac9350a3fd84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc5a583a1438556c77f980929b170e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01882e26ee87ba1627e8306edf7d5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97670e4095a7c584224d02e4334deb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c2d3ae9168b8b85525c6aa090fa75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec514a571bb2328b160e350a3a83484418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad864500541d817004c5bc685b4e688419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05282a57e44b900c4cbc895b4302ff6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e9e9584aefe889a30ea27584e0a6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b85b2829236eda358d10f25aa593d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52c798b1df2567c3db694279c5806c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6354d8f49bd1ceed308a0e0c8d9715a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3b7a31a3cd0165a011846ab21b301425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3b5a7a7606f8d60ec6012a1fb41a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe493f9f9795735b3b1387e2ea6afd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd282fe0bb4c7968f729599468ae4d42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a247155aa4d3a627677a6b2b922dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42927664530485979de4c79633fb1daf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1aa455d94881ff844d9a9eadd35e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dda7692e733bfef332c3782d88cac7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9cb3e2c4dd2a1b824f187759659ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4d32c158c0f56db1f95cef3c278c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e65e0e6a4d50b32109c5c62fb3480435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b400a6c07f4a6de0ed70eac2bc5d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a45c5f00ec8c5d67d2e948a6f2d32b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1452269e70b5ca08ac135348fed6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdff6ef06cacb11247a16fbd4932e42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557433fd70b89fb21a2cd0eeda4e103d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcf5d9d096a9c21a7599e7c7a62217441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fc9d6d5353958155762c258984c06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da3632fed750ee9b399c9aacd21a5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae5fa1495059d287032157e35886be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4a38791a5b1568ba003b4acb2e73a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df378de076a836d6f6d2584579b882cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e786d6d6ecd532177a2f839c9a8117447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881038a624a236ccafb856faff3eb2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1facd61eb91c7e5aa32fb34fd53c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc15f25026515a2cf634c0c52e8f78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b134113e31c75e6bf7a845deee43a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c35be8a5f00d20221ecbac9a4744ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de6caf12991634ae55a646769f8bf0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f19bac52f05a017e2a21301e5f006454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a52a262135a2a8f5fbdf6330e2663455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884be2c1dfabb367da8aa1b38d7fa7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910aff3f8bd03745721cfdde1a84449457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4f3fc39997ffba0bcfb599469e575458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc92b2174107c7d1d7c01ac34c2664c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cb804633e2912729800354109f389460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64eb69612506bea5e41c0a346c213ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5ea2ad8ebe08e4546da9899a34a51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27e9355ed020613d44e855d708175a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19318c329a753f441c3d4528c9c52c65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45012e326634af68a37b7e91e9eeb98d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68738de11962951aa230d0c3aa8c0fbe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71c388656abb34b9e1cfbad4827bea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba9302706d45e748ffc519cae59bc3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9440f26c3ea26630f6ce423dcf665469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2409fa1dc34841ca45c2df6396cc74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd13f08afe3ea5d446b03488389f507471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585518215b8455f7c2185b8aa1a00b99472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf6e5af3c68f7c90ff28a95e62be7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782b7b1c5b1303b9065d406df453fe9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0c14518e92190632c98e1f7ae7c30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d736d6250083436f569913ba27c30c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da103931436dfa50258f5c4d2153c69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642fa73b88a9656dbd6dda1a567ce35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6906c0f748a82860fa04d4edc60bd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f903236c7549b5e218118f2f269aabb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879a05e4377a168cf5729ab278cc686481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4acfa0067cbbe4029360419febcd8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c29536489f66b32086feaa4f5edea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5729011c9843e0ae209e613f5d8782f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2aaa3641b075257a76ace6fec799f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb57b993dd5148284d994166c0987db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fefb18fdc6bfa210e4063ce1d6d78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f82e79a2d6a7451bfa2f7c002cb919488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72018bf01f64a25ec2ebe06bc02da0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6826d516f90d531c8d5b4f536ac728490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46667a9b6f5f2d04f2817c441be88912491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e232b2af8aa3689cfc2f1668a7452492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a67f4b91dbfff521ec2423b2c986cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9676b52af4bfcb7e75430ee523bc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99e901cb3b40626833d3a8b05ea101495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9ae1bcf4f678a87ead0af988b0c13496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849a0eb98a2e1c4a7776d7c83bd2717497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e9e48ac44389b0c2f04556d7431c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1f60ed8b068a993fbe53d17c174b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcff77d605c59b2f2a45e958d371f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328bf4c15743f4a935be4840394f3a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e001074150e15f2ebb666cf98140920502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac044ba99d34e4b80eef9858edf04b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbb47ec3953318d8fe30887222e4bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e480d37207dc2e84cfb602d8ae38b5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc22a4bfb149d86b4fc8c30edda528506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3323255d3e6cf02b49ecc929046abe9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b840e33191d9252223d682634af22ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163d5da9fafdbdd47fcadabde24d3b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c651f0f9a52963aebaeaec4d068f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4bab2918c64a8c9bac8b6f8bf2591511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0814362dcbbc00dbc1cd5f6ed8b27e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c8f56de49de4fed8c99af72f45204513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a34669a6b9037597b421824d3821c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc19f1f2551f67b23f62c5c3839013515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240aa5742594b9e2ec9bd0ab7651cb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68a12876e00723c2d1e8b4f617bf2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443869eb917ac8d24e3d91dc7ac0d2ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bb1d9dcc736cc38ef1b6ce0d63804519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e802065ccbf769cac9e2460acfc626520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea5243be155e62648068bf9510fc74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac2a74a47e56ccb24e12fc5d5e8e81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6080d0601614f112f0d05c0db2c22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee7299bd85b5f2c92d4acf3dd1700b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690d93eacb92973d4721817a71afc6d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8789c043298df04b0b2f62ca9a784526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a32c1dbb7925662a6f5919c435313527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece06003126471adc386a3c09f6889e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c500e1973357b57ff295ee730589f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057749cbfc716ffd082ec033cfd427db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bea490197743c82991d0e8e26d5ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c9dcae874587238eedde0bc46f1fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697643fc17b15deb8d408967508d3db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e0d8b6bd829b5ab75be2f978fab29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6118d9f0f5293a8a0ed4bed5b79cef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5632f9e42c5483f6b845c98fabc0a05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff684bd10d6918cff255bee680f54d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28726c064baa039e6e733483be1a5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2ed5810e68b06fcf225d6c8fa04d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb9046f7d4c9a743a376ef49ac173c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc09b785dd56b17c06986ae7e147f60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f71b55d79b66efbb475b20d2448bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eef05359b13d266e8eef8abb0a2682543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147210b2d5c58634406770daf16601b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9476127c2383ed1b700769741e58c62545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb7d46d383137ea253514391ac666d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23a5f251efc47586f94959a9d1025c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9a94975ef11ad4348a736a7e006c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b363568fff59c69e8b4baf9d94d99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c597fa4ad0970eab56683ba35f6a5c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5c251a39a4c4f3bf43dbb5115cea6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc6c8f5e056afe5f92236eb70c710e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f3cc539006f6984feb2a5c97879a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d96d1920cc0df33b22a0827283acb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df088b156dd9179462e97595db22fed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760f3cb0b46e9e33ca99691390c3a12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9920f940e7f665199daea836731ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c2757380d30e6763847bdbafa0edc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79d4294dfe7f038062e77649cc65d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144b0e32514c8d951942d692cf70317560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eae2d0b517836900f2ce68bdc3eec9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a1444e6c3b5d5c38fc7234af8e2d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea652cf9f2ccc1920f17f04f0aa7ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934201965c9e35324fd4cd87af959368564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810f3416cc59c47648f7f7b496285be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888ffe5b240f6808955c4feb9e61855566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89503124d73d666ed4bf7b129576b6de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc819b3c3d43f813cea11c401878a5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b655929ef13c5875b9d99ed9eb37d73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ad97737e2ef89a912514274fae449570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34107f06c3a3284f386f168d07abd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0e400791c0c18ec42ed67091d1cab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d1665ff1735b9eef7d1ae10a03cce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94af67e0ff84b9ec1add7d7e24c3bff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6c2d658ad3172892ab166347c8a7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a389a70ab4150836b896e5d2581fbbe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae86d57e802013bcadb85a99691e50f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c02f0b72a85701d0345dc23bf8624578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142496c22ac047cb7c90fe90689ac4f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c0e3a644e93277c4a8b137e20fd55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ab47483790038e2cbb18e4493e592581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387e0b995b5a19216000cc7bcb24258582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99caacae364f9d201f0ace2cb15ec8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30dace05ec7772eadbc987f2b0d800584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392f089d2e7999352bbab49a608dff5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179145157c33f1ac5b49ae899493135586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7936db312b8ccb10895b99daaedab8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ff7973d4ac0f9f700751039e8e1a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d981723386444bc276587727f9a242589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c17bd893dc19a8bdafdf71f939cc47590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5e0e67131b1e2a64cd73cfdf0a846591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f5a3dfb63bd505ad94bdaedc68d7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b3433beb97655984907e032325044593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded642506d47fb758a3c33dd5e07f76d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa656f7b75d3c8643b7aff1d4c9d5a21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc574c311275fa8c17378a88e084af3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ff9bb1235be71f25c5292f5cb0cb9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd2f92601ce9e3cae7d0449401b813598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c1aac5657efaade83bff6663ea75f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79126dc86b1c194425f09ac2dd2e4eeb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca853529caf58f6bd9505d534de3057601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929398e2b611c322d02b94329b34eabf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac18fd627bdd3975dac34fcd097e968603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20766f18ec6412db53e29d09c9c7276604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849bdb86408d20639ca4664e67fed91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5082ce42bb951216ad3d93f13b04b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd3ac1bb003534a463a3073a4970d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e338d7b915ff50cd833c21700eda7f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c599658acc6896404fc3a2ae87e93ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdebcc83fe961926dead37279e50c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292fb6bd4b6869351ae710165cb28f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb060777de71ca57e429ec39634331f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f05ef1f977943b5fb74a1c6ef90e86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdb5b3cc94887cf2efffaece04c532614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc1fa73e340b66b4f61c7046d5e474615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ad707f3b8c73ac87fbfd642e9eb29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0c8c5c5731f0ea62ed82aa4956e8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585a784f865b4db4adf3bb165bd8277618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc0447fd8c50777d681bb2a20b3100619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40035866ba8a3bd9a5c037a27eedd78c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807e2293d32acf6bff88a2745c8bd45621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19e3772ce61776d624efa0e3885237622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9752b59d1abeb58cc2c6a141c9e5b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac2f1855abe823a7f4a484d45a99d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e27f7bb1581e8356e6ab44729d5ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae161716291736129b36b08b721733626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec2644863e6a75d087b5581041a446627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc4130de8a3401ed903fc9f18ab666628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2316ddfbfc48179d1682f83ffcb94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d84710b4d0d86e8b01a434e49a66e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9b2e74b08af595b33d01bef322860631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be4075f4aa67e55302f26d15eefab1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42460d86d033d4489503f8a730d0f9a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92f11e7ad2a64d297a40c0c4496516634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c6b71bf62a37dfc4e2a0585d47407635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68e86de2137c35ce570240ae83cc20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a439db14e3c0ee2e33bf89cdcbef280637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34609aa5516fc55e6a01a9539be79c34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1a3f2ec54d85d8ae7bbe3eb99fca8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4889df4c03c1d429672e8e6ca6f03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697dcae91281457101a1c7c40ee0623641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60fc6af35efcc5610da68c7e560173642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fef0e85064ad1bd188d79fdf2a0a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d321a40eb65ff168f86db7f522aa873644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31f0189d5379ab9fa274e9b13139b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb5d702bce823b54d0aaebc327ee78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc3a1b9b27a02e0c9ae112386235b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f879008cc674962351d87bd5c5f26c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bad831fb42f42b158375a16505219e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc31818bb677fd95a0579d5e1c48069650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462ae45462061cdda5e6527b239459d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dbf99eff2e6d183875f36f10d8f8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1dec254638598f7ec045c48f2b9e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fe62b66bf98c1887977042396c014654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985cffb62b1d1da2acdeb1598f5b179655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f242bdbe7264d25c9cb6c70f4ad5f65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de698b1f452441588191e4d0dff903be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1822e10b37dd3e7dcc293ebf95e684f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f3968252c45dd920a77f3d6f1d2ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922e5ee2b5c852b7e2fcb15e765fcbb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e26c34635d94636332d7f8aef48b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035fb5b1dcc4bb29e6bf301f21a6fb2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48a0fe83d4949d4716ea7246f31213663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815528ed2193950a72ea967ffa28f55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f4cb8a0b9afc6ab8bc0cff42ae9b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d935d35485236e67a7fad5b7879c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83f6aa0c74bba50747279430e17823667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0e2cf50ce99361861d6e4539bd0a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e13124569209f46dd30588413d78d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d49654d95d6b57e811f271a6c2f4e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ecee98fd254e3663acff138c64bed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a477e474f010c287cd52d4cce447641672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ca6860fde455d5515e45bc982e7bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1ef1d9c1b6edd793ad5ae6248fd77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f717876f19dc651ae0d29946fe710675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebf33b350891e73a3feb0013bb9b5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ec8baf69d2aacce2e36f8e62826a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ba9816000ce2686e4f349c0220f92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17051855db481e6c646b538e9594b92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12690e073805b008271c85c9de91f8fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a133271d741974f55ac2e142dec09681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb79f70e05a3ea09aaae3cd90fe594a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91d05728a3cce4ad0dd18d7eab9c46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ef845fc1a12514100e34b41613dba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cc49b016f9f5d13f230d1d25b72cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9420c1b8579f620f145be20b5b1d0e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd0d4b05448b3c9d79a7f02c97c3bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818025d0a8fed59fcbe492b557c18cca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c3def24ebee1c2ee757c147ed0fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444daaf483c8573ccfcff6f75065a43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4baa04e434e0b3a83f7ad32809f8c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f80e94c4f0cabab35ec811cef8e2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc7fb0f0a11b01b482963979b799c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5c80c8b1d14dbe6524a1a74cfbdab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ca82fe0210f8fc07b6a04ca22ec30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415326cf5384b94367bdabc50126355696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7d5318c93be8a14cdc7f29556cb69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f564399fdd7e0d814e8b090a40f13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c4ffeff563a596a69a2002cc007bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5931531cc2c4eeb6dfc2437dc2b468e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e302b0a1acef6de383dc3161a8205ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a99b315061818f010716fae2bf8dad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20028e5c3a4a645a588d51dd7d29f15f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83f0fed98452ce9706cebb50ac03e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5179ed2ba7e42fa95897cc51ae76f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb753cdda5a005673f8cbd381e5b12ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a76f84e77718378aaf7c53ac1e4fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d653c742eb0c242f554c5391d5c95eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22328f36beccbd86477a66107e3e864b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c500546080364b51f19f45afc3b7f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f859ae8acfd1adf4ef589affa7b056711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b9de0d87b055a0a27d0c6bbae3be5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3c19812f014eaa2807aa7e7cb0574713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d793cc348c75f0a9fab12fd95b042714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d267fc7fc78069e01206fc4c9b829a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bc116a0c16a66ea244fb872167f96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1366f297afe59440aa55cfde4efa802717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936a7c84100ee357a58bf4d4f543916718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462fb899ece391aa3ae76c79e12c67b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c64bce4457778fc89b3e6f14539d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381d712fdaadcf69a423b4e0a50a078721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beac68db2b246419eb3750973fa7f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b515da4f7581f54782c52e2b67ba37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c81c3aa6cdc9241868a9b5bcb85873724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f3f9772cc1ce25e4abc3d038adcdc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca96dbcfc67def8c839210aec29ad0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f077a2619f9f452cbc3717b67ad45e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05147f32a85e38be14a9147f0c8b92728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb433bc7fc9af142fbde94eb7e643067729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925fc89b7ab309af9d130528b4520de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cf534222cc040dfe70a4a46a09fce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27436c23c97204cf235e305db3e740732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eba19627b4e88cb6e220da6732da9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f5dbc9c874472251f06f2bb5f49f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd06a09d382177d72c2d72279898576735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21302e8a89597280086b25c2ffcb5526736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41381fb2c9d18e9b616c16f157d3a740737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5e43bc6bfbbe7eee96f1b531d7583738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7d608640e0a728d54f72c8e6c320e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afacb66251c880e41f306dc09dab89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df06869bc52fb7e6e3a4eeaac06c543741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec45b04dd2f7a0ff9520bb9dbc58ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9581bc3645c3425504ec8364716628743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3acee141e87f3fcf5d1fe153c4610b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bd69b8823f3cce61228cd0539a919745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcb67613833382e819dc292d32a802746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2086f953581e0fa2e2d60496548e45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb29178bde1e0f0ca7fc8854e9e0187748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8ac98c98b760049dcd6712d662d63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008a18f41ebeb3c3a241042731317c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffb5ef1f75584bee32799376a41935751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88242498b3f477b504b73c159349053752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9f2d2f45fddb194384a25826c4a4a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911027b66f0159a466d612349b61c16d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e48b151d8558c8d7161e35285f140755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a9f861e36e37890ecda98e8fd510b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1725a84fcdd047f2dc66ae07089ee07757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc763d046e1ee574d5cc50d0d18944758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64ed4607215db4d79401cb24d1d97c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71852acd504deebfd8c6176f98fa7b0b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea3ae250dd6a162672c5e57a3d03b0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207921c87c662fa56b65c77e0a27363762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d751ce36f883aa079ccc5ededc5ed763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a800f2877d5e8ee3c8a1a8ebf10b7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4878debb679bf50423c742e8b65f97e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd9e5d10ec5245a1f524835d89ff7f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473b036a92b4634ccc1354fdc83a288767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>