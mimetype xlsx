--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaa8110e4e6ef81226e8cb65cf82081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79624de1b317f07c454d4d70aa5390f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15609ba82138ff83bc417435b875d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaf65534877d7f0c2b7a68b817480c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993a20eb8704df907e68a02f1f83a995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1fff4d20064852ffe624589897c996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f746ffdedf11425f9f7a4bfebfc997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa077925e4b00aa671b278428c7b9fe28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51f89fc2e8337b26ee041820d000729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246832d48499dc109f4e8d01bc011b7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd080bdcf1c79ce629dcd4b5fe804de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca163c25c0042f4ad78864b69b31c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb90b4b808cc3d8c4e2b62d72dfca9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f552df2a6eaf5b714b43e7a14a81714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b521a045152892037dfc642bc4f7ba115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e53cbaaa106d908fa8bac0ba9788c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d8ea6166585561058c58e5444be7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e05e6ae8d4db59cfd3f8cb375a57d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53640702bceba662131c3cdcf8f2df3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa263b5294dad9d73b5da7a5d1192420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121df307bbb6299f11b08402e64d78e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0b5fc4c1a0923ec9dd51c1c132fdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77054d7aed069c3798f7862aa20b39d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9475da9c76f42f9b577131e3736b1b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ccfe0bde0b71bb9d4a13840700fb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fd627758afaa51745a0f4b57a064126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96534a18d7fe5bd68cae2e8a88b97a1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7627d7aace828e7aa71d7a26fa2c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba09843fdef09d26cf8453824c3440129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d071f69020f97f6a8c6c1bed1c0fe130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68af802c9437d326456cc75d20f4bfb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd350858ef2a26cc2eaa1332acecb5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2f977139a23d372946c5e99e98d0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9339f089f58708d55e5eae8a52f1c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7d15bd03b3dc24d2ef859c1e5e2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580d6182738d66c66519f8f78d2c9ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6475732415a407c16b83297dd0886f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c78675c8a756cca1c4270e6807e8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021231c0d5ff91583d122115adb1e8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aacaba91c8bfa355868099c7c57f4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5732b1d7ff5708c432a273d9d8fc4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730fa74de3d70425651a619730f77e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e53253df4d61a43d69ea90b48e22f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f759e2ccc9a59d9cb196c8f2b2d70c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef80a3391a9488ad81f5f488861191a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17e14b4217fe1d458cac517c62d5a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415202ce2fe583bda5b739203ec1e1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07f897c513c14ec7d024c06d1105bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf397a8daae047235278a2edef41667f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c7321e8e4773a9ac80f02eff8def150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409911d4f034829b212662e0502b5f1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea55922da91382f09634efee28a1afe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0424a73dbff898b642d67ddaf83bd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b991eb916216ad1d85d65cfdd9f47f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b425d9c4aed3b4aa368ddde0bf1815a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b959cddf5f736c5a80e87a830f36556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cf082ee2ba29ebae54cdf59a681de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab0981d2ab5160b143d8539200683c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eab8b2af10d8825ded5bf438595ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee13d94f0d3c4da1b75edb97e986a5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb460a618a7f5849751deabb687a4c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8569c3f371927c2831c957a6e918462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb389514cc41e9270e8d84a9247b6fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d828c531af544e5d4d7b0741d8f7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d5451628c04b5eec4af60851b0cb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028da50a566fa780abe9c2eebaf2d3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5e8939d6f6fcae13782971b933a9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a609edf06f757c9e56c83f013871f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24f428fa0b751de5deec467f14bb3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a2dc88d0f57cb25843b5afa09ceee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f30ced6c9cb2a32f16d25b0b34c25071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfa40df6e24b751a6e643e1bfdb40872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc721bdcf339dcc7181bd717b5d8fbfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c02d363cdc3b7821f6f69720e716974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcc0c9f97bce8cd5b628391eb4566d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb90dd819207c78cf778c715fba75b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb05f4605411b32e6dfd9d87046eca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b57850f2b8debf9261953a6e72999578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939f0b373588f538e79f39312b25f3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d36e2c07e62b9ca5c99669bda2c6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2c0e3881ef3b3ed2035699d29512081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088b2d4cdde6a711b2d691c7172fb4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd63284aac8d9459131adf8843c752783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdffc72ce0caffd5fd7a8356e017a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e5b734807c2dd47809e5573d9d71285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd28848b77983a36c09b45023c748786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cecfea55f1df849a2de7fd174871887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f96a36cbc94eedcfdcf0ba8145ce9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537efc0ca0d0aac0a1505d06c128b0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63172cba7408fc29df7c59379fa4284490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28021c01fadb5bc055b9cd34bb7cc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896e3f64ccee27c825122ac3966fe4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaad1ebb611a5cc7cd6f21bf2c670493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb1fb5365c4d80deeb208203253cf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca42fb0b59cd9e7764fd19dd045cf7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd162314adac8698e83946e9ee060c9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57f3cb90706d686d5ad4215737196097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c98158e4e17f8cff889376975fd26a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db84b941c3437898ef2f20ba5f894c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546acada777039c020b3f70e6f6ad8c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ef5237d56f7ad62ad2dd0106d0457101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb070cc6546ecce30ccbc6eba150bb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af22355c488e64788fd32a079d5a7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc82a72f199b7d06ce0a00bd5d9440104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae580d51b4097a4d8f1ad63967309af2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f6de0b7382d60e20fec82f2c7382c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604710637f4240f522a44e720f0161b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bf180b025b215fa86a39b4743fe56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e07c0812cf5895a6075236ea80e0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7e7aa7790e023829d5f7a68b6a2e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3019f8875a229741d27c3e705014870111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2e5007d60ac0a40b2d1c7251be625112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf8ada93829c662af0f7ac80637f43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208639999b4ab354d696583f9bec8736114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865657eb07ebdfaf94e7db120df9db1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de37719ce66c68c21bacc02a18da08e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cc7ebac256f1e27576a9f470f0c4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220e9bc99fe71f64b40443c7685d913118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2c1de2bd8b9d9275bf050cbb4d612119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4cc2f9e1e51da00728c6c3659b5a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412df7737f784936665747cff3bf1ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e45fc826b1c7bfc02911fb8d9d3678122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfa120036a02ce077ee0915438923b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd270fa3bf8c301a165c59572169d80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4df2d492ecc0e2da14f8c393c6ec8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b297eed678e518c2d33ae83528fbbbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c86e67465bab2218ce5b91586c85c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a59ff4502d6fc9203f1e9e3b61d49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6bb32555b2c856517445268afd578129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e7c09322f0bae4005404524d4de90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15489ffd904b0a84983eaf98e37a9920131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05bdf7b66ed9d45d5a8e3b37fdf079132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e46039c297ce2f1a5fb426772f8bf6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b1b5eb0126d40ee4f11d97974df26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2df83e24fc4cc02db18347359ac8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f3f18199d8baf806d1b7b1f97917c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070c1e3b08acb5d7be2fc763af5acd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5ee44a1244ab40c64489a127c9c61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cf4b4da5c66c15ebc3c771be9d778139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847f116255997f270583e634797b395140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79df68b5b1951095ee68dadbfc0bda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c0d61bbaac809686a6d28554b726c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92242918bb48b20d32939df5fadfcafd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350d73c48a8a0d0f8f35f2a8144b8c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb0649d47cc40c6307babac57017dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc569c37673df5af59400c8dce6a8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1c64e4c48659e62c0aef3c74400fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ba8b9203b1b9c57424e9a4dd23179148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e96d10e95828918cd5819f822576b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b8c30fefd2f5f3b6178dd01f47477150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d071c35e5e32ee50387f21859b9910151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a492f60706340ff979caa9921e910152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22fcb97f9e44c298512261c1745359153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d11dc4d2ba890fea2e95085b39c853154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effae4c2926e0db868707e65f835c0c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47466595984b0c26cf20245b69d9736156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75d0a271b184a8e0cbf29eab8f83a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142ad92531767cd1302137be28906a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17982256b501f1bc8095ea670e01d82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5522bb01bf1e73a704fb6a3b9ff231f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab48db1733eea2353b21b4db36854a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43101490c8abdf3dcf35c17b9aebf57c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58494e5b5c5ce69857c9752c9a4360d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341f249e674378eaa3a1e2ea39f77b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb0b026587564f07287c737b3cbf84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeb3b322873602d9962a09309fe127166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383f57c4e24d413cc01d478870a19a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15319dde24ecf378f927472af6d99425168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc9993ef7043b427424ffb809f30a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ea44e64265cf6e360714ca46563ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf009521226066e26d184a0d530c18171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9a12c1298d45215bfc032be2bc32d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ec17fcbbff7a5ea5a1d1f99cbdfcb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179128db699d27dce9147ed3fdc7dc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cd52b34b4c3ef3e36e2a6364a69c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a6e78c74048c3de71adade01fed55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece92df7350886f38f66d3dca770018177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aac646572d6a374be5040f2c09f1ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadb497934eea5017ad2f19c0339c82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ce60629db07cd5a9bb8ac432bf512180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92786d36d9756273cb5f5a44759f6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada275c1cf598947dd5dce20fdcf11d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4356660ae97a0c90211501f99fc86f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8229311b6c615c9290a91fabda2921b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b379407285f65d786c36c06d8bed4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3515809ed6b5afe545621733874b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557763e8846b88db2c4b1444b8942ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63828f31c6e57d32a7c84e9444b876188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e40c57da0816f72c7bcfecfcc1c55a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98241e8322da3f8995415952f1b679190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989b100301aa2b665cd69e794f8d551191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36a0bb9623c33951d0554f37665d5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172eca88b57186fdb75d2a9141a21a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857f3da326f9e14e93bb53ee9402410194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59a098177aa56a296ee75fefcab78d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fa563afe2bbde76e96693ea410d6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f4798320fd6b4a6ad01bc0aa95280197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecae409b413c75482f0e873d44faf83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a622b0dd3358c87c94b438f5bca2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e246f19da38532e70efe0d9526f7f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297bb3b7d0be4fb753e44c8cd3e0889201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cda8aaedd7d0da24de62a4773f790e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372c95d8aa25be63d2fafc1a04f8c85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343be020734735af936f5e17de6c4739204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e03873654b0b3154e3069e98a5952205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2cb14652f9bfed8330ffc2e6560f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a65ba36e895cd2f863f4e7381b982207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ab4cbfe78ae186ba1d54c0d02bf11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b64853662302ac4859765b3a4a7d23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479419956dcce2280fd79ef1993e30a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f0f915987a3f8e9b920c561751121211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe47b71f3223ff5d80562e73318a55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a575736561a442595945eb22f5102213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aac2e572027cdce5b98ec105384c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74ec0a1c9ff88f5b9f7ac85d4ecffa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e816335fb85fe51c490c266e4595de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ae3e6d33f513bba63275dc78581c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58ca4a7572c79e03604c432d108c6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7ef736c9e34c0ad600929447ec845219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebbd1b42fd948c2b9431896f4ff46b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c6525323a38e9fae46e7cc4d3cb08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09271f224eb30d754f9b57747a531e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be2a15bac120471dc35bc5b38d4632223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496e3f9874491779cbcbaf4f2f0a31e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48aab6dfea36570fc51a9d8c31daa8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f4e6923b3fb7507cf7a4f3176f0e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1310742ecda641587b8987f1b321fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19179b54d17a569ac153ed164f70d82f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2db95ceace0452452dcceca1da23c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f88e1833c43f30de70005e2deecbd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f1945bfc746f1563567b8a19ee1c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f7c7f5b9154719190f4997f74987e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b5e5da4cf15f46a74650c58851a15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8f5787f3ae4d10df557653526b652234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392625ad333421f8159b33804253ddc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12554e7de1ba99fbac0f8253a79132236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42190fcf5431796c84fe93d38b2748237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39692fe3296c234118feb8177dffb3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83994594f3e05cda708e9cc0af2782e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30dcac3e04c9c735d5539876f09b74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b775248e708991e26c93cd75c73d5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebd6dee4c39b5c6e7371b5ca9a5c3b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9e2a9de6d6285b4384a770b9bc805243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bd19c4fb1ef6c60d42475c5a7539a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfc7856aa8853fe450fe8cb3edd2a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6accacb811cd9fdc425d02a4361fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c32f10ad99e570e30aebe223d321a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2157863c24c695a70781942c31a55f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb683500df12744122334c257817823249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ba0f2cf4cd6f1376799255f81a8c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c77c6c4861a847dbb4ee336cce95d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49312afce4e40c4470f0500fbf5c0e89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37f4e2ac2775992849dd72dd953123253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a416db78a32f44b3c9e2a674cb7b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30beff12e401d811856356be6da458255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98c413425a47e2d3aff49ae2734d02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb22cc58300b424a0fae868eebecad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c50d305882f1d34c4da654d278ce12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a1e54df5121fa84bd73aa204ce1d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7868c5499b71b0ee343e368326b8c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4a98bb139d64594950cca80bde492261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227d27b18cded48dae84d4ef314b27e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5d2bd257b1a7a704dfc6d54581e8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43099b77e3470749b4254804fc52613264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b5266ce695afd3ba621d6f6b9abf1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c83ca645b30db580c15e9e7f3d585d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0251b3dacf74a144b96f31c641f80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654797d32f9c5bd6622d3c9fa5ddc1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f209f3a4ddf50b7e785280584225a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fdff105dab3a89ad4faef8386a973270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64db1c32f67d030fa8f780ac83f5090271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b0b96d3ad055a5268fa8f88f9cc40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b7dc15b32b5f7140a4fbf95326da4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514867fefd76767957b9f83f8249c7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a5ae3f3f1918c321ed587155b0551275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25832d4fa2984ff78eb4c790a4002c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e7032e848ef8f9d6b4dc1763a137e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ca6706c5c44d9a5b69c0bd3d18c13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311a164bb3493b6886675ea21286fe4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece2849c91f1f43be265c877182c808280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895532f4d8fa6923ce771c9c798d360281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f930a52ab99b371f41357ecca3c5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c95c9a69d6f977e1176f5a759f6eac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257fca958d83261057431a09c05ed8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357203222e6852bea9956c262f6b7aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e9abfd387aee3b32efbb9393ecd36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e28f3e7f8c734c54ff6ea50e2db811287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecc82c0bb413bafb22b72e60a4c35f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7299a69d33e299aa1310bf9a11528289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbd1a6eb4cd3568078abdec1747689290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51224674a3e46b9dab38173e7dbd2ede291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b14976054e813e3a8ab444e2bb9ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a4464aee0e8617a87a23ad1f4753f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9288d5341d55ea3c587fcb361b0baa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59908e079cd351c303ab529af52e674c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457d8afa1bdc44f969862118b70b0b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845fb9389f02f5d9eb2967c5eaa2d51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18bb3505597b6e634f1312b4ee0d6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b21f68216754bbb950b245f8a85ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8a71a138ce55cad9bad0f2f7d2e1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6515c04a31646b7692f06e35972246301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a70d14b7fa44d1f8ea0759d6fd89bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f701f9148113ecbcbacfa08b7bb983303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065fe50f9cd6b02384196d824846554304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cfb71e70560e9da475e7dc9192422305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ed3ca587ea03d216f29e0ccb784e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5884c8631daf166a0e245ede70886ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6d957dc1942d22c8505f9598b4915308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983aa1884ad1d21cd4887521e619fbf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203902a5e5710c55cb89b70e5c3482f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86859aa59efa6812770eb6c566706dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5545399eae38daf604eaec30d2576a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e22892da208c56e7bed628f330c5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358ec0f8bec0253fa5f588b3fe41ba4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462f3bf33e0eff9e6b4b0f14dbf557f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c287491bbdbd602e3d47ac1e02069a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c766518d2d9b3c9ab266293fc67182317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c83d0304f2f0425ee5d9d5d855a8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded83fc139a4528176dd9e3e5019c328319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c826058769d719e7051f662ac20d73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd636fe3725c7e8b1f53f6e769e7aab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b69e1b02672eb359cae4301730712322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9159349abc4552ab5f74793e9b9ac7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ac7a39d5b180c9b431202197b465c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab4094ef2317c40e9c0cd4859f3517325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f379dbe9387b4d45a2efe7e9539dd02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f067836ead7d5bf6ad5fe018157d7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd0c19b68299e980d4e8eb66fd99e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c818d7fa6f4a9f0a627f10dc72526329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50040b81bdc9fa8186e917cfb3d32268330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b43f61d66facf1896f4ec62047d4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505e39b60d3145272d36e386c7bca70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2d6bf289cb71e4755f79387f85fbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add1300b1415d8dbf3dbe4d1946574f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014199006f2314db6fc85eb0465ba9ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4e83dceb00df88e3c9100e5dcb8bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5adce0f7531f972aaad48a83f7b956337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605b00738d355c322216286d21780b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410138b5a59a5dec8830ed21388b58d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354160b8bb0dee0a52705bdaf6cdc1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d884b44357f9700f7c486e9b4b607341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50793f942f8d5b44125ce06417b1d31e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07aaa79fd490e2e63b0497098142ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ce780a3c594969d04b240ea340e99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848662e6256909d6b902f63c342a7c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f78c00d826f768237c760964cb4a43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724b446b956a7eefc643222e3d074f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658080eedf507d60fe4ca7e25e6d4ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318f83ea5f6ad115b8a68830bdbf2b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079c7d82a6e2649b8b2878ce97e5749350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66b05d917aadbc9d5240cce2390c6f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67718fac85973095e88ffdc6ca354f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09a918a830309793be6f59139bc996353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae41331dc0ba77f6ba2b34f687c2ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221088cf5258f1d077ab6e640336d3fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913c8ab1b2475d0c20406dd3e47c505356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aec3148a8f439bfc004e7065a2091357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391035e54737f4853490d33bd314162358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccfbd34718819450365d8cd9aebdce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67150ec16c4ff6643d4f06181b231682360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1718401706e514938e5445c105dec4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0537f83f82ae68f634418012acb7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a178d493bd94c78969b04214caa92f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e471d9f2ddfabc73aa6e588273db26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee724f9c5a2f7fd7afc2b99fe25e7f23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca55aa5d7a46ef0ab36c019c2e64d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfc9364ad5f14fafcea4a2649c169a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b815bfa3e33cd90c84391ae72b5bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700bcf1264e3a58df5ffd795244da20369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e081e5d7a4de1cba4b65049e04d35e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722a83fdcc9ff61c9258755d92541f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d7c341f6fa2cd9a71e2fe04ace527372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b484bd3eb5d78c4c0c0b1b6f866c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bc217d384a3f592f899b8dd06dd6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b429c6f9302ef67dc2ca82818cc849375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7983993f7c535b890a8eb58609d44f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0cb7b12c68e37bce2cb9d82e5078e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0214eccea0ef052ed8f5bfe21954ac2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7cd949978d287ead44cb61c1dc5eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d93ecf39dd654f3461d8f084ac3b93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba207184b20262077362b087f4af5d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eb8c4a3a1eae4b8941ae788b74c39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fc2ff2516d7a01c9aa1bf44a7ab04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc20abb8f7710b9fcde381c29119a0c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b704263f8655163d59d2ce7069dcd9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6fbb20a2c09fad893be4b65f86560386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c593bc72e3a6b32b6ae9a0218243d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935558f5afb2d5987d70a182e398976388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129126933c3d652bd91f3139ee3bb86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b563c3bd85c90b72d73c36c56e0088390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ee2302afc0c3ce3430bdff77d5242391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ec7bce9e171e89797f6975d3923b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0fa515728e071a3d048c0aaf7835f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bea79ae2469e221bf58f5ce88f8838394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c992e218f2d0080992e0de3ed0893a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691a4fb10f8eaf46c42f7de650ef78e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5b7016b6405123c4d8ecbdfc5dc32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762c8be52fe0ca04ad9ec3c3f73d852398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb77e08ed7d00460b88e24b215ba2d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0057d13066e0dc5480a7ce19d7f6ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374caa6fc91b9a2f6b4e6d1137e60ee5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854216d1bb120369e8b00ad1141e6807402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a55de052499da11c76843b446e367403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ba87d35370550dd8bb62692698cac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95289173760fed0ce7837f07316d17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4de8b0fff3aeac6d9c17a5574d773b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af00778e3e03a8105bdfa472f507387407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f386c8998b92a3279f5a816755dcfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3214494c98be8da4e6164ffcde3e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd1b28e91d89c3f751ab41b89e12e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9de21bbb55e8904cb8acdde6f1448e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83858bb2e2cd09528491e2500ec2603412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414c3c64c69434cba78da51261a0a7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1911a4ddb0d10e2683af6ec605557414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fa9051a12ed9578e98049a78fe441415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4444679287eafaba53d1c66571070c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80335444513d085b724215921850ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480b8c03ea7a43f72f090768604994f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad376fd5a082d6cb94fff53c34e20a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2472bdfab4c5ca70a690ce2473ea69420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f891c65e24774f802a20f685a5e6507421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b82fc309846e2a77150f6439a3e6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2150e5f13a8ff051381e5aaa6f501423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6bc3095ea861609ea5c7caf0de393424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d173670f20aabdee9cabbaa375f60c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842a8d3b6bbcbb17e754f5274565ce6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c2ae79ca7801a0d2e6b650b956e70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60110f3d35e98800add8ac25e922af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d107e80780d528d0c254f9809c521429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5148b45d333ae1292ccb4dc458164430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a0fb28831791b393863e0e015a4e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f925e8f33bf3eadedf5e6cf1e23a904432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff7cc6d9c02f50dffb40b5576cf049433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec89d15af2d51ae2dfe8ccc9252bb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3170a4dc92c009dab36d078d22d1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18fd510b8ae936726f8680ef886d67436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0649caebb4a8c3f88bd76749b963587437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21eb4812b5fc956f1d3b49a43fba83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4efea5c0c1d5baa72a7c4283b6bbca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be878cf2d3991cbca5b52bb32e467d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87d9ab0ce4685cd325311e26fcbfab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64985a7a1b4777862d7f7393585d6141442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aae0eec91f7b0e235c04f48254c534443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e97aef47d7a23b46836d84306715d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f17d027a73a7a17735652719947508445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073d05569fa2b5c05f4ae906bbaa929446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d947d904c0a5018629397e5b5951f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c161e8cba990c56c3851f5642bd44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31a6adb10475af288797af40d47906449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059fc6c4367e6bd65c5ec75141ef3ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e3aa2e7512798c92236837cb6f1f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bc7310cc1c5fdfdcb8d775fb5ae6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f32a42c0908a83b2d475128c2eba7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9510554958abca07083a0743889910454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed20692f149eeb044d8ce30522bff2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806b53c4449d0d4fd1bc8f3b8fe8b35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0401556431b1ee5b493ce565d8ef76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef7f85bae3df3ec07ff1e41e8838ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8bc0e129051903dc03842945da5e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5803e47bb6de07cd97646f713d122c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93178ece57efa125e763c155b30aa2d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fcb90971a8f5c0d917d0e7b86811c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64107052a05ef15d57cf8f5446c5f7eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05849585451477197101b890b2533f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3f03aa7748f4576dd244a3c7b3ebf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e56c0af6576900a74ae7eece6d979466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b755c3be128d57b5da9ba7ca14ec489467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e519c1a4700bc59d3b07ca0b46f341468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062b4b77d602e282790578f2d2d8c11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccf6912eed05b99191409ddeb0d427470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136e76d08ae3cfbb0be9d4262767fec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2c90a77b6badf58d1cc3e8a3a3b2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662bba4cf7779744d5080f026c31649473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fded563f21ca0d3fb5e818393d64b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77402fd2384a282f60f5492468d162475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6da4ed6007ced290467c7b6cee300476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7d07143b3c74a13e678ddd35961f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9fd19e58ec67cb92df4d16a20d23e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba2ab7428683029ebbb8fee5d038e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057746c56215938dc7dd5abeff3460e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b30bc42c2b06201af378d3f29c1e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772d2394c5ce05c14fa291c1948b464482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fc2655f6220c587ae2146d605fadb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64370e68a2140975fd93295051762c3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fef9c041581fae5076c952e90ebee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490f8f70e1cb23447b791e6caaf6390486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1076438f2c77fa49d683417179303487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c23baa433cbe67d976cc4aefe589be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2532123d5431ebcb6da26bb4ccc75489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201c86abe155fd55056e4555972848c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd281362ccc625b8f85d1769b6e7e39491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44d3420e9484bd0e1f8a9735342adf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996be82b223874cebacb4a51e1e8f10493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852dd7f8d476a7035b67e22ecd9c787494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ae3999df556b15f5909e94e57e91c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e254bcdd8a5644dfd9283771b271ef1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00732a6f506646a9733a17abb0ad58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b636c6ab81f39eacecc6dfdf99e7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77f313db642a8ab7550d980503c3a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a74072f06bcc6b87157d2bff40b76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ac53bccc327febe0c4bcf948c0c8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb9483e829b98961c21620d16da50f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db7285220026ac0a549facb64388f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845e5d26cdd613757d27e6bc48add50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd0ea2bbdddcf00492cf1e5a595d47505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258970330c952a122c6608520d579d6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3afec1fac69e1424c7163ae42b32b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaa20cb1d58a4b89a26ef79aabd310508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7a65e3d040e5cc31a380c0532cf40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03c9d054ce67bac29ae85df7209473510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee359ea2a447c8bd8b8b0e146eb1cbb2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ee8ba0e1927d46c1332e31acf2e27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28506f94383dad2cbef63c2175380c7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe9d8f23ca770315f1dbf86e51e4ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024b8056d3c8f937cdfb3947dc5a65d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258cb63aa1a27273727ba8d53a54dd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a036f335d1d02960d72b7fb29e34af5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3121b3408ab7031a829aa82017be93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c868163982e23d11d5f9dfc778fcb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d29215e90ed0c0a2ec3a4bff50a11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15129533d5bf43f83da5cf8578c77613521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ecb19206e2c9f36e02af6728fcecd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b58dfebc3ad48eb7698eebd785c47523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905395eba5c5e66486d993eec73924cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dec173d877ea1d2fe41cce5f46beb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f293dfa0ae2c1bd76817ca1f7ddcb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a09745b8118e6191a9bfbb9bf39305527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173d4a7c24604b224cb4758496a4972528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b8defcce64135a2556a4d34d6f5b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007605810430047e2c8dbe61e59a0620530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf4de12683401de24df6d0f07fa894531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0380d33b3674a02c53bf5461c0393532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0ae5b8458c4ecfd13420d615018b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a537f1d74f4a98e85263cf96c94eba3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b37b972e2d671277679c54d658c14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962f71e666707137445677f9179f9fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b19c1fb7d75dbbf26b607cf0f1ef6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec9e821a2d680fa2c3951cd9b51cee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca762bf4730ecca8630ba6e851d60003539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95966070a1ed04cb82d74f28f6365b9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67577cdcd09823d8f02151c9529db058541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eb81fefe645cb28edd714cf5d51a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30762981fde205d71e75e462ed75ebf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daf44dbb7401d2fe00db8528a48fa0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66420f280eeb0a98179ad8e024c55cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dc9a65664e08eee96f7411b36e977546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ef0cabaa4f8034c9c0f6539d88e47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536a58126113cbfe60797b267680e29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489f9ba17c5ffe0d15aa37696ba89a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc0f62719971a447e0ad1b6f4f9561550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b51122ffe82c887eca25cb2f99667551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5016559d09e72bebccea2ac129f1a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc1f99256bd3303ba1499faff25f5a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9f9baab6e9aa836393b2dbc35e2d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccdb4cee5c25bba1ac1594a50934a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7e0b98237b01e4ab6338150c216cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2beb8a476a070085a1a944cc3aff6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d581ba6a40361c66271ffa0b158fff1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870e584132e0d6577002abe85581a42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b522c3021fdec0d74cac58a8f02dfc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04d692708075438ba8ede8f03fbd87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542e76b647b5cd136f8e237d555a42a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c97e67df848e899add8a7ced32bbb5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32598d0ea3cbec690e20a3aa356f783564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d572d9de3acd661ecfa193cb7e6a9b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb43c510d56ae7d296b9eb3e0a77111566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f8430879e00d8c3133bcec69bc009567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a0f302cc948982d56fffe8a976347568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac0718cb7cef7c91ec9a6d60853231569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffc5f4b5f4360be6ea5e8a3f19f48b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964a0ca5ce3b2fc170f643412fe676f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89582089566b3795b51d8710c070974572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578f578847bdee1443288f964b4e39f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2d4f56d3d41df1115acb73eef8089574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6a508020c873987e867e24e193263575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff9481a3a0d20abe15ccfb10c2678e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574f0fe11c26529b6fab156e60450e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed0157e8ed0267ecb408cb23215a95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0cb195d557c881a9935a53c36be48579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fca378e1909a29f5c59b0858e7e1a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155d4b94457806e4ace14f378f8d4d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ca08d9f22a681c6e426037d33243c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57902c1af924adad46cd6b6be016e9a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a83cf2c07d5ffbbc726583a664f73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196988bf154456608452a457208c9c9c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134e1d7609b610cf63a2fbe96b0b91b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550aacd5137de7459ba76f9e6144d46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75291690733ce24f6c41fae24a72fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525632b8c43d4a2a3d9e373104b338c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84120c1a89cfcfdb22663f3adf0e7a10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0382efc6f72718d9999d5c2238537591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d07f2590a50dde6fe319a20b636a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e58f4c802bf29ab39b4033980ab4e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e104f659a73fe49e26c1fb008f410594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc163f3c8812e34fcda745c05fbe72d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85131ea6cc29b585f3d0be030d2779d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f7eb9ad29cbf03fa4ef80deab5dc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c27a5d3e1e37007ab410ecc94090a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8b5bd1c98b88dea683c843b553be0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6c7a73f32f37d904ace48fe1b1452600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0af5f9bad3a7f8afb43329c0fea40e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db43877922ff01c14a655d500279af4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3eadd94854fc607083f2fc5bd4fc8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301e17d602f4d2291372930e9b1d437604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65e01f6ff7e05635380b0a99570abe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7617772c5d2f1fc38a0dfc29c6b1c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929057c0b2dcb5455d8dc7a08c9cab09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2340798ace52b80a24bab90a34d1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb46ada410ef388f5a56d161484834c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de611da0c8ecb47f0a2f055b2cbe84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecfd811790ec935f41738b0e44ea31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba20d0b619241272d5b527cd6ba5bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e26b62c246e1569ba92538a8ef429613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd686e1c54cb4f52ec883e1cceb5c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac50d4c9361861da0f6f1da012463b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c3420b524aa1450891483699720f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d179f497a6f609ea872e7e78c10f5b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7019ea21a82bea5b46b982ec7733844618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32096359191dc45234f36e5c32027d9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d831782afe190d8171506453661a59620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aff5e849c20bb87c939a2dfdb20ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a51e7ccaa28228e5fa9ee21564593622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90247013fdee2d4ad72e6a67bfd9932d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db64b75d293a37dcba979367742060624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608575648656eb5b814d8231133aa96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103dc32a330f2822ab98e90dda7a612626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578c24fb2badb8f93def06b0419fa2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98dec449bb70ef5467991d5ecf7ad9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32385de566b519ad126b9bd79e499f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8b4a1ea9fbdce2eabe329175c2b8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ca61cf7f788adf8ee7d6f0683a27d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba300f2ae92cf20193d2166e2e53d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017347b33b0e1c35e2fee4611b61661633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cea3e1b8e8a51078e8827b69c6d1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01093741af96483da7f8004fd9696551635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e593251fe22232e5758b4a53546ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04a393d495c05dddf29ac21898dae3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f946239959d1061c92d5ce85c87cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff0416548e0aa3c07378afb1f805ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fd9daeb02c1528b2120e35f8ea83c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de5e6f3145b85977234efda81f892b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2179a791e739d6c2d8b9972dca9787642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624f4ee8f437ac3d3b991cf93b56ede643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422a5da40cfdf0d8ea13b5e2665af43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8421d99c3d1afef70de7fdf4d959235645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be04dd78f63509015a7889362ea0232646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb8d2c4f35805fc3662344129cd6bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5a2cced5a5c15cd4daae270798da1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ba2892e5aa545d3640cfc9d36ab29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94be993b93c1a2c10e6272a2fbebf61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a1dc1aee4adcaae2af9dd7ca4209e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035790af3536fcc286a8ad3075314ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3672683c586f3b49f30929d76bdced653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf976a8e97e6431ea789bf8677d6ab2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada8b40dc01640237c5dcf08b017cdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad8a3c24d12b8b91f810c60d6712dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18e3465ce4d807f4301eea408d9280657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdb0d09b70a4b66664063ec10de859658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8656c2edeabbfbf47da894d0c8c678c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe98ac1c701de071714496be1f17287660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd58f8de4aa1939ca414d8f530246b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe69780ca06d20da1b07c4c839c5d13662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea54b422be00fc0537920ecae5dc7a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92f22cf68f0300a7693cca5de72d22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177355ac9ab8f4087495ecb4b8f7ae9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eecfc21c7a4bed1edd093fdfb2b4a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788d97cd76649df99029765521e1bed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38627bcbd957cf5bbfec677907af5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cbde8e6126269eddd012d7ed361f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7d26cec2c50cbea2bdcb0703e856d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73764f13c90ff93228f0de8ceb7f4d16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a502534b48eea5244abdda3547d659672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007644c6d77a6684e6b16a6a25276c69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadda2aa00de9312ddfc60edd3c1e2d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b95ac6c2244b3ebb05697b9d44a7c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e4014746ecfc48aa2746b8b0839f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbc887679f689bf2f82c9fc4408050677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54716292ffff1db7f412bc44cc21dbe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b46f89279c427e879bf938b0a39ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a558020ff3f1c0cbb5b4378218d75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d13af31d09f18113557e2ddfe064f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572670d2b28fd5fa17eaaac98bd8f80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca187e617da30d7800ddbb070e61c31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fabd12f188cc6a1001cd79d6095fa2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fe905c6476b534910ae0b2c32f913685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb3fd2675c2e694faf7a70ab68afe5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3768dba361aab1464207dbfbfe84d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fec93c7ca84f3089d19e8d6dbdbc4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becf642918e79084606e88cdd49d145689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0ae1ef7e34a5b48e675d72a071fa1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9ebe336515fb582bf2f17b1d7a4b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb91c40d392fef2249bb36dbd7cf2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf9a65ab92689888891e14986e81ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0e0ad62621d2ecce7c9020c06f368694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd203d47ad1e502cad8b3835a084a7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e4ec2194cb75916c9c1aafeed45ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafddf6b2c269bf3f4df88c774e2761697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae8714749642ee5f92812f0c502967698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510277bc8f8e10969b2017979a08da76699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c67e5cbc563bac7810efd74739bda9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e8042377991a7dfc4b7eedefedc45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea248e427fffd4f0722d31bf49cd6e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926b08ee8cbfa8b46bf23f3322c41cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029d4dfd84486e489eae124c40b806b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8863adc5a13bc1a34703c2d97d54a28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fc6bbd65c9cb134047b076e1f2b31706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27dafdb855c9d2ed1c407668ba37e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d663259b7d18cd03ed5adc9fd9292d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2329d7164b3b75b1064226dea25253709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe39cf76eb7d73dfb66416804ff73da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956250291492478fb69973073f37649711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80d869374b31673709ef82758742ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0680f87d71acbf26902ab6f8c826fd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4663ca1049af62493fdb7b2b3f62b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384da304ab4c8a77779a77c375aee5c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967639f82b09ee6988455cac5abbf9da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afdf57ed9fa51a762a70c514666c1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b2d193fc61d1d1cb69e39818a24af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c3585bddd191d09d9cb2bdaefce57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72624ca29af3fc31ac894857c3199af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6305da805aa9a0caf756c6a353376f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f6ed471eef6cb752051dd64b6ac92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4736eec7e1706f3735c2acde9297f02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fdbfbe308f169ec184f958c93a813724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28375d15f1487d58ecc010ebc74bd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9743ca4a0ea6cf3cfc8edf1addfea9a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd69f9aed487a3e463a02515c3b5574727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2827e5cfaf5b081154cf4fe093fe80e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310162a9bdd32a853ce31e0d91189840729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b5d38dceea25e80aaabc171a56ff1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db3d222f7e77fec33f1db602004637731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcb5a394615e68f060392f99bc3c73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46fe438155cd04426fa100992aa18c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a1159544957747782981853b62cb8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8555ecca39f5f88cb04bb3417e934c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27917c8b26618e52c87d30fe9f76bd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001b6a356519f846af4e6e01001ad4d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecce0230a9b94bca12a7820376a018738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2210bba5c81d9a05f43a4fde03b759739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee9473cff77ed4b82e36f36e3255c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db6eb9a9a1311caca62d2e76f6aab5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9a27d42426f04bb53ef024fcc8ca1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4158c1ef3bd873b0d403717504e517743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a434851b0f0d665e43beb35dbca302744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1be187675d119a2e80790d2af9c4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c3412207609c97460d0fa25d3c727746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9900d9ee915b692ee6800133df549747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348f0927a176498be511355efbc4cb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8750195a1d0007fe54d89702ee3cf8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98c654aaf9c0c3bab097fd0df4ba18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6a95394cad1fd34c09d9c2895d26c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0e47887af91a522fba7ea19726ddd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed502d26d6118a6c39f080aab297b07e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70894db09c14f5edcd691fd09a5b01d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace7b0066144c509326f064f1baaeb0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a54b5bfd42e792f40c788e62809fc2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056326f934943b1139673629aa32ac81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2060f4cf9faba0f1752d1558ef183758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719e563fd45df155b21f1ec71ff3c4c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310b002e24b66346120f95f17340781760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae5f25b6e3861af0a7e9856b2d5a84761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8edb1109b07f253c243a0f40aab144762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdcdd7a607fe650d1910276dd229ce763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf96c26606065f01203f7aae56e324764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5d9433a741d8378a7988a4993eb57765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f356487b0bf5781e049f64ee74ea0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4ee6a477b247842d6b78ed35d70f7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafd773a06899e8cf9ba7d9e26e72e9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42016d15a117bbc153dcd65ae289891769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240c67892b1b0969471061ba5554a90770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009166dda0ae6dddb6dc6c08c97d77ad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aadbf63006b585d7722d1b8a257451772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49ae5ab03ec27aadf8e9a41d526985773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535e53e6f4385d2670b8182a254d3c7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f29344424aab788edb1a5eb07db3f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b38e4b93f58136f9d801cf44db575c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaac6773d39a04bb1669550490cfbe1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bbf66a651c5ac79f7c2e300b8db98778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72c916b1ec968ffef9ccf0376b509a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb749dd7405d92ec40f3971a9d7ea02780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaeba94c8764bbd4afecfa882a7bcca781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac95a5d8fbd327b2591da99117d999782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d00d5455cfc60c17c50df171d669b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb3b4dc1377e568255de5881ef0871784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf994017c4916bc186b7730688f2aa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55ab108873b7542414e2ddfe09a1e7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26d71e94d5d1687ca877d6fd965a92787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb131d62c5111c422eb7808055a1e4c5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d9b8cf10d7a26cad3d2e22d58fd11789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d39fc017ee848cbff582d4c47834a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf28f9ff2e9e8261ce1d590a6402e4a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558339c4638cf3bc6a95b796b9a54da792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbe1b8fd908464b1490b33bd7c30ae793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0de2c4fbf2e5817c4460124c6e652d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf23012fd7b6ad3979a179721362042795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102d264667c1455a0597fffaa3392ef796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98d8102d6721a2619f78f2f3cfce6c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172458aafc421770697ac565ba4e5734798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac4d16c37f5bd2d833b334e40547e8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604b2ac388e61b84b79ab7fae233e7b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ecd6fb76ecaaa24be762aafcda78d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0ed37a136ac77a330bea89a274d90802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3a2e9a3fb536f1d89c9d4abce99e6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e40059bd2651f534efe2ebf335b040804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931504378088373d41989daabe69268e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dea788f472223b4954fc4f24ef64ab806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2cb9d87eaf8833fd66514ced49d7c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ad901ede850cabd2a0253ef7d7c8f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6fb8bcdde5b369dfecd5f2642a2e2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d305bc8c24aaf15905a75ede5c45795810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86341e0bf0dadb15f21d368c1538eaa4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c55404ee53f2f27c0de625595e5b92812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27db81bb03ddea644fe80d8aae7f91a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec2936439055ab8a9e6b8f4f22689e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a0e45d44f50e2deb5613b4701fe27815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d611c07c1dfb5b709e8749ca62527b4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73441603de1aa6497beca93ca773711817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a179685a65963e9b6dc34d44de1d3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb3828f896e26bc8e0c4ecc298ff42819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c914d96bf6a6e72a02a5274824444a0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816339947e8e94c0fa87db2519e5126821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4cdb688b190aca969663027a00bc5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c3b7f1031011331aca95cc67b52cd823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac17205fbb5c42035a07db4e22249901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5a2a12c811fe3249d97364c9d52912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9964bf2c0fb0d9337949b79c47c0243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce6041d794a4dd90deb7b8f7093f5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae31e5ca88ec6ef35021fe5c39e31d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384481bada3689b3fdb692dbea0fddb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59602c5d70dcca57fbabea8d4a573d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a3df9b946f5f113d1237812494f208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76536cfe504272e54f2fbd697608f8fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f852b9fd07bd55a9db4db2cb3967dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c36d51cb34eac9d2c7f7c5c50a1a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527a21625bc65ed58a5acdb626e4db312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cbc40441bcfab1e3384745d10828113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fa239cce388445f367958fd99a70114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2908c087e117d4b174bfc643151d5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f10c988c0a9f9c5abc6f044e6f37b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b04ad78136e368db5dd92f147feb7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc73eddc12dc36ff5df98181b84f99a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf14a8027f7a7c0ece63d3490814e5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900b796391f2c58b7bb1f4e47b037bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f77350832e5f2271a06f1ff5832a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3cab3b807a515bcf5f25a57efeb9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8a204cf094f02c508b149c9674c5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e20068e967bc7428b896300cd15c2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742f468cfd8ad0d1af48714439a6d3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f0b110c27fbff6e3b957a6185c65526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94a9b6d6a89ee56a1eb80ff641739927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08ad02811213145ffd9cc57d224b5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38841dd0e5999edb832848f8e4897d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8e6fbb701ec430a337492fcb8b17130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134130032a6552be09933c0556dd86b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ac58c783eda9b659af00ac097452832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821447964ab55eb0ef325c97f87bdd3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605da1093ba1f2fac48ac14289cb5af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25eb7628fc8c0bfbecf12b39da71b4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f240fbc0657684c6da0965277cdc46136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe0ca393fdebb05b53bd2cb9741b9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf9cac5939cff5813e7c9b5947811d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6909760f354ac1c82604306f412b47339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9ee6c329a04a1ae15fedb8dba192c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820e80cd9516bacb6760831cc2e0e7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7010e673f1c1d2c7ae0e8b0e2f0ff742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f18b43c9f023dc2879fcd606d6f3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7acbe046233aa3f4411ac75870932744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405cfc49ff606822b48ba4d7bc7cf7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb4926a605336f0a4e9a39c62f48f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f0a9fa5b99291738f77ecc72473f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49f6d767a2ba0143d1a4508122032348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4f20806736a0e56aed997e8b9519c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f172176a4a23627668f0d351225355b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e329d53c9641a7353cba6ada71d5b5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d9ba9ef15bce878af46d6e3b1bac152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01338f649b04ce482b70b2257c5175653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57852b9725b5e500bf7c0ff594dce8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241e23f346a399f45fa395902d365a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77342ac4ab0033457526cfd1b8bf60bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1cae9dc605210480bd3f0f02ad6da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cf6a3a46dc841faa9cfe2ead7d12f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cad12ea129736078be5077ace3e7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ad0aec0491fc276d8f1ac4194dbdc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aebba91a78566804a694e74224902161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7edb89e9cc98160b907dda7339d5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaac236a50c644d9ff9c8da3840942a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ff3cd49a9352a28f3414c1475e49764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a756a9f1947faf463d8a55146a81c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd5975ce7aad773094a9a02216f8af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69fee5e63679667778acdf9f179f0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac20822351806b36ed4462a8a7973d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3d7a340a84db03d3c8e58d3fb4d7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dac5e4b7bb22a6dfd93d8d1fe31c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac35ec5a12292bbc58e2ece85e11e9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6667de8da87706eeb81c1cbd9574472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f080e1c40a0b4ec3a02512fc53ad8cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599538e55eaf0aed746c930911010d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b14da5f1b019211db79f5a927f08d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c09f342ee4820d3e758e5cc501ab576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27fa483451031b437bc85a5a08dcc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553299daeaa0cb5436a8f59c55a2fbf478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b681d1fb8542c5d8112776daa09ea679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c9d03b01300dfa9926c71c6fbf0c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0600c5f4d54218f6022ed8cbe2ae2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887312d851fcd33187fe66fc72a421682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb895c470407483e77d033ecde540283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f790ed4360ae84bf9bc878818bfa884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a40e39f9dc6996bcbf0a3e40887b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cae3c6e6eb63e654d62e117329f9fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cab7ab82045477bb47741c727ab83f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210c2a5e30a1d0adc8ac195484fdaff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4380e2adda17f53464df48932693fe089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781623f499f1bdc8a9e0383412e91d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981bfd3e13c869ea7f4ca826120844791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d93ce051ace726b868c91fcc7f1fb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16790458fc4e3c7e6928393c5c92c65c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888c9d7b8133209c06825a3469f84c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6c224b0535516bb8890a377fe084d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75000d449aa7129bcff46a47ab9c0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f6cf878e1afd12e6923de49c80dbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1550cc1499e1456f4b9bfb4a3b5eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bb3beda690fe3b3d44fc0a1a94fa999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa25a0d7e216e7ccf6b1a0e1f6498c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336e7ae11f71676abdd24ce13756d92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e028f6df4dbc210ccf9ab1ad96e6e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999ad2f63d2b0475f0ab9bc425d6641103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348d76a8d1b5c0c78d0cffb12b02278104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad99a0daf19b7f01142dc6557ea143105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508ae6a97c4640dd1aa94b838913e6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dbe5741ff9b7178c1abdae145e515107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61483bc0c7d5d6c4894a16f8945d07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a85b998462f922b1809d4193588d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952629dc1d422cffa6fcf3be4a7bf50d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41decf5fb50a55b748927babce3c9932111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8932a746ba714330aab8fd51ced9e17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44235e5e0ed92fc6331ef4bf03e8b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0fdc967359a0d8e2f3ddd0c019a37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c318ffcfc2bc8c0032470d3483865de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8533a694bd8683b211f0a6cf3d945116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185038fa1f97dc8449e507f4af156a7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d984f66c82fff36582b0dc2125148118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dd9313fa5306e0d4397c4b505b59d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f884ccea56c37a91f3f32c1faa18a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcd695e2de58b3a7238365e219f061121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990b16709b4d512d08282ccb18ce11a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932f1ae34e9943d2ec6ec21d82ecb9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5329bb802cb6fc6cd64c8a787b416b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df49d3b57256901fbcfeda9a0c8875125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bafd4e970656e6a521b853acae4ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee60b60b144467f8e18b23961098f5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d9eb542a12c282eeae184b872a7a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad53b1861685b6deb1c39ea3f56571129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917e66427a5a70d95f17243f0bb9b41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5af81b6fc7af8c192fd887d5e58ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f10af6b09dafa522869aa16db1ecbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79c28406112cf901fe5da1848fb993133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bdbeb93126e6be80bd482a7a89608134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eccad90551c75c4765535adaee9a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eafac509831b843f97d4441ce3d031136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072df0141332119d41f05bcf6932fb3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf90c8705d3514ff4c23cb9a67c1fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc355e87e526b61f7b3236e058f416c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8cd8f3c6540e58f1500af8866d54b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc2bb5600dc7a08a0075e59daeb87a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa657bb6c98a9e78039c00d68383e75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc88a0c2577214b7c74ee4a6147d637143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059d7fbc8f8911da031bea8a6d31c88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75b2619e027689c102647138ac5629145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e91be251e86f67714db33ff4aad33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95013cd5d7d1149d2b9779072606ce2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81ea299a6ea5c72b05140b33f1a60c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199946e968cd255a569d1d2d06b9dd41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347f11c443fbed42595f278eeca14d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adead451ffd967f5b928d869ebec6e4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6420e6f6c01062ac4d97852a76266e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd655362f360228c3545ed8528f50818153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15063c85857f2b2fb1cab053d803fda2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dc1851f10d3d73446eb005b6194f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98157d68ad3b65eec2a35701abe8f94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec377bb99d5427028e0c9651301f04d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0a72a5d0489728dea2bf7fbca1975158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbe8dbead891f8ab344ffdc7ac70de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bacde6f7e983164ca2ecc06406fedd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24873d27f7cc3da6e99dcef6dda3668f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16b50dca4fe99b1f31768e2ce61642162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebc4d8e085065f74f1b2ab51080614163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ac62948a150a3148d5fe6a6b2da04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7d404702f527e97d1565e7bf121cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec312074140d61ffdab09846791de2e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84874f34c70b7b4b406ad9c17261213b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac043ce528b6696e83e7eda4ae11a087168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac7739032064907a624a7d3f840685169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174394082ef58212b62d55601278fba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643ceda7c4ae8e1462b08117541cdb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeb2c087485dea5083c738240bf6db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a28b7631706da830e160122a23459a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5121fe1d6b51e32625f2a044702e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc6a7c5b88232977d1d5d8cf55d3f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2ea91a698910058618c2ff791b404176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74297de132bd6dee74d68db054136145177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d360f6fc0ff6a4d7af06dc44951745178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e60794de9dad9f9a6a1db7d6c027c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a154328fe54b836c69c3f64cf8102180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30b7dac8a27c0783a6ecb2b3ef04a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442552eb96a9dd08f74309ae62a1378182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dce7574a7d50712e119127eea29e39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6756f6c45bcb68e78cb645dc40a5aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6391db4e7220372258ec2dbb4c8aac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc426b2c6816a3bd8ccb24ed66df39db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c3906c7499daf83787b09f5a8de54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b9794b081f900b29742321f21f9fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a786ff55b4d3b7b11a040b5af5758189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3d21c2a9853f193a252a5511b89d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6b058b3da2d48830265d33ab8d524191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a01db497ee5c19d5f79dfbf8c47b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4230580370ffc8798a75958cefff214193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e55b0f66334d30048fc5f62b26743194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f08a34b78ad2d97197e65c4c2b671c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591cc420370631dffaf9f6a8493de05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685954613e8a17dd90336ff18a81f612197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98687001c58140318ba3cd4634305f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53db2e325e3217bc645906a0269572199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deda0f0d41cc73f84dad8c9176c59f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21eef8cbf498d63d65f064b06a04be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245fd7673015b2c1ad3c4e993ea2d1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68459dbcdae6f788fa064ec206816244203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f05bd6990ddc4d58e7c0bb830398a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abe371301b04264454afe9ae803b34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a35e60eec3818d4e4f8992026ea211206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba83846a6140c07897a06611172a60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07fc3c8b82b00649e222542f1d0c1b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd5d6b90b1b6595d3d5b22bc59fa15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fc8678d4e269a5b3b93c6f3f28aee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1e0fd116894ffca8d258311fd5875211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daa08746187afb6f06edb851ed3fb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689e0b1cdd322270ce50a6e65b263fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3b531c02ac143c3b05e51f3c7f75d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a5c469651272453f50cd19bcdfd96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5ecdde093a23c94f21723d5850c3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9c92b5a2962f090dad0d13cad6a1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d200dde20bfb3e3971ff3a7db187f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c062ad089340b03fb93b865bffcf745219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f32e98081686e2b106c47a42f6900220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e3114f83c56465f743a5fe76b6708221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82342cce010547c588419dfe22995aa0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc4b757290654f244b85d40ad5a06c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc776639d9c4ebd968eed3f4454b759224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765b6e72534f7d1cb3cb6640720f143225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b8666cdac630f1d932d58f9863db6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b856df63c511481fcfb2c4d2962a1dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32903b740a34078d2272a0252f451399228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d216930c98b37e4c6cfd52e2365caf9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f81f6d2df51d1049578b0e3dbba16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6e41b33ff3f247c7ee1ff5822e5a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505cf165bba1c190239e1e689e54cc6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6604458cfe513c41a629b45647c01e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76cc4adba13cdcb79911f37f4282dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7fcc5e634ea8faf0f7ebcbc6538f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92707935a5e6ad07bf5c27ccd0f6abfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf4cf7b2ff7552b333bce2c2fb6684237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca3dd064686a4c7206838007d527a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadf88ab6b7ce7c1accd60a2dd526a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a65dca1ba818723beb4b7a6f748084240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b7df7cff933ea107e813b489554ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce70b8012daa2beea0c48ac4df7462242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05e857d6adc208f53d88117e0e1116243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad5f46ca6e070e04ea5dd6d5a06684244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87dba64876a20e524ea411b8bf2ed1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aef2547af11491b0240d4edf2128f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20280a46537253d531a33d3796b41e26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08420ea43707d19988ccb8b3c314ab52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d91558d3662b5e63ef4dbec4a7daa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835275732c1594da8f9bb9f20ed7b8fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78ae13262b6984f1e7c31666c2d3f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf626dea6cd8be51092e4518fca1501a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a601379d0be3fe1d42050f90c4213253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e661c5c08305101947ae393f573d995254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c7ebe38e54f89836ecd3b7127853255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ccaa2a6d592f2690e516a88fc51cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af128dc6b12c4ea86e3b21cf9292b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ec414169563f9e4864edc5f137090258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cfd04dc7130f676f715da59d196e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f629beacdba2ba5985303e2588ff0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a46aba069bd46c2e82ac27c2ae6bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5de6312c94d6aae1329c2edaa22762262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac66593b304de90752d679823826455263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4919d7de79589dc7773f10d321bdc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abdbb1beaafa8e392dda665a0c5210265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8680fdec1a1b21b94eac2aeb749de6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a835c907b31c64044da29f968cf8191267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85902b7e91ec8f10b6e9996907a669a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632066e63f9d9e500944e0a94710ee3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc739606d62f3d45a35adfe0cdfcd945270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72a7d27b4cb017062970e80c6e753f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af8c9f01b97ea29561be8274a8588d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32671d3bf3fc796dabb80a34ac72604a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340408b8f72cf95fa766f612e83d59db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1197e86124a03df78ed106130cfd41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e702141a470096167242a6da698ca7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88eba6c1e36563bccb3aa961a74d44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc54d2938074d8c40889e286429a6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcca668fee7a81ee3e399a8ea5e030279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcadf9f863f88d102244f51540955d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8953f00aeccc6b669e803d1882fc3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23802adeeac617a217df73a30ec32f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ba05425d5058eb759147dc80ca7b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636253cd54349ee284fda5faafa8f587284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be73fba1f31a26d4653d317e0f905c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6315d9b27434a46a718b1209c599a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c228585f95e2528185f53bc357c95d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a3494ee2db083fec2eb4bf82c3060288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65158d1f8ad8cf8003ec039be75c87f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac357683fa8a6e9c1b4de9b424933d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be0ea9922e73795b2493dc99e4f99d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abdf4cf9021e206a30ed7e5afb440f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19d386bb0f36d40f75c5c8d0a9fff3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489224e5a14b818eaf5cb97ea27a76f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01c2b63cfdb6299779960ec2a3b631295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35144a829aa97ef0240baab467249bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487da9eafbcc4b27d3839f97090cf5ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89bd7d05cb716ddf5ccd6250b0c5dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8def8cc27cc4af4c4c0f4bd3ac4067a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2fbb1de05cbea0384924d9b91245c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e9f8b37137f975692fa8c2c7998db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba87986001711b1f16058c116a998a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e3464d75321c114636c10e3027f1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37f6aecd9554d95f66028d0a93ab19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f9cf01ff9ad65b7cae999e3e0898f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90732a9ce04e364aded182a64f75c7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98365eea265734c96f78e1365b877c80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1dc2f2e009126fa86e00bc811aae2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b1b8b71d57dd1cc79399ffb64caab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb8eecf6872f8f6d62140db0382378310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87de81a3dfc96d55be10d6a662cab3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29914791fdb2966fa0d53c2d9673776e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0172a9d8ce4e2043ae00c27587946313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feffd794e6c594e6c7e1e45e8524829314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f4ee55fcb7896cf243c60245bf16c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc08ab7a99a590361e94db80b716d11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074eff71085eec5db54159d08f1ba56b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7edd11cb13c58a4d224761534fdc96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fa8d37f089233f5fa4e5c15340350319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d386910a4932efc433d8490fe4f8d75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57937c58aacef712ce3d9ebe2633a07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d9ca6586c4243364fd453fd52dfee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688be43375e054387dcbba730256741323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80898b1cab0af9ecca02b53772f749324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f906fe8b38a6033b2ea22578520b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea121fb74c2f2460db988bc27d54392326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95116edc48233fff6168d6267fb27e78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5c12ac25b361d39f07553e3196120328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d03b20ff7df1409776fd3e9858475329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8ba00c48da98801c36eea170709a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f9cc02b3f2ff0a3b39c6702df204a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00a1f9f3916ed8074e9c1fc901d4c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614955b44971fab6c81d781aaca72f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f9fdd012247d25a22f092248f471b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd98a910ae788d1075edb347c458cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215c28a47dc8325046581b38e88230e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e170180e0f782414e2104c1fc85110337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80896196969eb11cc16511433192d0c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fe09e66fc8534df52e1460ad5edc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf6051638d478a17ec0ac7f239db9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da9e8e74077dfab89e52bc1627274c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ce97f414e4ef88e277c86f79caefe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02070c9166a58de8694b60fc20a21aee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9382d7f77df26fcf4d8d4d2c7eacba8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca93e7556e67645bf9340b07ae5f06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39a0a292cac988896c602e51efaef8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9541541745a0f1edd6b8938f86d91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a783922bfdff2896c8020dedc7e62a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6fcc6178390b8348033ddd3892640349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33a7390051f83ae1a891196b10636e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09506b2e76349853bf78aa508fa2b65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e3ec8a0d65886e0f1064016395479352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4c9e274f4ae505062aedb2eff3f9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4673222723c8bf66bbc750ffc2f729354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8ef249ab8e0cb3b27a70d7dcc2ed6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298c27bef06b80ea77ef5aa90672342356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7b42347677c889d7b3faf56300a0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb921223dec032fbb291297f3664d52f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca8cc729da81f2d299ce49c34f7eb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dcdb2e993a91e0db268ee3c182ae5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a0dff38b0837814edd4e49a83718f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c94577aa16e0fde2ca2da80054e04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce001be65eba80460b2f1b164202eafe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcfbdae53fe90edd296a7c69eb8cad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83b8071499914d93e5335dcd37cea6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2583ecd6d46816540c3aad0c1d9f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32692e365f265c2f2867d16c228878367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024aa8f55bcb022ed56726af61d94b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2865959e57cc7cd17eab934ab837c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaec6b312e86b62dabdc499c4e36f6c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9fec66d5111f7011de39064ac2ad8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390ad8510e139c75a0abbfdad6ea6e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fae02cf8e79050679ea2c58b649a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb000ec4527dbdf8b159ae45f80810374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d4718ee90c9b403443a6fa7e43707375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fcf0818a727f8502088c270c8e36b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e878f1a1afca4db7e56f6ff078f8cae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fc8801ec1f17d1729fd2a19051b5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f284e1d956b81cda86d2b18841d588e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bc32907396ef48209bff9e353fb53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5a3e138500557dc8186250968ac51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d7be03cb060d68d860eba7eda3386382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad08023c11c89e3239e24df6ee70a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e94f287043086a8af29a950f1ae8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160c5cca9e24a6d1b7ee8a2cb87befc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc74854f0f246d189f4b408557bf73a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7df6a98320aaf31a11f0baa8bebbd5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942dd5b2c24069fe48d73bcb791f928388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e5edd2a6ea66ea5f5dc3059715cf5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b3dc954a69da838705fee0ec1592c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25698db38d7c09857f106b3ca72b86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e16a021b8ebae8551fb303eeb0d83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cac09584d98e3e3788c46ad822afd1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f17a20ebc0fea9fdad7021b4131cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c29973652f1daa3a32c6756af8816395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53b4953f36915558c356289e1efac9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97227b967c96312d0091af63cb970e15397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b417454e3ce53b22d699e5d08f448398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85270c466ee8c420d1f05039bfd3ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934fc592898fc68c3e67037792add2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78217df8751d8247f381f1fa4123e3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff89f5de8e5db0cd443b9f6dba3925402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251c3ca40490a4a064cb327db170ec4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5ac6d5270ecf75c172c0b2fae78a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85e544a4e77273f6600a4e6467f85b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a66cd3f74bebb5c6b656e53223e56c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f13ab470a6d5e970be7482d4f3962f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa13c7eb578d5904a6acac610b4af3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a9015a0236f4a826ae31f70a4ce7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea7580b75c74ea8069dba7bb1e8935410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b073b7b745d025e4ee08c7cd06a99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33457aeddc51113e1326c9038fa74630412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129be89be814b2e1caf184bfdd15dbf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a16940bc844a9e3eef5b706bee37c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb93c3e8eecfd6855be888a9252424b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749e8d787bcc6122a2c3895bc3ea2e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3c8fa41c5388ea8895c3a799a109d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599417f3daf859b099d865eb433a7c66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c73f42cb890714324cf0a9daf5502419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba45903aca3eb5ce57323ce744fbce2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da52ff045d04963d0478f08816fdd9f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bcf51c1a8e591d5b0a5c46f292877422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201a85c11f953a16b8633e93dd2b5c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06a718687467a502bdd8c33412aea9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42160ad7913ee4c86a4550c69948077425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5998f1b94962f333a56126583171c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3207c98db7ee5078d2949cf540fae4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895cecc1b112d826a4f0fa89f5175fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237340f53881d0debbf1a6903b0f1277429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95147f3d6451a10e5d808d768a89ec35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf09dad06f8b12a625fd47e477e689431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3c9d9fa03df101699bf2ce863b3c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b706e15a5ebdbbf542afa6a11e1876433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34287e4dead7761710c6c266922b189434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9783209b4d5732200b4eba1e028eb8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97db02d4410d3bcfb19bf3bc90e4c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f7447f6cae0adde5cbc77abdfaaa1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cae9e02367496d203f8d4f19a7bc59438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82c95b8e255a2014980f983ab930d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2cd64d9b6cd21f93cf54e584f3133440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32876db2978f08d377b7823009525c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1698947ceb47fb680aa32e407e0e902442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b380c57e12b402b582e9c513b37b0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e9ffe9ff65e44fb2e3a75a6142698444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a1462290aa6514c0296a0ef878c45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e00d778f6a9b3334c8b5dc902e3cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9802880e6e95fe18ce0e78373ff3cc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f994e49fcfa43a41990548e90ba4aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a46284c30a576a0c00495061694839449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a803d43da0da5059b8e0b2e71e43b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54927b20be12079faf1407541f37857451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bd188a737bc80528b286ecba6b8f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f377c8a3922063718d1ed723425874453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5729b9174bcc62f4e925949c56001454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb2aabc56f19a5ce2bbbedf127da04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f166102c367d0ad1854662b3e90a8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171dab51c23817b9202af94c31b51eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269be9bf133cc59ded90745da5cc236458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f827d705ead779e06f9ff3bca76b16459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b51caf6050876407e62fef82dae2ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394c9923dfde632a2f647fbcc205f5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ba8a3a86424b4d157314d62708023462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5ecade22124888a7d919b04cf1ecc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af34c2c47c30f00c8f36164ccf28172464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc8906471a38ee59eb7785b80d8686465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6a7c3f1e2b06d1257154e97cf0eaa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93c7087b85e5b63a32b224f5f3a318467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5bd731319778b1b3d0f406bf59589468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab3e9201316c7d9f65afe9be233af8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91c18de7cb4cd3c0f16c9fee245f52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f3d297290c5c10d9e5facea643b1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bc6ea274df9fceabe548817104428472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2bb06c39fe8ef90c19fd42972c7fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa864887e150e9a1ae39ba046aa7a1a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084ad56d25563aad4339f30619e8157475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df579564274a4a7ef69e3ac21aab6cc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39806f0790ebdca207d750e3c9e7097a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd34cc852d0edd0a2f80faa514cd6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b1244cbb3c1bb321a6ba969461934479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad906c4172e0a604502f9bec83df3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a094f5b88286af276f5f70efc802c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391b806e9c29e495c011ce081f0ddb7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0766fddd86827f065453e092c0398d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb8f00acc7e7acad2d6eefbb5edc2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251431249e8e58039294369e26462b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a56f83ac1f2bd279981eb61b0622a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a832b6c4fadc4a94b52c88efbaa248f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa851d010974aeec0d26d3eec08cb6af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd5eb21293e76f4521c2520c6f15b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9b911e1d87f04a01d67217516aa4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826d1e393d51489a44b68c7e7bca30f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a790df658fbdada4d4bf9db1ad0107492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f5f8b533f475472c19099696dc3af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0910d7495cb4ebe46d47d4a54608a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abf9fa487eface89ad43a39947bb8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfb36dacbf7a2d456779aecbf38037496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34143f3b9a881bc1923cdbc716532b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706fcc1ab9f2f6e41411c672066deaf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc05d38f7a9f1759ec9321e578e97ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2e9235106320066c9c8517f24daea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de7833967328fe70cb35aafd6db644501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8579cdeba056f35f5349655c6240f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29174fddc7b443c2ce93db1dbee6968503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0d9803725858ff193b2a17f370dce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68023198ae98a9749e65bc740000f4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcbe9698313ad2eeefa27cbaa5df23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59ee2ed7a022a3a5adae71b8ce1084507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ade1a668d598df3095a48f77c2733508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa24d40f455750c9629260f15f5ea1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778da88d2deba49558cba61b6b84836b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba32d2f227eb7119930e5b04ea5d3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda439dad7b30ff6872c1882a21def8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097c717b24cd7ee41a1d95c899d14e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70676c2590be5120ece3bd78845ba7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a4bfbac66865683c1b3abdffea00f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a60a7d2bbffa59e5e3eb84b1c2c4e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832177a7be70fa4f6b4d05512064e76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b678a721aaf0ce4d06f95d2afbafa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afb2fee8985a429f292797545a4885519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271be7df2be68167a7fabd0056d08fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1d8b8a8fd4427781fab470fc87766521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805dfe93f1c2eef4b7f01b03287d7e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b43c8f844a83f256b90a80deccd17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7140a1d0f1d26fb407dcf535a4bfd78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ee5c0dfb9c98eb7e287bc8f85384a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c655da535d3cbd4a8965b603ed88b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024548dea82d9d79f98213285a99d49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66e3fe5494ef44cfba6cacc5f25e25528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98b6a934497b90e86a524e8df4c158529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadf6530adab54bbdc477028d8018bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3b64f09584eaabcb17c1c14685a57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf369e972e8134f35517afabdd6e8f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56908c73221fb471c31f7db1586119533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aede8776a56aba8377d44577005d4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65cc291a6dd05df687d00df40d9cdd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7ccaa71bb873e6046dbcb6e2460cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab6d756ef1c7310021658b24e21cb2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe43e86af777b3d35ba92c496cd53f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2816419da984cd81743d1201e38ba34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca229d30ed3a96e6240fe5c47def651540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea16218019f5a9cd995c43e279b5b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae71cb92f860f0b817c9ab3db09cc8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb74a1eebaa7e697ee81c8f50fdaa3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142ab89405d4ba0feb84f53c0bc4b4d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4ac7f31cb3d1cc5e4810be68c9419545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaa7254b990ae3d2921424dccfd121546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ee2630c6f78fc7e8b4f17139e15ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533d682caac39d95eb24957315488f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f52e12b6137f3f3b1607cb4cf3c9f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d938d06453845b85d0639d242a52f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08589aa4e17c5790df4a6bbd93ce1bfe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d358f485be1d5b0d05d1de7da58341e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ffa16b7361a7e28def18aabc6e140553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e819763c6f701409dd8f12630a65c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5c0eff1c963d7cb374eb0f4081543555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed20f831da5bf2241a2c7890b54251556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2819a73fd21275583de3fddf4c0c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc0ee3c3d12b4bc5da1bffec160027558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72122aad3e1aa54d27d88ba74bde349559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75136d516f479ebd0f1b472d9926f4b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe306b11c7f78dba6987161e0da9719561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049eb3610484d3e09c2bf25321466a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423c96d5ea16b497b7ca9bd756550ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28598d4061c5edec14eb2d19b2e83952564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2ba664cf78a3f9b5eda8d3d5b13a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec568165307b2b8bc47818674dde8f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74594cd0f03e95d50741c74a6d595e17567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c815ead5bd0892f4eac9225169ecb1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1201bbc2506012650686b4bc2555545569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e41655573060ce20fdd976beabe8fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fcc0ad2b44840a8ba04319cb3319b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b56f74ba2f019901eacc077a8c2b46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83a0f400c4bf3ad3fce974f31e477d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e134bb15ca99104ceaa1aab4edbc1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e29ebaa16c5d953474a1ee65280da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53686a8bfd779163b7e587a65ad036576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d57fe1960d11cb65f4dee11928e0c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92f1411ee44040dda1be8fd6c9802d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e95ee521cb5149891eddc91e419fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486e4fa257e9220396e28f677ec4932580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fdc3f909f741579bb45a40f16d5c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a9ab47e4d37cc3106ee8315c5442a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993d492f2ed572ccad91d26c3dc6858583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ad3097a71ef552ac4939f15921c35584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd183424ffa8a6a937c6cfbac546965585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0c883470570ac036b426f02742e34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197a9fd438792d9027daef4e26373c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544d98c9c1c61e91fd54510e69c74fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfed36bb728e9a562e8f54f46f7fd35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a1ebbfb3c487f8e42f2cfd328d6d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f90a99f1e1fff03629d8813ddb0ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd466360eeb374dac2bbe065b271ce62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9c7f99fd323b9b312efac31819c84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87357b77c7a441e01635463efc64512594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065d07b5a2b0258d2c317093c36bbde595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d92f30f2a9112d62470d6ebff2978596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bda7a0b24342c828b53b7ec4224139597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293204b0fd1ddd73ba1637c55d3c902598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad816e7c9812bd529937b574c9e45181599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3a231665af0aa1d78979fa5e13d26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163285d09de2d1358220702106df00e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de8bd8782a8abef0bd33533119466602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70efac56ccab1a39615375aa0dd54f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92cbe974e504aa2fe1ebb41f6286d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae718b6c125080d871c8fb31335b02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5f51d6cc77fff8a1e58b62592224a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0812d70491494cc42e0ee234c83a5cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f0b3f1299257936c4549d6acba471608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eaa2311efd50d6df6e40f7d3ade2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e9ae9740e5fd7472e5337d47a6e6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73681e537833d2c02e11964612ccbc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ec2a2cd1a0741e202016d20cba4c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa62e6dc159c01374809f1425c7b65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edc438363566aa9df050a6c340776a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c2eb2509e751921b3e6f810c547e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e574dea7abcdbbb8788201fec5c9881616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9db658abe41c48dda1b7d1193f0a8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d89c0bf16a1b97fe5e1a4a309919d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc97764f6eb12783f193360d2b064f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0a6766efb03d363bccf223da2a44d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e641535592f2cc69c00e13c5ad95e49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce089b1b6398033fb8254bf76e8f362622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732affbac7599205a1fbaa67b7be5d32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bce893505e2a6ecd7a31b1b0642b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ba71915acf334ef293013c9a627ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f9a3f2de80d4728058dad2eb24595626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434259a56096b810f605b8f85e026b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cbe028d52a0888b9f85ac9bac2657628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc0894a9f5c309477992fa009045c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4be2f258ebeaf5fa11e3e99116390630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd65299665eb9a101a30341aff59f43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc0ec612f6f6e9271fc52099b64848632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e47d6fd3368bdd584c5f0a07e4f16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72125ef73d6063b01546a5be80690ef9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d508907aab2ce368ae4758eb3a25ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fbcc9f1f3b34e7c2b923e57a43ca2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d416ec72dd92e67d637ac7317030334637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d74adec41cd9d1eef222abd5815c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9a817e0cb8a191a2684b46929e2fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bab84ba08167f41a0da7f80953c8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f004aaa2e1ee75183b34c0e795d9b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eda29e7cd00b476e0839833ef7b47f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04851a562d7fd38cd83ac478533f89d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e295c89de1fb978058e366ff38077644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5c0425b1c0114d661ce7f75103259645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eafc42be6c7d35b943cd97576f7cef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7adb6f0c060b2facb6a518be8ca6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433466157406cad510e11a02079db59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dde7f681b08b86ef392ef5cf898df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9deda332f5ce085e88f27303243473650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33437afdb76290641fd4890ea33ef34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24de2463e14b028e9c6598f0f26d0c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352a7973a2931f47315d501a3d51a3a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063f17aa3b91bd184b278cc20224f5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889597acd69f74093d296a39e59df2ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c28fa6a9850cf2e1f38d8ab58281f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6e8d73d5de950d971a441a056f0a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56c18f03c1e3168de1cbf326abb991658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f41334bec7e044f82610fb46f9db3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8fad1abc133084a41029cae12fbad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fc6fbd14d3bb3af7d2798cc3f7586661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4228c412972213f202871d4de0b4b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb530102640d359a84bf8e1666859e78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28a7a68bf67e112ddaf014cb35d4b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a99d5f4d4d31fac44c8a2dd4002f72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96547fc684eb269597eded56443c1c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abfc4007dd3dc0ebaa85f1c73e6bda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ca14086096408c3fb9cce47a0f49f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4f9f1603c760c78709acc72763e3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df97e955da33cad828c3f0d1fad4e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3af43d8d0f649704de95dac3d7750d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dd3ba062f617bd77cd41c5dee4b99672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d32df8e68ba9b118aca6114b23923673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ada6277843076eea3feb72eef6c31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff494fed7e0946c71fd3adddcee033675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ec53b937e4ea8c0f951c7187cc7da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dfa14ce6eb97199beeb1f27f297f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd1e40a91342168b952bd8db8520d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3b60573316d1b538fceedf36d8a96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d61eb3fd920223c18a25667a40d24c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1e64c05ec98e23c8eaea611643137681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d74d4e42d67f5b35ff1a797970110b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f88a0e6d0ec4d7d2998c5b4e724862683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f26a3ec22f86c8432fe04cef7d948684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bf0cdf198faff095989ef1b30b3c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e6a694cc853c5b2b9a5eddb3dbe73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee852b7d9fdc9727b9654c8402df742687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3d3d852528b4060e5de4704279999688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8000d93b348e501b292aa3b18a36eea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3b8f72bd9ff53b7d3e903166520ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e1a94d8856671bbc434c255f1a66d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117039db850d44e3a4d5393bf2257aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf4707220b18dac12139d11228ead0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b80762960ba4731f1de1580aec6dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6c73368e73b0ce74e4a5970f426e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e3ff90185ad3a815eebafcb03a104696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f7241064aa786cc536802ae807e4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6765f0be6f6a0e6977acdfda9192c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15da78487f3c8ccd3dc9f80f2c70ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef70c24b9b35b6f9ca402b874d9f9ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8da5cd694099b25dada9ee53765480701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ef0559f664048499a4c3963c425a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f71afde9693f263dd6c64aa5ccc7e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f877138554102b8f69e537f3020c0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c545517d0d0bd0403381e9a73e5a67705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458ef02fb6a8efc50bb4d0859b5f123706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756c98e79750619ac0687d5574a6b0a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba11d2997ca643608808050b779753708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089892d6d9b21e3fe1c6df9f10c981f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd62d23fb57bc9c225bfa5a08750703710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185cb014db819ccca7313265eca9abb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa339d194714547ef1fdd3b28c54aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292812863eef04d552abb5429b4ca4e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208f7e879f42edf3fe1a3cb297ccb7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdef5244af61f180226714e65cedcc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719fab8138383518655aa466946e95a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb3ae15fd2d58d8d14aebc29ef31b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59f15626f2dc2007a71fec28c566db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4615d4ac76f714765a7b510e72a4319719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ab76bf29ba56a9091a03ab65c91e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9347a7f7884549fffdc3eed3a35275721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0588f2911aea49a95d66872411d300722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abba511a23128b17c0e7ced907ccd76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16eef5544572c3acb601ba004d2186724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e6af93a16ef7be8960f57989fc8fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff5cc19e98323416d8ad6ae7d67feb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad4701049b52c2451d6b6823728e70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433e23a0ea2c97bd0158afa032786a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67a510d58db2991e03b008aafc6337729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718b2615d8fc7260f7e9fa788c39b80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f053efef36aa9675af21b3448b15e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427c4ea7507c902755131abcd6eb61e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394daed9bbb574fd4a81e60114a51a58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2332dc3a3a242697a86361289e59aea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc49e6d95b111d28cb22c9f7d8eb3aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26b185a41b769134088ab1c2864939736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f5d867889b88386a3ee73d1614a8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10e623be1c8d4c306fbd4b41bbb969738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365ef8f296efb09b90a53f8c6b00b2a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdb7755a019c45a8f95897476f86f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aab711f8beaace1a953cf17cdd94b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13418817118da144da01e48608d78f83742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985608f0f2ad8a28d5a71ead7393b7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115223d2b7a5645b3ee8d50accbc5e2c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba167d33a517c5690854b16f2e259cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d7614b1b7cac6e2a0b7ab86a9eee5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed582229200cc6849cd64afdd7f8ab1a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1eac0e68e5e782f5dc0153a25cbc0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f7b176df2b5015b6b686bd5db840f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d788e6562e1f0ff3d379b4e763d665750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058ed4cd30c686173ca1d033ac30c07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89176b51b53e8f9e2b4f94dbe17b77f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b54011003e00c878dd25193456582753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63405307c41e46cd3ac249f941b7aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801c666a9b5708e7cfc12e6a3a9f0a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aacd1e7f924c06900cb88886702629756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeba5ab4d848089244b36ddb8d934d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038c9ef2e25e1dc945a9aa84141a26f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36004e097793060a6422b0995b17f1ec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf79f38827e1c7f8b577cca44bec0a5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaea33f2a0af3ceafe394091c379fc1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181ca18773e624967f7f38b5c79c1ff762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093657c40877f7fab2ea0a323586665763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc64460189fa09ad7c8c03eb818e53d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417ab3c20f39bfa61b6e8ab1b866f0a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4941cde02f0b11741a9822cf6ffbae7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c2d91f08c0cda94b225849a496ad2767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>