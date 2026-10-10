--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b35ce5e89f5d056ea86adff3408d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99e29d1820a8354d05593205eb03f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c3fc769be82e6cf8c4a821bb4a9eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b547e4a4d98aac833bc4556055eada4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad643e22cedf4d2c640701cd2821f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1547eb3de71e3333cdf344f3df4ed406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd516820e790cdc2552261e49ddbf827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6863bb3a20fb24fab8e28a4f0f17778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7138cc3f06d56a7db4db676d4702d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86818be5944d02bc860b91ea9e8f82d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeef2eb1a9526187caf1c03148e70b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f1fd9242c1080c8611502d00bbf3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf1bd11ee9d6e29469710be73939b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea842ecaf134be59433aaa66172d79c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3760ce990eaac3bfb5742b3536c148915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fdfaa45fe28181dcf39b2757b504f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a0839fae4b0c98e4fe83ebc67846417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665beccece3150d036b573b14e3ef3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb74d39cd9dda511aabd2178fc8f5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa1248ba6e5c716b6eab43ac25073220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682552233b6faaadab8fe875e602c6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049f20e2a9085ed3cd78b6f0cd0a3dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7382a4d6a4a68e6e99ac5dcfa22e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d29e54d0ece0a48883cb5f3809a6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db265aafd0afd1edfb705e945640a28b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab834cbfe4e7ad092f6a0a236ed0b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488b69c754c76b1023a9c5ba07a0a2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc6dadcc925761b423794debc0b50228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19de934060ba5f9b14571e9c90679ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83181e94dcb97d8e5de0e951080d139630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e80be9e181cc5d723aa95c8916ae7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9bbffdb66f00371e44fc6e7f745a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05d2c63207efc388884de0849382ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d5bdc0a1f2061074b62ec3937963d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52331cf98da2396868fda5d111976d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15b72ee906ea25255ed28487e0d33e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2aa59857f6e1431f7158c4241441237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e40e075947e8764e2b67b8d2c55d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b1dccc19f5d5d21793c7e2dfe283739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f10f8e77a40c85715ec058a9f681740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66bcdc0fc95f9405dbeef0209a51dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faca34428403ade764ec81b05c6d1d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e12a96de005d5890ba20311f7fb69643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8704d4617b69d2ac5627ace28a1a6eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac87d6a8b30e360f788ff616f81c2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acb2093233a3c0770bd4293ccd874246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8245cd42a5fb25a14469bc0f0f90547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c8f5eb302e11d993c6413a5f8ff1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ca66dc1d247980c42b53f34221a7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b8f24c79160a81b3553df0bfb277b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b14ae00b3f76c364ab47d2ef8f23651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7482375d0b430e8f028b555aaf0d4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ad3d748efc15bd2811ab5b356a29853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece61517aeb2f446ca911b250ff1a1a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345c14732bee6c75f92608e0eeb836f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22882db374ce61d57e49f2af041cd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf0817278b7a1616e7a2dd8ec1c03757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cb05a1eb452faccd04cf9d5adfe4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe5b67b2f497e9fb8703728e7c665a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f5513d79409961a2a0862200c863c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7f9c53cfc772789123f9f8337d18b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd08ce413cf29636484bb6708c20d1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023ce3f6338855a5c938803465febd263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed3d3308aeb7cc7cdba7e2bf315f4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3235d1daf19513b9f80b53da237ca6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf4d5738307dd64e0bc7d23a7e4a1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956501ca3f412e7ce25d2a781e777b1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eff034051680025e6b1b4f90442ac368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5a990af9d8a6a7b50d994569decfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7a16c7080ebb55d3d8e88e878257770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f0db479e4c51e5024f292b1f962fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8db4b4043a44d9f1c2119e25f3a1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4958a88f685d33e5c94da5933ec2f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaea726f3df291aad0e37cc9ce9930a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f1c6405cb57992796bef7f9ebbb3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04039cf7fd575427aba6ca1171c9115376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60553861cb637415ae9a0ce6e57a611177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec96e057901287fc7a1d0e603ca130078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c79bc6184ac57bfba431b1f17cb8f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b606e96a370b008f96d4cff28affd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f704b7714db84fec6a09f611892c49d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ae344b3c48e3fb9a9619181186bc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e80069894e1483cf8a2f802e43fab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0c43cac853a18d4335fb0e15bcfc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1165fac3d15106a5cf8cbf093c4e43a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffb8934db0f323996555141bf837fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38073e2d7de827e02c093cbc1e2e3d1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b18946cb7e2fd2c345e56b26fa30288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aafdd90bb3eda4efd56c3662c9491f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37880bf62fef078a3ed1533f795a51b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90114684a5132f3008e451d731faedb391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233983fc2c664cb431d320c2273f236492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb603713ef1309621aaf8be24296c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77c3de9373a8caed2e6ec5a03b4f5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48ea30cef9d7d6e06f0d841eb41f0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3ef6f1148a2f4c59eea3998bbe37f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b1ac2a4ef541a3d3500a48a664aaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c49e171601eba6de362a79ad36010a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c3aa7c9507ae463422a4e5254ae0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d789a877dd17d25aa8c1b2765d6f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a420ed24a220fa1397bde638fa990aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f1607910b115720ddabd41bca232b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac40841cabbe16e3889f85fda5c9b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d88cef98c977b879af9bea583496e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f194234599c0f3b5342228be22171b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da387c712814e76ce0426cba0069ffd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8528e2eb04e9b5e43abcb52f79ae32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3092fde2196b036b20aa26c5e356d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef52a78d2b07a858d6eaa80a4599b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837d57b2d7768ea1cc5979fa94e0cd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb9764b1345bdc0746f3380232416a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67435ca08d13ab3bb37b8642ebba2c55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcb669099f14e8c401ad17bec2134f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a3e40daf16c6c87ed6a6d062bdb00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc907589964a7b80deb64fa1b2b3e18c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd352857ea262239f6029bbda99080d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f584ffdb2445845e8c8e88851f6de21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2dbd00c954b3c357eb7484ea54bba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906cf6d75a98f192273d3e4b20b0f05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14167f54350212bea903113aac73dd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffe6a134090377b20714cc27915bd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681e8cb32743a0970eb219a33f138d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01f93b209e561f0cbe41794a458af0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b9e169254067839a1dc5678db3d78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeafff1117787e434b51735852fc2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6256fa98c666482d17c05a8ef66aa9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c1825644833163d7d9fcae19cf5a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34887c71e0114cc2465b080fa25da754128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4cf3c426b2086ea90927596d7f4cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938c7e6e4dfc011693fac908cdaa00b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d998cbb6ca9e639b399c6613c07876131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32df7728632dd63e00ee24a483bf5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff78f49fe8ffb56a39f751fec9212a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ecae1680e2a61b726f867b01ebd89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bededcbae41582b0f60ce7b568e3ca3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba554202d867f33668c8c13b149c40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df49ec2876453b9a34be50feb5e5c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204f739488f0ced0129a3c0b02d9a17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e02bfe9900e534c1a1a8034abcf492139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6de532124fece623b3ad2f4b080b04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de79fc6abc4c20ce176d67b1c36dcf7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e02c56e17a5dec0fa951b30f01270142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a51c47eec79ab8ee608d230780a1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d7087d94f26788cd0741333a6ecaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad1328b45a975f9ac19ed312670496145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def710d7a8669327ce94eb9620d8d75c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dd43a293453f98f51094244b393f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d370391e088ee76729a350ff35d8dbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e469912876fc44c10ce7da7e1a5a745149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7100d19bc01f441e5b7038ebb54a4f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf4fd49eb4030edfc42e5fd9cbb54d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fb85727fd0e36fb224196f19ade3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d85addb2a25e4f0679804d2f52994153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8f9f8fdcf300c9a1947fad456c912154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7b80fbba6dff15aaec8495ec76c67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f9e2dcc20cd85c3a944f6c60071b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad131238240ff351de20bbb26c54ec7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb09a3470d6dcd7fc17d26fd8b6c0e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc7d67f39175ceee05c147a73e4280159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9ef8cce16e2f2f7d0ba34015c333e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b89a4b89b59267fdb275195b6db16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314f415ae438e3e5d60ce31dce437c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387854910a509aeba3aa09b7ac7dac2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bbb73e8c58028d37fb7c7f607ba5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57690a0e2ae714105bf85a84946d8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba125f4bda336140d3ba0d0406038be6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d50077a142bf470cd59968cd5e065167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746ae30330b243dd65a748da4788055168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591b05090d63b5a32636cfbcf475d04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c902f8a819fd97d6543547bd833a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e94953148d988de6539b375b7d5c62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309f0313d9411cbda90fe368c9fe0a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68373eb24a8aa9adbc5040212f75c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae5b059417dd904fafcd1d5b4801a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb211bb72169d7b5f23e65d0fc8d5a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87d81cb5a06925cd093b40585d7362176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32626c77c7576f2eb9632d85a2647e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce716b584388b9f1319f6af1081569178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f893496a169cf4dd317bc7371f682b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340568da22ad3d1fddc8718fe561e037180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff15be8453cd276fa4db7b78c5806da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3b77dd1f0ab70060b654cc92f6ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3affde0b7c6db0b620205b7dfbb683183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d4e69ced2ea97783b01543f58d711184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2427636b806910cddb764c39de658a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318680b6968b4f9a21faf381ee58dc89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9a55b4393ca4972e51091df593a45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b3b8bb2d4faa0f08ddd63ff603c10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847e11d76d6ee9b00c82ac14cb3bdf0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af043e35a9b24e0ab394d9be36fd515190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209f1d0567374ff3b58b9de5b12de61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f5ba83ef19460c73d9dc9e27a5441192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68fd04a66ef603aed002cc1091b8a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a840e08cc35c1fd91004dfdf5edc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa5016213512c4c465cc88fb2843c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3774d72342a0fed6402d0f30733bd8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f976843f4e1e9c03505a544d256630f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f4e2cfe35318ff34e777f1fe9e47d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450438fa7a5b61c96e77de53e20388a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178df20333af092d6b6862acd85d277f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361ec3f62628f4f139d1d121c503895201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca21156929f7a836e283d1bc85af3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028033086b248f902d8b3614a32a62d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a290f17d245c2c1d1827f201fb0c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb3427800183ef19183e8358f50f80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463d01477767e1c1abecd3aef7df18f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056967d49c6c962b3b784087d7ac9089207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a8493b55b73c4ed82a818ec869452208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd04264e66034e92701cc9f29756a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58af6691508813e6307182ee548757d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25263dcdffca3c55902a13c449ee2284211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83eb2aafc473f615a85682fd4dc0d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89017630beadcb0d9cde31e465421de3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cf007139a5f421f8dcd253cd691e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66262ecb865ddc8f467e929d216d0c20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ce5d5650d2dd91ec109b9a356118c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7906f5aede62030f31f0de7c97d6962217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89f213afeb33b36c55c62343b1d314218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78793399acbcc502d0c364f28dfdf79f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0a8cebdfefc914f0af54cf892b2da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b997fce192e63b8e3106303233aa1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078a925534ed8107c117c0ee7b7593f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb8ab421c16591f73d3c33c0124c77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fc1ababd0042d0a4c68d534513fb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ad77d4eb86bf8202f0ff858c67c86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea295e7c7ec1d4098d21607d9b285b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e160d211f2a212117f2223a859bb03227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485c16651944ebcc717f34b54b59387228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3abbc27eb70226f6c17fb614a08cdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786975f43450f2e21675ec390152efe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add47dcb1ba80b3728077c7af75b4f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ccbc0458db1fc466a49fceeed81ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8459d9730e99370c3a1bc007c658f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae30e9679bd9757fbd14bbd38334a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc4d3fd753f31c6efa16598efe68d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee29bb2caf7af7a215a8cd281ae5915236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103ae09445dab6bc643060fcce217b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22065d886b9d1a0c182edffba7d2eb5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8372bbc65543302284b7063bb7ff77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ff0fadd67b2252793553c20988f30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee143da03ebe2a19ddddd037c1b1994a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc123a94ac963122260a29af99df56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45ebfc66e0d8e96999506172e66925243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb8bd252704724915fc094e1424011244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2008cd825ee7968ea435827e30673245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0efe38c6d856642bc600ff0d03ee01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1d136e6291dfddaa24d8a9b08c23e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93362cc5599983e6f01f1859d3bac3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988c04de51210c1e92d143b2e0ea27b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770c95730b3b596bf4b4c38f7d9d989250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdbfdd521200e6ce5b30aa4c6de138251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b61d0271152b51cbb44c386d2264c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd5491f3f03e94c2f3b775296ac7e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defc8fd7b011aaa8e9938c1f185c406254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898b5662050557f003a2072613244a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026582f1ce7e6bb3f5be5a20af0c0ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267949ab27a042af9f668e7de0ab5a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2f3c17c5bc5a635ed52fad155664b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633d5e92623dc8ca59d44b1f9bcd2d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8e0ee2c0c4bd5042c67203f75a398260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584340d22412831fd14c0e3442f49953261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc56fa994a529fab64a17882e4faba4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9e46e15e2b5ce637777ca51166786263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affc3e8575947724dbc77a3f8a5e166264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2780d50f82fda538ea1a03251fb3e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d0b73a97c0ff9073cc97882f54bff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d9ded3430645838a4b715c9929ab5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcc78ad7e81f247771723954a65ca5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588f79a16d71cb2ec1bb9066b3248a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd7ce14a2a35c82b8208f50c015e59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3e2446ab4c2d4680874423c16bbb3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee2d68cfa0e5e95d64aed333a167db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d056f331b68edfb7e1e0fdcfed817dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6e59c2df98eabe1101ee9f8cc1246274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac9dd2547d6987bf01cfe8d81caf27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ba44d9ed2f82877d51fe15d1d069b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a72f833450fbf937830224cf577cd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b5e8cb8baf157251e7dc6146841e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0cde7201db4c0a823533180f269a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b7f3a595341cdf2fe9c5877d525e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed6b3ef4e08d997ab79e0a2dc8cf09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff905eaf61447c3559d2bfc5c6d6ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e177d3b1899c24b542b9185de2fadc4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7faa9e85acb15a50c4b8c580e6d87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c99bf8cc7e7c8cc79e89c674ada749285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3b3b2f182ea91c8da123f8b9f0e38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f676df681383598b3d5b595b6dfe8d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a8efb8f8472dc3844a99be68f635d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3a18c95a75fbe7bf05b14858bf761289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a670c5e4b230203740f108fc1e9bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a249d798c2d3311b602cf71b4ed84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6878736e2c7ad75af49f80d4bb2f0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd164668bc02ecb94c76ff55349a5ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528212c3ce82ecbb3f3c738924bd62b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfa82a269e4a7b1d790b743091da11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8e1441915a748f1c8fe53ffc5dc4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504693c588a5937bc5a5cc5de647be3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b306a72299552950e01bc835e548cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ceb39ccc295d869e2d630ef7434ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7a9141b23675f0ec894d904718d61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b76b4087ec95fb2ca5f8e3380aeb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911d6fb1747fa3b5526d0e72397e6cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148630ee0db94b5f18d7f4ab67e34eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f935187b904742317a1d4abfe1785be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c37741f30c25dc311f45d478e9de4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be75fab6e61aee5bed92e8abf50658306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3f04afd1520b1037784e264e10263307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dd448d7c1765d35c00b7fbbb0d929308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f1f8254199aceaee5bffc7bf75649309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb060d7ff1ef3d39d4d590c0520dc899310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee7a3d77856a390dbb9bd9e2ad7737311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa53b4b1aa4dd4ca2830f3dabb55cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca88181bf5f96ce54de94353d8fc40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cecc699b357df1143c8b3507895ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e0353a2e2e13ae14a12d09cab4fa4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b24820af1e5cede640cf8b45b9acd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22226e91e0c013833fb20b0f90d36b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46d0dac8c14863ea993b77e22d86b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4552e20fa089a99ca354c203e3e546319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9028d37cb6f4ba9919d27a6d6646149320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4435f1fd7285048acad6c64510860321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf72c5ebb7158d5542fcabc5257ebd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd943bb8b4cd6c74b0843d5f9fb2837e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567086dc6575f3a2384efcdfaf3cb46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a97a26d7514ddcfe323239a7669d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c5cd6be05d93fa1e59ae4a48a96e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349fe52d61f5762ab9bdd3093cb0fd8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27277887a131ae737b9d703f7e7fe51c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5eae8912433aec1bcd8bccc6bf4d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39047bf5637fbf7726b3a2561a000bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e89b861ff9e7ecd519e04f84593fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922fc5a5cbb98b189b47e73e2688bf8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ae3201aef5818be67e123de281a85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2836594ecc711b47b695c9298c9388334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fdda571f8f47937d7ae3261f1f1c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc53c59a372d100d4e89e8683d7b38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4ebacb0807bdd5357c0164e6f4ae5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465ea5d9f4d1927c235350cfab523f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0c31294151e812d9c1e9bad0cc4a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c672d0b6e01d0a2c660853682f5a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a5c51c1a8e0eb77f6585c909f463d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118021bc396945f14ddd2213523da3ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4d0f58a192fb37750ae932114c514343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c0584213f34b3251142e55972ef80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc24ff52eb7c8204a2c2932d70ed93d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b879fb8a2ef635f220804ff8f34fdb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be249c42d6408c6dde40a93b84270f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a9f0f3c3a8e8d9d6b55ef35b88db3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f6c74c01fb368c360c9dddde1a6e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a2baf393ed66c687b5c4be9947952350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927437a19bbecec6f95b390edbc9595351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564118dd27d6a1ab1af36e6e4f9f5756352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdf9b871f25511711df84a91f54e6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96280bb56188dd83cf02bf8503744bbc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85470e3232aa704ea65799d2e0e14ea8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c01058ba410932f5c03f75265ba7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d313c08bffa4172e4d1a08a812c5fa0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2010d2a00cb4285b56db8fd63bfd485358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981dd1687b1b44182aebbaef102fb88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b78d7b36b5b45e1bde4098c831142b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010ef1f637e44a919a641e4741369c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46983e878f9d0b58e000d80db9e995e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea0dfaebf4a3b8d96721b9fa118fef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6019fde1d2a1cee3210e5be8df7323e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192540cc5d2d3f6bc78c3d3097bcdac3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cd7dcc0e36b0af9ee076da7769869366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4325be1abfa1769ffab31002f97ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39fe0e9ad22d7cce8c800df8a78039368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228855eb005125a0c2e71d3ba20b692a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fb14a892917ccf9ee79a7881dc039370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c8f13984d7707e989135d7289876e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff583480788a817b513345b26ff4d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc99cb47324342b018e5ba6329716f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02a9f1ee66f5e2d53fdff439d98f0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc6785d5f95159f37bd3ef33407514375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56870721d503f7af0379c42f7967280e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ca97c1c96d492303015dea483f598377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd72798d390faa6cb2b78bdccd7ba3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801d0bde06451407b21abb193a0778f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71f39eb9d42b60fb402c82a2549926380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345b9f282d526864a968cfcc24a8ffc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1427389568efebd42bf034999c7d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb0cb6c83071d0884ffe09c6cca341383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0f06607b33c7d15c8b63fc0461809384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4f701691fa2728931b11eca60ef98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f081c326f92eec239d9eeffef8ef1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c19f042f2451ce26aa9e6c84785b28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a9d4ddd15fdcba29b8aac9b884a64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb91ffd9a939a6c678724a44e3f2026389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933bfdbfc446a0522e967d885dae0d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239ece501b63d9e42b67d31c5fa83b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0581ba0d8ac79107f0ef930130a7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039780cb4e5149d14c62671b57481e6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6701d5560a0a572fe683f3bd15f69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a53758dddeed3b445189193a4fd60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b48f761792a6960e8acaeeaf6ce16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05ca7bc69929cb3b45f8aecb3263d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22611590ed42a8b13bc7dd8b891b7de4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bbb91eae7fe5cf80f21180693c930399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2b9a003efab953526a3291ab60aa6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dacbe298d8148fe0a3a46d889b9b35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed2b9b3e9aa56a3c6e6c2c3e1e9b1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b7efb3c32a95400d1e42f7ecbf281403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f290076d965c6a31b33231c678dd8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fe299a86ecb611b97b1135ac207ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec5192f56d10677b2499fdb18630c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37450165bae585c3f76ea6d7e9ec2e32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07587e2a04dca2b7810fada13ea66a7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28707638237f8936e4a2443bb33e6c7d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f4224f043d4e8ca0dd2d97b686ad5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307932b35f73aa7bf0913df8c06ee7c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82fb3e9686be27b4c19e9c46ac84d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266bca44053ef787bce21edb09f6325413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cbbcfd37bf0559ef8b5a8eff8d85e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650b53de3731d59f69d2c0c5c694132415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de070b9d96f9781ba62aa892573d2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38d7a1f412d77f798d1a0826020ed7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2820ac82fae7910842d328f48be6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c1b6dbd6016f1191b76c13462ce9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f028aa164fb1216b28220fed12ab9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334c6999ae0f7731b827a5830bf0142421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459e3d185b0e7ff45c1a86b7ab961a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb923406d29915ae23dc1c8e29ae04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd4a9a8657617f126d433ff358bd25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee194495167579282fd62dbddef74b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f610f6edac4300806353f8c7259882d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076d8288a76491cec7ec239c0caa575427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e68c231272f3b762fcde6c7cbdb45428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1808fb7d67cb70da4772099e3ea45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe797f03e7f3f66e1e6b27e060939334430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ba27d464b832e35db46c28e3bce8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1966784343eba6b6d5d6bf21552d71c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b860bc81f8509dfa4ea6f28b62fbee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84b9c4317cce0bc91ee21cfc882dd0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912a6dd1127aace24a511a52df6ac02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ec14fc2c0eb6e4fa11b687523c840436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c398ed0c90bad21fc38f0bf3e246b99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf02db3e8c214586121900f06fe8d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836e62ac57429a0a5392f84399177a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cad88dbb065097992e75770bfecdfe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90ae122d34898d1e8760dd1b1edda9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76db0ebd82febff020eab01bd4163c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040c1b0254ca664fe136540e8b3561b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5d0051757a132d2b3b259fb96b9c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2cc575f09d5a9e9d1642f310b913e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfba41533f24764398cb34adcdb9d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455d59c482f070641f1904c6d58a7ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39054b74b83986dd81caf894e432987448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3d51d1f56c487d8e9750d2c26a26e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052548411d03b9648cbb3128fe0aed9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce57c708a4a802de6b01f951f23eff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5891b1e798e990f3e1de4279875f5f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19add87ac3c8f28d552c7c21544da4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010ae1c23e371220715914692844346454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2db103ae5c253ac0dcaf862548e6d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd1f79863c4b683c8565418cc743da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245df5912865883a36c4072fab0d85b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686e464dee7a08d3d695c7f6c1785ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e324f4c6a78d75286f95578b095544459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429afb60edf688c71895d6cc67d6006460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe46df4b70af2d18136eb8a4c8ca5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d95baa148ea24dcdf38acfd01ab3d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e9c54aef6a0f6acbe0b742455d2f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5b06710f843b56cb3930ba6b4fe4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bbc8820c4d3f75a0773267d8d4211465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc85119c1ae8cca7b4b861de049088466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae552c5ab3137dbe137dbdf1e2d646d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4817a865bb03fe8628da217ca68030468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d18505c796755779a2e5947bc15c3c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dc43091f8bb5958429fbc9c3021be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816a1e50da2a37b53167b285c2f5d0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c55ba7ebebb4f7b6afe27fe41bec3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0da429886c76520f80e3b847a5befa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af58b6bc13644615abfdfaa0f1b641474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939f8ceba0962d80c7b3f599d51344f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1132a0fd59988fa50bc0e9d60ee29f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff4c07ff9ee1faae846e03a37947c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9f24217dcc3fc171d59da8fe33f55478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b5165afb4427177c6a6028fc54354479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda113aa047c6125e8f565c8cdd649e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737f351203e7a11617f34bc8836f067481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371290dfd96a25c10758f8e32df0a4e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572be26bcbd5055e543120a05ca55b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e1342bc188a456fdfea9b87851e3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aee2f56da33ecce8759a1e5757050a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cee53bebc21f7d4eeac07cc4d05ba4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371055313a3caf0062431707bc29e1dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680e42ca668a26fb392a12810143ead488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f42d6029d1b2c2615f230549b7654489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d66eb9990fd29f2b9a2050cdb4844490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036e7fa291f53de16ce9cd4265674cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9edcfd439a9734c134e5a0f6b9ae8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36364df7a1331d90f4b155f59e8256493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ab65efacf6782689fe5083b3ef657494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f9e0a04e9564659ae4da5bde7f59e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ac37d4359092a4e37e45a01dd7262496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4466718b2750e02bc33fe974814f52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2a1a35da7867ecbabb23b9f07082d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de76c63724125334d9d28a03e479572499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d4f87186fc58fe2b54c63497bc7d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe5bcb7c73f08c8085808617a76c0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7536640e97274827ce1bade419b94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0374607c05fd2f2827bddf7d8973e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae4cf3ad9eda5ee8faeced37dd56bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44b7e4a2aa564f33a55777305b0930505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f701cf1672beb0ab77b1a775833473506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8739cdba896e9bceb56e4dd0159db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e12c02920bc5093060bc43ceb5201508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c96bee8c482227ec51f50ceb188300509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bdba47f7bc1f78879ff2847fe6afb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669f1bd546510ebf6f50eb71d387904511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bac5ffcae1b6ac3a3e45d40d889e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e484b036fa1a87e43b05192b509d78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f49ad97ae0b7068804f31db54d466514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b9ced2384a79cc495a16cd19cde4d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c211eee5438ffaf12a62e7bce8a800d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d822a99db1bbdc5c84b1ded0ba73e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c657dbbfd2a9e455713c7d577e092518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46449cf77cace7ca7fb2067e90e4e5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36942144f0ab4ddab80e354938a6ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28478ec685e4028e269b240584ec9fba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b62b9068b44e375a325e9283c7806522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9d67dee45c0c09aa644268b52eaf9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4875a19e6e9ebe81ac9629b2c05cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eb836f0a275633c187d1f1f6b49b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14062039875b75a1a5df4b9d7258e886526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3e8cb9cdc29e46577bb9944a79fdf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cdf1a77a72b310f6848a0c67e6577528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074d967ff25207413e3417a7a5dda07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecb8c3a8f5a013dc2d6a8ace99944b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc413fd88c9a59df8f34d3d8008bbf22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb29c0a028876a86ae227afdd425a64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a75bf6f1edb2f3bf7430e352e48bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5abcb734df7320f727940a8c24e23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620ffa56001d9800e09153e0bcfc898535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961a21e405a5d0ede2a38aa72cb960c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9339b6e97ebe95c83cd5a2e716a766537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c75c6d0919fd77961702df07b24f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4edc715b14d6fc7d74462167adb388539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3554475b5cbba0b6a18564b27232b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab40858b17e9045128edff3cb086bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7ccfbc362dc7c904d86397d13ebe5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611fbb9037979b9d3d9b1b5336e6355543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f913ffe35a566122b88a39df0ad455544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c4c3db87fac32f1222bb622f97f5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e22b4e1d1960c29447554894fd15b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48dc39e07ca1a4577e52e262bc89e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec90c5a8043e79a4170f32ea7626af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c569dbdf8c097f13f9455c551a76590549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cbd9e8b4e50524ef170296fbaf0f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863111331d61d931013f1d353ef433e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396895f7e7c9999b73c345955bec5429552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17ee90599ff7e0537f72e943262e91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f9dea4d67da30c3d5bade1cc5e35a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36599b468f9407ef1a747f57a42047f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e428db026901b2c84b9174fdeb5a4c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e40a84d014684a4ed809e591261f17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ecbadd569476d218095837ef7fd55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7173fede79321e0a275f43afc3578b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4bb0cf6a396027a2d8270b947deb9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984ec5dc9f3e4a073be8045a1cc6c2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f356a15838e1bf62f347c1340cf97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce6f31cf5fc0fd4f42fe2e576964cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b3b2df105241fb484400fa9643441564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fca947bc8671d9f5facfe7bcf96af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16351c842546d0a498aab0b64858075566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16af594f829756ee9ca5116740beef2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643aeb852600ea01faf2107189487401568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ec79b5b93e01999f595c1ef91b848569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443443c6371cc8c107ad79ec03ac3b54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db305386e633aafbfc78b068352a00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf809a38718f463b3633c05a85fc15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b5572dacb56074af704b1cb751f84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4dc77c7061986c69de6884b0783a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846ad065157fc5868be391772ff3430575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bde2adbe92a24e8ad2f87b627b6371576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8d93ef4fa13690d7c4b59d37a760e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fe21fd2eb1f90866c495229948f03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5d6b32bd551e9378b2a2fc6abb9a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb48b55a69708ef84be7f6163d8cd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e821f72c8b4c0cf5d2919cd84597f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03d4002ee0938bc04799a61630d2e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32651289cb311d79a315ef03bc92393583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d4e4024b2d6ce8d6eff2622d6b6dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8156a2e4c1e3d841b0e0f05c2c366585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb92f5b7b8b3fd4b7f284972b3bc92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c2ce756d83ffc9e9d3f63446ce774587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc361fe7590bc9a9b177bdb6aeb4cf57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe034a21c398b4cc0cbb822011395c59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5a4fdba4ae3fb62dd56e55845cd85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d4ce3b7c0c17dd62fc8aa367ef5a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1b56e17365114a7d6147e4de9e0fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5971230abc2c6386f1659534d6dd45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa5c96d135305378c4c6c3c2d43918594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b075c0ce1cf8c45a5ce514b59653e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27673a5432e82693421a9bbd64a50571596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acf101e40bb8064a50c2c77d9ae727597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f63815d04c9c5f1f1825d7dd3fb3f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57240d72c40564860b6e033c662e9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bb5d69aaf8c94152166092ecedc08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae323aa05e3a23ea8ab56334165ba3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28454e4916552bf96b869fea8ac6e9a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eba7bd5aeedac921f1cd729aa1ca8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce699040283faf7ada7ab3e508ca4114604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8873d1d611193fdfa805280b085eb1e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6a044170ac286d5a6501964b1ba7c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788368a81bc3fc9615868bf3e47d66a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f18b8994918312a38d12017b68b5a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6af14772f02dbec8b1d0b0a22f770609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88173d3f65fb58f267ed47a688f6d395610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c7d2b188af24edde3edcbebd84fd8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44357b7fd064768f14d6571bd943d7b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b715b121c48e68d92cd3afa692169a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae28c7fe4fe3df1c7ef0f61260dac55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4812192e7ae820aed034d3a027afe7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5918448688450a60a759cf8c7fced616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f16d0c65f49c602bb0f51aa16deca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1da7fce61c81b59ac29b99e31fe75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021dcfc15353cbf5184ec06f9d5f082619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e301285dd005bf4530cd559814c44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12893f6413c97b7d6a5512c5d9e22b42621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7c57759e4e9045e6a557773cc66d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74204b64b7f00112f96a95055ad053623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf94e4188b828741ff6cdce03648f51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fa429ef2e5806241cb2566fb7c11d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ad1ffd6329561ec2c40acd8a6b89a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1187ef86c57a8540e2e2962889dfe4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bc5dfc740af63168f0efcc1372467628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1f4896391080a24f650a2145014e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dce0e78f2dd90a11ac9f2096bd7cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919d890e62e063719308da76084fd7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccb9d9fcb11c1ab7352ff2d1256d57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287ee75772374add90ca9a28b830ff9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001174ba14c337d005ac263a6b17cb4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281abd1ec30a5a9a90fba94020ac66d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45465d8450bce9c04a8abec218bc812a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78191091ced4eb7b7b67fed57fc68e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e20fffebb8c9415e8e2825363e5f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c31989168c6f9c234823ece52782d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5626cae90603fa19e609385d6775e91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d0f52553829da9d880b582a8371d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3fa939ea17340dd6d3411c3a3f096642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1071afbb48005652835131520b72d22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138ac6e9ea696156647111a7a830ce7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55dd128bf901ccaa0f2b6e6c635c75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0d839d2079abffc7e3e1014152c36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7be10d613a99794e1e6f0455fc6cbe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefea382c38f7cb2836eed5068100d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749d070a9cb54a3ff663f237eb14b9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ae9f08e50164315546eb9a2b47f7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab948591dd467852a0c23ffd67857020651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76f47db64ae4aecbef0ee04f40f5a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfb20871e2375a76abf766e5030a70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e74b4e895ea6bd03fd1f85a2e53ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364952194d1cae918ebd7bf32954f933655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72515e6625acd7ecf0018593964b472a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf564bafbb0ead3d9125c6b1a2935e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdfa134d600baf8d5cb9327c26bd6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b83d0a2758a504d7e64343f3a3631b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15242804b35794c772bcfd7008e1be6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fdfd99477d6c509a63acc4a3b9004661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81d4e1b5c07cd1a5fd87583480fb02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f6e93f369dfbff51cb4f28fbf6389663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5768b0eba3af6152a1c824dd511d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3c56c2ab296f908d679437fc4e9c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac1628718b41c244012d70f7716827666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515093808964acc7f1c70c9c70a8bbc2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed0ab4db26d1d6dd2a7d25383e32f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d912c27caf40bda6d9bb5d24f3478c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a19118c2702be2db1adb26c45e8e04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b15074884604b6028b4c3725f7a07671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d3378da0f1c36daf2b56d71f2a8af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d807b563d0305dc964b86fd1ef5cce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054e088131f18d7dfb2f1404813f4a9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fa8c721870c3fbf0fbc5611848dae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbff0d268a580f85e2649a71d8c6e94676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803793717c6b9d8ef00a27b95edddd26677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86dd03434cf72f90b5373cb5dec112678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cd778e1a0c66d955308012058150a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479788a8366a11afba956d8e5a8ecada680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a67eabb7cc7c06ca7a4c44f7ce0bcd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b87a2373d7175e2c4a38c96917f8c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83e191029388d1ebd7e34b9f51bcba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36201b12e0edb5581fb1c81781ccb08684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297a569c99c2d4338f61caa5b057378685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223c125403d07160300970e2699e4f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed432fd15f7b4df5db2b2b5377ac77c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63818749d28b39ca03bd9712fd59a15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98056572ad402d205aa65ff7279176af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485987465a021fbd22d62b945037c89690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49697acdcc6408124a1830e5ed866630691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2e5f5b48192e530dd707b9c0a9882692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35355a49cacbae432a5a6c9b28ab0b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74469e47350c0093152400cca84f77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9cb5c63feba3eb0deda22a1b31081695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1715ac0167d57a23b0e4cadd108290696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce54557cdaeadb8f0a0efe9c8fc48f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7234a259275d3af9a2457a8c06b2f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b3ade925fed5746cc3efeb77bcde2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b97eb136a96099c8435cc44709e91700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55cb71e9c346b719faaa1e33f39fde701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a074ce871a147a4376ea12fd176deb2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e32a76eb261a2912963ef14272a7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bd1834bca29ac5252407bda3d9ab6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca3c65273b9f7ee423da3981043eb0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f007adb6a88a7f39cd467fbc0911c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691eee4fbfc3cbe0a7c2d92c6c24c21707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430b7c4c38061b9a31a036ccaef7d9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438f485d97e0abe5a7e11c2fd7adc22709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db0e6c97a2a4d20ce3d47b57a0783d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cce919c60292cbf0dc6f213189ad4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa884c8d367e3bf51d6a7e80cd9eeb9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911ff67ac2ea4ae8b239b87e95f0b86713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b63d46fd74ea83f094d745021193a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92811355e449cb50147c51726fe7dddf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdc4dedd6959822924bd77d0f0c1c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ff5647b9eff22ca3569e411e786eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9204ca87fd3660734b753b31b87556718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17105a84255e21beecefa92d51ed8f99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acc975a807384f1255ffb7d68070e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca36b21d8ed4b85aaa3feccca139075721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8b0b105282db81423cfea7c5cc2c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c53660df4ca47f911bf368fb9e7390723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f61afea9b9533883f188b226adeda724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648b3b7d4ca08448a2da49a78d86415725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a730b3290d9715e81ff1a5925d8fd7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020a6c4b5e36df74c754419ae6f5a92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44484511963a0cf33158046b7bb92df6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c34c0d9464f67813baf2c8ea9266d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361af795fdabd9520a7e75273cd82422730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aaddd837850a392447c814aa89a14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f321d83d2b2bb207ce48187c6ce22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c956f9b3047437f95169a3a508f5e5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274caec47e612dc5a805d7c5b723d2b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40363fb4bcadae41a9813f48eef248cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927efb40a2e43cb4106520b01010b92b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4bec439c0529397431b597a0aa232737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c7058e5597e7f2918425f7dabbca5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5430f36093b38fb8c57b0d80ce17446739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b664d20ca990682281da8f8c0e222740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c2a7d0ac572157b78702d0c76c837741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a2c75ac10554a4f447ab082254619742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e596a83f3b56574ecf0fe5fa897cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0281102b5af46cfdede95661ddc91744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48762b8c2462c68e7c66a3cf26b818d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c84ee0b9fe312b737d5573dab5d1ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d055a6bbaea0511dcb980236839f89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516304ae493ada4d78f1a75374947931748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cb101bae7d92c47f74665c00214f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07de03fe8a1986768b232825596d713750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39361948cdf3722e32d5f20a917573e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb031411009ddae97d88efba90648176752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe00b8dc7e2ff5603fbcde7fbf0328753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb796ad876ab3dcca5c3d676faf498754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca95f7bdca299e46d39ac5059389bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0376dd9628a2c9d24054a64e15483cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b42f41f59f7e906f214a8e08e07bd8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85288e81711116d5e72cc0c39afc3e9b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48fbc0032215a3de3cad4bdbc84f0a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24db1c86c84175cebb7ad7a32e5c84760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440e07f12b5fecf4d957092e32271b4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33b59d621c5411873a9e69cf12a551762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207acf2b0136e52568c1c0c7af8c288763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f4c9f7a1188d485791915f2093f24764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8b81f5da768163560a8f840f508d5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5177e8e3d777111ab82da876c2736766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b46f736a46c28dd38915b97830a554767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b884e1652f3b016688c293ea8e28155768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76e60630362435da40f4cef4b44e39769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d24fcd480c7ca66b9fb90e01dde86d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda739eb51526e4bb846ae48580508a9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ab259bd1348f8f6931805302f974f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbc4d81f03778bd3dafde7d6f68eae773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146ed675b47fb77575931ca30734765774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2f4dbdae6a4ce7f467c298b3f1661775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32fc0d06a75264fcc60b3ff90ea29d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69387d22b9f293aafdbe6da59e9e34e0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166a7d9882e4fba8053a470f39d08b8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc5a9099ce6dd8f4802e9a43b12311779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0e0b53fab4f018e3ecea77ffb93fe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9f5afe0fcb12812bdd6b4fc29647e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f61611dbb77c4f2e4eab15b59af83782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c7fcdd68b41397b5e9da88dff8481783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f595b37f84331ef469e6105364566784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695ae3f22cd14c37da540af930bea77785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a6afc1ec8140e102c08b978973291786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1d57ff47dd504ed02d85493e3eba3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d78c5d8938de373be9a008fe91055788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b93d50cb32c59167d9e9ef77e37dac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcce8339db1a940e9b693c8b8f0b5e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25457854c4513f755670ff1278f866791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81023d289e87150e44b7713a72312611792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057c71e002dc39884db1e612bc32953793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9218d7bcec6d1b593406c26f056add7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd59fc2c6c26378441ef3abe62d562795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56868a0304d10b623b39ad722c71799a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11af90d942484fd6c7ab584231768b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5fb029045cd52ff0887ac37e0cd3b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b98b107cec25e322bb9c3f5cf21d9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac02de46ba91741fa386c8a258ba32800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e2b94073eeb8e9899106a18618af6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1f2a607a795ca20394feda93d967f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fed3ed41af837d3b571160cb85b55803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5f1671507355fb23f18423570b7c4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cb4e0f44b572b65c4a859e475d91e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93219c85015f077b4e5cdce2760e8d73806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053631779f2a2938f0905d19553a613b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab42eab7a0c64d60b2c11dd0fe9aa7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab993a35752027d652fcf0faacbe361809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd57e69d61355ae8e2459ce705452b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebb641fb3901fbc93008b54ce74142811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289acc0b0f90593d01c64938d8546fca812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1035919edde43561de694317d946d5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e207f7ff592928e6268d0e39eeefcc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419f35f0a78a0a3c17a56ee222a2900815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be845f1e469e8c68d938fa9b5f3be58816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456843e2112c34d0c754590b6884085817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debd45cc31ec1cae789826002f9b8f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9299499f3974131aea28d64f37679cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99573cdd5272de84ba1672b9c2f6a8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636f04d88c1ccda24cc9e13c0433f7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaef33f3bec6d0b1f3584625cb32335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0380949b44c583c8ec04aa90061bcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7f295e1cc2b041cf3405fceb3cd927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f514587778551c8f23910baeabe80fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6a216198fbf526d05785e97a6959e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4336a9767e445e9d1cb63c09ea0dd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a823edbda3ed6c8e693a4ac175c68111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed9cc863649b412c3e14a25e9fc35d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ee736a107c657f7a3fb1656014df613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0658d75c44fe31c7b82b5be050546914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12348b4be820d95da3e111335c3aac2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e979d37ff51fc84060d05fccbab6b6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5bcb67f762d1f6ac317816a48c95e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cc355c16e163eefb3aa6a47e1a44118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12c015ff3b72b97ffbb79fc8a6253719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567e22c5f7ff0836420b1d11015b32920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f781d7d68d7c3d029e341b8665c76ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e00e561ff4f352b8daecd6d6e4c7db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27a7b17743147130fa55a26ce29fee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce393c7a6fe250cae455b09d238e1a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e0f414686b69c6271cfc70166bfe125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164f674662872a1dff1f10b6259201426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fc7a7065b2291d426cb45ef2d664e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7831a7c5478ad1d01d7fed6ba95de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d041f775c6ea19b0d324be4fb67f7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819366bd7fd4603d480ccdd3139669330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b6c2da12e1dfc638c160e8e4e142631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bd43dc3ae1ac4f3875ee5c367c47a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765af6fd89608253483bbc6f32f8bfaf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22084a4e556b01e112b3da0fd1d67d2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeff996a734df6a0ee41589a2d47d5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644fa8f0adb7a18944f3cd946765af836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa14fceba04282103baabf2b0f9cb537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa593b0e36d006de98552c0fc75b22e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff7415ef82b9e31e953b897f5361c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693b66bda9e0abefcf980494ce2df5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09251ead93ef15fd9ace7eb8ff1258a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c0bbd0526ba89a6898e9d8c5aceaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610fc27981fc7fffd5af52a69cfb58543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3382c6895147de996b9e7490c02ccb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104be396056660a37e9f093e43768e0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d370ca2f3b08b11b1536f62a7acbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc4fe5beeb2ecde177d6397a14a3ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b0365241121e88bea70dcc8064fcd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc800ddfc2f32f2dc9cb5509c9fea1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1e25456920a8f5ae55718126138b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6c996eed9b109d90c2047e37c9cda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110f8f28b1770ebe0749c259dce0f6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7976ef589221a6ef39142ecfd112a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b29e45d46ebe9a8f6c7ffab3fca3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a168229d54b72dcc2454721739de43355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd262e6012072456a1acfc176447e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb7d6e3c8766de93f8e3d80506955a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f33141ec2c49a8620110f8227113358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f50c63bdd4e362d495732e091650b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f96068ee8fd60f9127b6e9b44f496260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc760eed5a002c96ef8b6a6a3a427b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d29a8fb63521f7b0999d4371e4454562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39ad9514040082eec76bd1bef78d5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd924032981f5d89f347ef723280db664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884bbf9764f82c483d3a0d63edc84cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23b51a7a95b0d59de7fee4305db8bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015d1030514010d8bf79d8b75c9650067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc635dc6726d723921d80ca899d179e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b9c815257949117cfaaa352e1c00569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01c277506d463f04db3ef68fb6973470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6afc898ecf4446b44d971fe878ccfc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948b8be2bcfe10ffd79ec2216a811f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d1a837f81e53b0c7bcf4e0c59d90073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedae01da01ff803948c5e18d8aa90574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c852f9306683043ec80e08c98a42c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f308ce44030b88e7a4376a8f5b3ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce45712da60b9cff9cc6a390632e8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ffdc027a5527065367df2aafaf99b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c833867431adb29ba6c47e8ca742fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668bdcb5c7cb3740d5a392020303ad580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521148b0ea40876da9d0d960e4e808f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066760de6a3247d36d4a4badf97bee9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9d86c95c59a66369c000da08c477f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7654752258bb802ab8f6a4c64d208884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070db7e2a4c788c2d72a74b3fac5b8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc44bf2a93eaf67c2c563f885a5d2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66659b372f60477389389bf688859e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46678fd665c454ceebcad99024123bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa49b2ab0eb5aca48feaeeba6ffda389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffde3bb7a65418672fad10b13f48e9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e23620e4bdfb4e1f5ab86a93cb23a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cf5f0b29f1f8a2c9e781d4175e1ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d47b9af573f3a44cd6baf51280ccf193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b38d5ed5fac147fa733ae3d1f581094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489c9394317d552f794f7ba41bb12f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a208b73cb6375a0b05b393b4e80caa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacbea08e76c0c187262e96d5e1922097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d86677020f650bb97334dd20c86e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723cf954f718cd088e8fdfb2f759a5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446130ef070c24813b20b761d5ee8887100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf9b401a93a8fef8d59167ddd1e553101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e5564eecfa17b3b7b98ba46e083c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa160615bceaddefeeef10d24515d8c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092284f31503a6c7a69f9d0a3d0dc6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2f900ee8b714dd59077c2f2c6582f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c32ba989258993fcc7a0caaeb54497106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f31effb71883f98ec4b5b02e574a75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44832051bb322721ec63907baedc958108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a96e62010ba3fb56d9b8cfe8ca8046109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02480189d7001ba0364adec545915b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a925f71b439434da0167067e92a97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17567d26230bcd7b34e354b3784559fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a09fc0ec143f09280a118536a0f81e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e6744f5b6868af3599dd2cb98be7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fef83983983b81adf9a43fdcd2206115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7ca3832eb0da1cb37e923327b4ff7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27333a8b88e99a05fb8f73e3d63868db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765c96ded512a2fa4f5682413802d7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb881120e37700c20f8679035c5fad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764c607581bd1035e64482c1353fa85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87b94bded6c96cd7e0136e64b82e38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dbdb23a87096bbe97f47605504e10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f574c5420b4d07a51a8a7dd9d22206123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af33623b07b580eb5833f705285ca75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b79d77bf60d08442bfc6a56220c02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d4925aa998456abe9cbe947c15845126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1359edcb8935e71946ed5370b035f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0973f0503d25728262126a89b48f11b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdd55c3c85bfb341076b2035e0a963129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735c4bff973c76ddd36c2cbc6bc8417130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126c86fee5a8af8e958d40685d21b1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab24ce74656c6278afa91048dab494132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7e88663c1995f58660249becf32a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2ae9e3fdb1e96a39b2c9b8a08d4e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0352c97688137d769b1fb7ce4198f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e0e9997d8d6965d7e30c1c617b45f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001fe981c4c5bd5c408525efcc78562137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448732e608629b83b301116e64c8118138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ecdf38e2387f70c5a64e09f4b9719139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bdbf546ed2274d6d172b516412d19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76525d02af63a90e60bf651be9cad764141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee04785c80c008d4a89f320a94b023142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d270b978a516207d161d3dc837840143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485afe96b99ed15d91c9ec3e652d297144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c7a39b9b57f962742122a0b0d219d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e623c96ebbec0231c3e9ff75696673146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba9196b9edfc8f769962dec7c0862f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5137226da351fe57e91ab148e0347e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30703c1c0f2ef07a6f06a89f4cfd43d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef018b2aff7ee63c63bb44f7dc9c589150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b52d94c563d983cfc8c01a625b9b3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4aa0cdbe74994069d00014638710bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e699767a70b8f2218f794cf92eb56b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519757c7987359dc47b1d1638499b36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5351991e9dd498dc2b8b1e686bb57c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ba84f4279da1c30a0b99acc011828156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c781144d46e854c94ae2ccd13b8e52e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3516212ae5155e6917fc3f30f713a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd27febdaa1996dab7adb96deac50d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8d1c9c4283ab94c3e94493037a68c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9aee64f380ebd8261d543b972b6bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608facec992f18c3598503c9878291a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde673b51ddfce0f16bdb020c58687b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46e9c2f5245ec8c273925a10a7d61d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1402e4f305ed2ace08c264b13def179165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f154e0fa43d501b8e4f9c5af67ed0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83335ef3eeedbe4ce3053a9e574c460167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05850f22ae0bc0816bf1b4b607a6ed3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03890b98d9bd1b47467ce82587bae9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e387daac1fb2d2eb42ba4383131c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917e52159b0b07cadbefa5048eb06b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda382052c65f8d3cbb1baa7cb7b833172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2894bfda1333506e3ee7cf15801f91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fa7ac519ec00bace4297b68c2da62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550a305ee98e3ac50a573f7df6f8b85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df0768c07789d48c1f10977c4613bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccddc361cacc999bbb91d80406ef021177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18097d9877283d4dcd51bf349cf5f7d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afa1aeaf895e87980a942a9540f9a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cee1ab87c4dc3205b237dfa8c5082180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8c0cf13e388634f576f0d36d7828181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552133995bcd11d21f3351f9ed7c9a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c8988f0cc39c1fa72bca3bf8f95fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f396052cae562aa21257605cdf60e07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899660f54f76e6f519f4d26347168b44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d94a43022526f7be6b27afb561b77f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eecc9dd61cbb00bf4ad7375c06a7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718e5ce0894d413207eda56749fb1b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db90a9e5c2ef18dfcf533de8ab68c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83f641df5ff8b7b489c81481181a44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c959deedf321b7aada0cbb9793156191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b938d756ef6479aa9fec8c912ade8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c7dceb51024df216c17d33a7214fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef91d9b05cb2cd2510de171c245d346194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776973d45d78c6349358093c3a7f1a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275235effbb44602462a59bab74f77c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15649978f71bb50e0f29e6675968f70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971227ad9036cfd3789a9b8942dfdc7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b699dfb4550b1c49d3c69f47553b6ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7524228d21afb136b85ee8dbcd95a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75137ed80c1d399198997fe7c8620831201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11863cba7c946bfc8b38ac40552941ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a054ad124589e2c58864a02b8932040203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bce09b55a188dded2b904c8bff0ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610513fc22f229ae84d58265114e128205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017f01db319777b387d68198d02de33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08282a5ebe54e2f0937b9d5d3360f85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6eb774f3c5f315d8e65e67a66c4cca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a21018db290fc1238f8e25c6a8a4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dacb641e4f2d1708329d2818971f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64334cf959a845dc766dd06558afc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2d2615e2c8968d4d5bf2e7f7437d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9030ea6217b01b7e8c1d86eb80976213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dc06c2230d5c9b6a0bf1f87e915a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e11a7712bc162dd08137d286744def215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb690e7e5a6ab8bc3fd0ce7dd4dd00af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36ed160b33ed6c242bb257fba4a5e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621f4400f97f0f7becdc16100d970a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c483f933413edbd2aebc35725c8754219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8cce4a1cc343ef7f251785eea67e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3e79b01841f9f124dba10c92c9965221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbba1b16a145b3a2163af2111e0137e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e344c9ed137f31d859057054d0fef3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3935634536abc2c7e015fa818ce30224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757b1869f4910ac00b50937a845ce37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e427e7dde39b8a0f2de4ba066c1e020226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d97fed319165f27c3ea72b983c47be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5d877e5f098ed48d550c01bc57f66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b614278a7a82879c02f6a02d0027e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af98941b97367b93e39def8ab6193d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383b62ca747a69ce5bef30e74c4b4dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8638d4698e5b7bddbd6d1baf8b32fd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5d093f1707933d96917d27215f1ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485fcd13ca20b573474d5049c53bacf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1f6fe8c82b42706133014a9fc7bfe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385a8e64f9631347b25cd529e980a80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f200e55ab26b81497c196327731126d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8de45f43e1155b1ce9797e6e93e160238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8537ba09159f91bf4f7b813e10908239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc44a227981da06ddbb37ef2dc8be7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d041497aee3b035a65bdfcfbc1eac4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a173e0009c4c198f01bf12c75719b02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eead0f4a89a027a1cb22353e83a92b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2b1d99edb4856887c72b96b49f2f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccef3fab19e5de399a81f5c498479b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8ab1aaee3e7d0ddc92af438c307df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27537e17f8e39a153721874d56fa12f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3b628c221bfc6f427c7022c3e13ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856afc0e0abf767c48074f7a84bf298249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283ad9ff91ddd67e698ab44683cea12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f531f7a7152b21c83670b8d75e2a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42b89a9bfb5c02487275a197db7e90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d1e678b548afcc26d4f8a1f948c36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce66f7f74eb0fccb7fd1bc0ec34f8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8656996be3ec04cc07f37c137e2dfb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398194c0164b49d4b6efdd7d9617723256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3963834a5df2680abaaf5c292d2dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1a67ca587b71700766b4cde503a22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3efebca320d2c6af7e8e3aa43f3aeb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2092aeff54391ef3c8f182a223add75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d535119274cf79965792301bbfe0ee3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1748b233ab4f3cb6cfee5d061f75c2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573d1fd9dfcc83a0692d2d8284cf691263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65131d278bfc25c63a2c5e80b151b510264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699588c8d542a233085f44520ed0dd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150a407ab9e944c3a9c49df9a99f014266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6b56f7d57ac40322ecb27f4e85435267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8d84905bafcc9409645a56332febf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc146da6cec0750dc986dc61167d888269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a549eab0408a76dcf51156a7205fac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd68e37ce09fceca2b96a170cbed34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ae1f4dcaef41eb930751473f89248272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd0b21ccdb888cfe334ac28277ccff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736f1f3456deb006ece203537094449274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a7a3641a99ad7c2cde9c4f94cf6b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932573772a2b03c7ce01af16b909a0ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658573bf4d8e6b355eefd949c1da1c48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0634bad71b48629a012062cd386d1c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50264edd4c1b46c6b16fcab84de2cc8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec2376ec819c439c882b5c7c3dd909280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc4ef0bdc3e14c2f1130f3de2ab8c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8068f911832940c90cea462f886982282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745d00287507f1b000b494f83793479283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377d3593ecd38209dff296ce71df70f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33b68f98b1b7b2269a9238b383e03d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8f9c57d405bbde79607713945fd6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa74e3e6f6a8dd06eb91ee1b17bc34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bd977e1e9c74d41e3987ff6346185288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f1ecb12f1da2069d29bef8c842502289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98d55b43df141664acb7e39c4ce8a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3289582534f2c75d94bd016f552abd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ca305b29bdb850948c3b6a3481fd9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303c8b63b03390ad8e84efd5bcff972293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d9db81be3dd7bb8d4f99bd91c2cde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f07187a971dde1d05a70e427b41ba4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c927fdfafede290b4e50c0be59cc22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a0c08381af4fcb99694d3318346e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2a6c932c11c400c980df139b2f305298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b5330a8fa573d6c8b7631a64c6c30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249122bffe812c2f7d083f98b17629f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb509d2b2a3732b89131f640470b60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ae89e7859c3ec77d20a5b871934cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dafbb2e76bee91f6a0483b385d851303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d63cd9f60955a0ec853ac1af1d719b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51424385543c0fffe7428abb8f65a56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19952307150ed86531933a80086549306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658f00cb8465423e2508ade1529e087307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9a4a40a3ec1b4db436939a303954c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53dcf4aeac6e70af5ceb5a4e25d175309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3ab3618ece8392971aff6b757b0a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573935f9c9ee5021754ffc798296635311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd8c3eae9ab95c1033aa7dc2dc1c64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3fd67d0d8d99e923c888504b43ed5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbcc500a37d96d4cc0a0d1215e3a7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb5351a91046731e56d16a2a97ab2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f709bdd4eff6dcb0c6e7f6a44eab205316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1342ffbb628681f887d03b569178df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb69b67a34be7228b069d881e52fac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b682eee0216784c3bba79839e14a500319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c850c4835e261b771c3c40671f425d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc43f159adc9201ea09f2f31db74ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8395c53c13f6d45c76b54f2a7fedb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156b383bab87601208c91c949392181323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e732b50c60120cf7ae32a0149cb736324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4c875564dc372af02a084c859e264325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf033e0ab02e01fb8fe1b207031fc1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a899f63906e72c439140076b01bce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bfc1ba6e969c40fa3173d18ffeda0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8742c08408e7bfd432b18303d55815329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe61120b004970fdbde13dc273475330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a80ccac371f81cfbbc6af55e83e77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dcea51d294d8ae9e648194722f92d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44d5121f26747c271aa3fc0d44f004333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4042cf4d277da46d393034a28a03f7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc655c85275ce4a81723dc6e4fb768d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ffbb4aa31001dbd44b6e39b1ca3e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f2c3558ede251ab69ec63471de1d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e0933dc9962214040b1288b30a5e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0c45e0fc5f6bd2892487ccbd72a52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c40fbe4dd3fc6e46178bacc8a231a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d35e6807a552e5d8f50f8fa9a670ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b06cd90035a2beec72a696e4959054342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad3a89b16a9b00e0423dca60e2fa81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25e7debe3f17a3769438196a2f59ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0f5506dd508c975b3e60657201f4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f572a7bf673c175eb97cdfcc74391346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477676e5c07b842eb6dbda8dd51bf60a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59c27bd6dacbba148bb1239522f09a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a090231456a7ef85ab355867cccf79b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3d2031133b972a7c7fc5ae7ef69c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615604b784a35b0c7aef611c9c3d2646351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66e42b799c0684eb808427f7c81211352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ba84cb1e06634c3bfcdf013ad41d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d178e82f9e7f150ea945bf45f5a9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a28956c0b7ec8de26c8bf401e6ee7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bedd413fe844af2987cb4fe2e5172356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728df92c792b54ec0934d0cce8d0708357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ecb7f70783c76e80e4dd1619bf0b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d50d70829d36c2cfea1f9eac6450d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529874b48c83af4d7fb576433768e2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eb119630c6edbb59fdb52da49fb31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633381b00b503340a793e758fdf956cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdea349e7300f4b9dcf8d0159a763cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a98d56b36165f0584a08b4d926e2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4ba6b97b491a15ef1e15b69698021365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cb1dcb5055d3f8adba3a723b84425366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcad3895de08877978877086e45f9c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a379b1391371d946c5ebf88030bcb3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc75d2d884c4b3d35c34cd7b099da3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9e13b53e9fb1a0083d64907cda670370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980911a19d3fba23114d99a1b316f825371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe4155504a8b7560c566a83d213044372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c145e9952ac4e1ee54b826e8d2be1e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16d3211cb157904eabf939960ea427374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6bd8191b16bba52f84701e6cbd828375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6130f7d1181deb36e3a9c6e51b86680376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a9645256f44643d435eca8755fdfa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4668343b6ebb8d6309548b47c8059378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c649ca2c708b8a0439c7c762852c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc90a0764c615fcbff40e1ddf841578380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df71ee27a44aa0d51e8a51d483d39f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcb972fe762fc0eb6d018db0466e4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81956f89f1c9e5ff3f608df378db4357383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572eade86c10f17de586e3d7b03a3b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0957445e8bb9cbd91ba9d04f96816385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625130ab0d5803dabaaf02e9750b6ba1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e6f3ea346e2dce8520621dd14e136387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71983cc5a0a4ee7c588ccbbc882763e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44681ca036c03aedc1d71931db328ba6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77326ba6a41886677da252c90cf422390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f798b66ae991fdb70f1c53045f0e54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92711e33e300b2132f6175bd714cd6fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0530678dac315f5c2411601c9e2abd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047618e1da5d74dd30c190e31d408fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1c8dfed7a9edee98c9c99003b84f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163d5191b7153b50610f598ce00ff0d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df24cd89c5c8e8cde47fd0a2d71e7a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7ff8e7b9903bf955eb06fb6f3ffbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbc2d0226e5abaf383bd19e93a7c8f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1607666dd6c01508a8af3e45f5f7cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf04a641ebd111a40cbb79348dcc81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c56ded3ab9741f2c02d67d4b2951c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15db0213472a360a880fff5376f978d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67004eeb50afcc71cb5eb0368a5c7fc4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce8f2c04537382a8ebd2262b09bab7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1040f0272a73113ea7a7c0563b45e63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c625e6f035b26642eca2a98c3eb94407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e810555a228d2bc67bf206bea31edc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac2e700eadd14baed3cfc8c90d3fc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938d489d02fd8319d66bf5e96b07a9c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761b3fa73c3fdcfe373c9e4edd81d30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075b3038536b043db6848b0f25beead412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81aa5f8941ecc4d10bfda128b3c049f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfbe6fe7b9fec85e9c13dc277e9be3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c753f57bbfbca82919e5bef8de5f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2858af5b09431512f09957d6eea02e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecf4c9083d2395dfe3b8fcc1598de4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69199d924a4b6e21de6add446feae46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f30ba02b104446894d9e8f16b1de9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62f5d48d547762056bbd7cfcd5c0c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fa5f6977326b8453e2e72f26076b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4b086e6c511ee15e8502561905841422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c8ac04fa619a034128af78888f815423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bc8e61e8e2b45375907dc5074b604424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821aac81312d733942f1fde7d95e2ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537f5df9fa29d60b9ca2db89f8adc8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3be188d27f8e033e8945127564cfdd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010633218b92c65d4125f41f447b69e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fee942fa2670f27f891c68e5f9588429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a55ae182893bf6c2d7d6ebdfdd8f1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e5b50015175012d4dec0ea1c9617f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2911803b5348fb72734e2334dc8e539432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb01ad5924e4cd9ea5baa119370443433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c426424c22996ce973a296cf3d2fd7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f15523c63a788e3913a8d28971f7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43584cd75c19cc4908eb1d5d6578676436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd6f5d5aab95ee79b1a14b00c13344437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9263c880e8767783d5ba572831cf50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0327394c4c6da2bf749afd34d5a9380439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7ae4b729d300bec09220d2e549d04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a50c07cd4ce2b5a080044c694697bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cc56bf7cefcd7180a6693d943c74c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dbfc7a25841a394b55a0a41cde848443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9186f18db98608b035fe0f4d51813a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc7b0fec214ba45dd0055cd54d10c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da0639e039130e7135f4a51c6954df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff314f4deba7f1f15736b14a6d4f0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfbddfffc371dcfd1c95928a72cd39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba17288d4354d91d8c72f7d5670c48e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c82c800b37a8723e4e2c8c764355f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414c9cd0bab6c8a14ce6e29ed46f1e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1a66bc14a9147bb4d778370b2ba56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb0ba9065e553b890a2b1edf600bb1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d6c243fb824327d9b99e924a240a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f24cc3f4c21942cd3f15de27d53f8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd61345b7268b6119b6ebd42fc471a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a430fe1b2b269e435f12817dbebb1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f4653cd18b0ad375b84a1afd48f36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9f5635a9250ab50d2ada3f0cdf127459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa27d15e7ab3a144afe47c99ed2181460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035f1b7e8626fb5d774b0b7ee85a147461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a177eb769e5f2b1ed0d945759430848462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e240f3504d0afc248ed05e89abeb104463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6c2571f012c3c4143a0d3957155a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2745826998a09916960e93db4957b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704728192660c6dae3f06074197172e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb12a770b7e81b681f67abe6c7f6f0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c1a9fbaa26f3f72fb93b96cd7d5ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dd19eddc3134d8e1bd75d97ae873c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2203b77ea869aa7bc5e697bfa6ab99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed722cd740b213d68fb9452f27e8840471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094cf1d09226d9e77a742ce0dd5c04e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746383446bb00176905a32fb7303aa4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e4435ad1487e89e1b70a4c673514b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2dd691fe95329b16e24f4548eec88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57793d74ab98866294fc52cc16b30c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ede214aec8717b21bdd68e6851437477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214140cc9d8a66275cd20d038d02928478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62404d13f821fa8143d107ecaaf588479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b9cbefe4d3c528e68024ed0e236ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37931a78ce1127ced86564544c9263dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ab3b301b32b52610f7d51fc0e1640482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9b5f3e23f3ab1eb36e070972994a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e2c887ffb75c3d36f7586dcadb59b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caca0f7aa9479b3f6e4257b2a72d56485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9777e3472ffcb766b93cc27cef020486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1eaf54fa264f750d41b0bdc397b21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f648fb74edd23a91a0bd2e2bbeb5d7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab3a499ec8719614501459fa49cf73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967261f708c1be266343a2dea104e836490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1ec320f18257cd9314537778e9ede491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58510e4794019ec7e71ba51a739f8c1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a211ba1e5a25450ef9473f6f818ec4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd452e7d73e721c7e9ac43cdc30ec06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e23d6c66a49184fe48aac2069cdfc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19076e4ca56196aab7dcabdcbdc3beb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1ee04315567b0cf49a8a7a97bd954497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a51307c6d2bb69754dd41dbf28f41b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b863da069b95841d4da7dc04e8ecb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a60eef9f8652dfae368abd6f85732500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca2edc0e1f35487081e34f1602040a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e8b5eb72e5445b9aa3a3d50bf15a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd420ba48cabdb629a447297743b07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4367b023492a89b740aa8bd2a089e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2ef43d21dc0ef128ff09f4d6b256d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd9309139e16952311086355a304c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7b23281fbab4fef6b678cde9b94b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628821262289f7e49eac2df5e021c0cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b458daabe00168623c0c0dbad1f85c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2156d8d008fbde57920678cf68270510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd098cf78843183f2d2f2e77bd77f0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafde963ff6f662144973fbdef79086e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999504e519d1e69f7179e60968c02dde513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30c77bd7092219184c1a9a4d9c552e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845571b11a15d3f1889978f23d6f8c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e279f00c0b0a2840bbaf1509d4e711516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4373a7a8c43fadfb3f5ac4e19ce86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd45c8c39cb3786ad43e8856ef3fc9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fefc5278c827ca508ef9ec2ec931ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66840c9452410e2cc8e52821e0fc83e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022aa136d70a0c5ba2b3f7eab12b687521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08104c7536e507079153bf89f9f97fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a2494974209dc3542534a065b6ee6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a411b5a7e9784fce15d1c55ee119f79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b6b47eea49d6c315c227f1618f8b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566fbc7bc02a311b8e49cb683a2c983526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695c081588c7530d4169e7a8ea34d02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5f10afc1b126419ae8ed998141a88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe9f20b1029a26d2ede9239f83243c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee8b52f25743622fbdec7958adc836530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd4f0bee1c6841344cd5e429fda708531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f58bc372a38424b3cc1311e44baad0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc715ae753dac83af2edc08d12126d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3071ea1545645204d2cbfced55558534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488989f55c7be91dc685fe6412414f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91838fe3ca70bbda836de0263df757d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b87b9cebae6fabf1a5bbbf6958cfc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fbad1ff7f1cd3d7df621a212a17e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d9a4617dd693e4869af1f972b2516539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd63a0a32344f56239f7aef85607a45540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c28554229804e91dff7eaa3b40f7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6be4b27d89e96f2c04d462c0e0266542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4b6bcf93091b6aaff7715f3ddd8f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5503b317f058724dc52db97a13277544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76b174a80673ee46523d0ff973c37f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc7b5357e12979d7b2584aee482023546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcdd8550069cb99529e72ef838954f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b32eb3815def121ec77532da662516548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d41f61debd1bc12c8c480e45d0a76a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c8dd0c2de3068609b55b916b9ff9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b36bb517c1cef71b2f624494ff0ab8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3e98a74cae76025e4d372f9cadb8c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658b4763c53e3e4c597c94f75648bf4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97108323070a8f890b5ec09de4dde6a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314544415645ca79c8f876483b449d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33357b49ca5629120107613a41191f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc57791745af8ca8150799e0482d1e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7c303d36046ff2451658eaf6c11c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c223557e4925091497cf5b8db4002559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86308279e0c7b839efa8a8ebfc6a11a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98c80238add77dff1eeaa9b8d4cd5b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a693977c93aedf1f91f3f04421d38562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159f0fe4297deada645acfde9ab3359563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e6fb8b7fd72abf36550e85816a751564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c2961dcb4283e47cbddbb633f572e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff3a077d4a380cde1b69adccbe6e71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dd7a98c0c604703d3c9386289b60c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572f80a8e7b1fcbc269c3518fe5469b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfa7e4adf857b33f66a451eaad3f80569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558272399b3af1170ca079d1af3e38af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2550e12e53a9897e6fcf63d772edb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865321de8e6d2c130b6ab80b7b8ee95e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40647685af8b94d410e6b0f305aef71573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6a590528b03bf22de9b0daecb6c39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6270fea180215af796e2e81a741e571575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bab1871b1bd4473c11bd7890c88b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532251da155b1c3df46604dc2ccdd4a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc6b863e0dbbb0587e3bfa73e17dbe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7d4b89bc2245090c45bcb6adff415579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae591399095775dd5140f3ccc16b25f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146838385803b681679b97f4b685945581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01980091a1243965b11f2d87b416036d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f087f0ceed5702719946a16e171e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864fd8f3b865825d19fcac3c9949fd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0dd4396a729f77c2da491f7d6160e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c1ef22fa94591fbd12c5aa651660a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd70afc4f2603a5a7d26466d34ac059587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec512575e8ebf69538b4790b97f3fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251fb3cd7d477cff630db12575179f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acd4068910f8d6f15972eb516d278d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ace6215dfe35bbc072a3572e6e8e67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78191a6c5bd3ea6946b9a2aa0aac8e10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bb7ce72343b50234c5cb4a8cf180f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2b668181cfe1e2c94f9c6309b1ed0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619462dc686b1e14001fc5d8869456ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cc91a02e3aaeeea2fc4ebdb9f9b08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3a4e8aea1fba336d521437c0eb6ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7229d4b5373bd4ca6213c5a056293598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895e7e4139b12b9a0d17ffa5b80225a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54562bbaf94dac608891c48f7e4c2aa1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe77646242f22eac9eb2b42cbc19ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e55a7707b05610e0b94c06d9a41330602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eafc8d8ec3e7d05a39c61ca4bd3b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6902afe6347f657bab0641cc1b7fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbd34d888ff16c3cab97ccec133c97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c8559ff246c387395a76c655a881a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7c1fa4ffe6b38c46caeadf85e4a8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46b83b81a98e6a78fef99e42f7a8a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25b1efb5539c4ee21a1b42c6273b9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd45ff09b6344768b1442fd5842e3e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b57a77fbe5bd36e3e05f66d0783f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13b0db8879abb6333b61a8a9febe63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439df7c3e987ee33182d97f6f075446613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb0b975d231d0b1d169bd0f1b193c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c7c43b6cf00cfb3f7c8202ebb2935615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb125dc9884eedeba5c7206babdb88e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a94c5c81972b39dc3b19efb29ad29d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45df94c9fcbd5fa448d21294a01da0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e14d9fa2fd958e50581dbec1e5c678619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57697acce1e059ddef984cba3c6973c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9d5ca20f8d54887b14f0b32c42836621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49fc6177f999ae64c2eb55570b508a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e8d69a205766f4a045fea1deebf29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb858210a821dd4f502fbaa6c0d26f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed052c4f99e3c2c0d5290f23dcd921b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed8655a0d9e0254d2d1e1fccb0df08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c72a08f7607a447f045362aab3d1c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93468a10c5d18e1564c8e3ceaeb365628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6cfb8df151ea5d56a4e50f036e92c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8e3c839b141aeb6efc3c63d131937630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae86db9e470afd70e0fbbc77918282631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6f5404b9039e30e2f622e041b5e17632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d64ec78c00c8cdfcf07cd66eb7686633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be880f7ed843d8743e5a8ff49c34538e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa971901f1d8a99cf92cc258280fcc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974428713a6bc5d75114aa324f887f07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad859cc9e9866514c4e87adf41d8efa6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45874fc8ecf8fc17a46a1bab12b361f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9918ca46dfc6df6b9fd3726c82869d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96853dae5d4622680e39238abc173a4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46718428a0c37d87a155f12c8d7c23c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38363b9802d3d14aae9b0f934b3c1dee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4722131d957d3cb37125acea4fe14c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b03a5a729f5cb097cff5a4af5d0cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed3933e386beb40d7c830d8dc7758e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949a7fed7517bc9a704dd40b994404d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566b7d545996d625fbf86ab3a7ef173647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a28960ab78ae7e807129088e3c4ee1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f0801b14d5b34d6944c041f352a0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dba6b9ec6d0b3935a9c78595d82cbf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c7ba7a03948b84e03171e7fc6f550651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bce366f3e84f0f80c92207a0f90d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b7df3936429c610610836d682595b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fc3f6a477a31c92d6b51e623276aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a053976352f2c7788b143b2944f2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f244c62f59cdf75021f3a04ead30260656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0381442006bdbdeed3ce90a0eef6e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190328edbcedb27a3b6355808007ef99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e703afa4afb2ddccc9fa1edd498aeba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07402baed849c4a0df85cbae45e92947660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bef98873f4f294c44df30ebc7d850661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5038092f6c377246668b80b4ff4eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a046ec2774427e16f025d8c65eff0c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684b44911889fcef472ea56186247b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22afcf7a15fe78d5da1a87abb7ab05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8314d48f879ffb919002e8599a98d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009abf79575530df00b43027ac6ad2ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93333e5e80ca3078ca266fb8bd03675668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95475600cf289f1223821d98b798fd59669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976399dbb999e35aee5381ad56c4743670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fd0d2fe91b5df6c3ac4873deeb13f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507aa92ae2b47fc1af9b0056a9f3754672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a759cc731128450d27520b8891d92673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30423539f30a286cfdbf1c1d0224622c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453de4f92941a5d5a13a861f56cdfa6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9a89c4aab61e5bd0faff49a3cc457676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde9a71ce62f1f03a30e47a46f1c697677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e20e7296e61621d95ea75e24b2da4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507f9edd04e3b712874bb9ebdaf0c56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5b4e868ecd57817135e4e1f6b3965680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545f0607eadc6987a11892ef8f9a7bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b199e868548ebc40839d2534b71c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3373187aa160b03908da3c012ef0da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd511d7be6d6d42f79ed3e2eef118bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028eaec157e6667892b374d9ea166f76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb8653d71460dc4b5e800e30115d25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acd9a4d82a0df6575f6d9f59d29c26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cafceb1c63fd2ecd4e32392505cdbf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebfa67b07b7a1bb26f89c94a65d131689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0606cc6e5afa263a637bb98945efe64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3491d7533dbc264fff1112c6debe9a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75694bba42e5237be3e0bbef794f2394692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b666a8a31d0400208dd469a442a1f7d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641c8913ffa0c7f39df168adcbed5b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9438c4a625e35b9acb29427d07578695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790499f3bb1f26af01474033eefc4d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419868209aeb9f388ed2928d298cab3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202671254596772abc8e07111bb245a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46e07d6245b9f5b4e9a7168f2286a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff151cd2d0b166efe782c8fe6df4c410700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc92b1ab7277cebb1fdad4da167d70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc132f18a0b729658ec7c0e82427af6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6cf70fb345546634f3ebd83de2737703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8bb17504e72e44e8f7c7e64fc2987704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe47e12b4ad1fca64844073fa1920dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e69693a3f63818762e89c333ca302706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038da7da1430238a1653f8a6500c50c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e792743e5e421350ce5942e58cbdf6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9ef5283625fdfc40662efa690402c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a89722d20d4f1a75be152b517c71a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bba9c59970a3777cca05a4903d5024711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e56aba215252826cf0b3faf531d08d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8946182a83824a895d703543b04991a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7558b9b761f4778e091e615e58ca1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c969b28c1a8d55a04301ca5a926be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f814034b263cf59a9209ffb557c76d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439916a15e55ca22159d0818246989b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb82404cef0cdf0bc2017f5fb13f573718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699b75fea27c4654eb6c9bfbf512c34719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01322c51e8019275247cb7eb24077330720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e165534e66118d493548777b73b5f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f5c6ea4c140ef89806d3dacbcad68722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc88bd7ac089c6e4ddb7991c9d78ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b77a990f41c6b4d3689e76d88d785f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60519c031bf92872f7d13ec4f1d16b56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc34228b92b5575e66b48bfc1d479c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024c6e3b511ce06efea298a839d58aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6cec7a39217aac014e6a6c55c3f6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf949dd9230103e48312e4a6535725729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5861d32c999ed01dabf76d0ecc74cef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7a5e4032abcdd5c23469312ae7839731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0822f2a5521830a7bb52e424fde99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998a798a6110b548d5cdda6f67cee05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e924da2415149bdc04b8fac79b3ffda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952566c55eabe3b8f9f2059a0552c91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28e998019d060cd96496d6f7bc3279736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2069f44bb3bc0b55e8272af570491737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bd8ec015f243cdcfdd3d42aea482e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c22a1eff5f06b42c757c407132455739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca5767d545c36068aa1cf30e1b6e04740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fb76067739efc74eb53f518d03afd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366348132bca0e2a0814f8e8a669eea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a85e7865b0d0148b64195f00c2b19743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb938c675a33b8944db0fbb83eb0c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dc2d37db35da803faece4e30b9c60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f5740e3439a73f34e428071a27fdd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998a4c8a3e2bac509e8572888328eba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf11a323df4d5cc17c88b4f3363744e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e1fdb1a5900b3f836bb07586f110b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c059894314c75c362f9e4dedd476cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15129a88b5d734845804f59687603b04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9ff0c2b42a7134a573af43278cee4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05c196045cf459c3d24962f598320d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721da94289ff728e97b00c1d3934c416754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6c17caebdcbc645390e5551595293755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e79643a1eaf6325a45940da2ead28e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511fc9af0543831619abf4e93eaccec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9b45d6e9fefb74de4c9b92059733d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42115edd25310640028903d3d14768759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8484aa5c65548f6be2e08790d8468d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af9877c186045c3ddd49294643e163761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62daf7a031c1e77cf38b04f66e34d55762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73855ae318e975847c0a8ee9e5bfa83763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cca9869681e79c736a0825c6036ab764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26a8cc9de5091d1e3a56daed5b5726765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc43082627e91ec3cc7dcad1fb8ffa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d63f22df76cf4b9cd44ad4507b007767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>