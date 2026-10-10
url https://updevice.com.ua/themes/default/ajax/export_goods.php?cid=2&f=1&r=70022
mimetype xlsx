--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee807871fb323bc9d1ac490202837f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee564125ba1533fb6cf1455e668a5662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3908070bfa30501eeef75bac7a929f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005014f92c9c8b314c99e81998ef6984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3434132ba767c8797824787d3702e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696714e14f3a346c18f7352cf85107de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b9b2883db56918a8b431ca04df5967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be679968cdaed81aec7be039948c7c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a917761cc0609c0b3c3f92f510391c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d77c3928fe9c2efd9e9cffcf144b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa15d70f3651cac4c3fdf81e925f2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dd0c0460c010a49157397c449d79712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e716d6210342808b7ac3a507e5768813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508aa3771faa2704df2e6c30d5c9c3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0c3b4db6e95a39b5368dfbb68e19515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace5b16ac72fd6692d7ac8cd512dac916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744b461aee5630a8ad350750db0460217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd49edd8ce1f0073bb7fb0f98ddd8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcd698172f3c475fa76e8e1ae6778319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14063e80bfdb67d784bfa197943d0f3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f044ade658869572939d5251e65bac521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5ce4780829eaba841e1da41c8a59222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195746ff51c6386a5c32539584334b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e14b40620e811f1a90bf84e7b66bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda8363c50492e995a5e98961c049e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a977abdc7c70f005e13c757cf6cf24226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b12a82c87be447f35468d4c1ad842027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4622b58bdd5799771b771317ca8415528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f17838bc09b4a61dbd3dbdf7c32bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8df7c99a49d9d1e34e2b08b6a631c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1cee5b60e241dd9d5f2569490e5c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4494e67519064f07a24df7b358b4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fc6a318ce02ef57d8cef45c2747f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200ddc079f0f47f31540da5488ec0c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19222f25e82d552b572d9475b35f9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a0ef333f668e7899ae218a164206a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f891a2421e3bddff3c295edfaa462f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d8820ab552daff2b3b395c479fd8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4ccddb1e196646a79b810bc939c8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e38c9112ebb29ccf8ebb6426847f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d6e1b650d3a7cca9e4592a66796e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4657592009d4be457ebedbd37deb3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3786a7729175efed29a4ca0efa7e0c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c79d3015bf12d7a928931f9d11251f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601213fe1f383d7482a270c0014bc0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7c782af7f7e182a98bf4c05adcf4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2754b363fca4ecfd241436b2800e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39083f7044991e1cd2fb66938cc633e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef83d51b210225705289d5c1de9a03249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4b49845d91d1b42434f6dc5c4c71d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3e9f467b7d19b7e887feb3a01e49351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b589f90bd5b2d6aabf12f322a342552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6202c98ee210aa5befc93d5fc59b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaa25d0a82dad6bee1f10458024abf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a631fa47a87deb0ee54fa6f8651870355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da21e1ba454c49a772885d27017f8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29eccba1a49294fbed5dc9e1532442857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f4dd87ee58c21b7a794af2caf84b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eabd6b86404afff9d0d66a97192be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81f9a6fdedc12417372f4eda5c98eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff94d8979afa21cf7ac058b0c36e9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2a7c5976865438bd644766edfc61562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d7076bf2e443fe0d878966c12ebba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc099041877581b0754da18009bd3f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd418d14be25bcf25f2a7fe3e72c128065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc87daa32349b2c2a4419eeecc0f8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c859deb614d66be36c3b59c78f710167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef664d46ae600ad6e83915c61b3ad51168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933f0049732f167d41ae6777b30e4b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c45f4d75bd8866107633791750aab570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d28c96bcbcdf2891f91035d3bc853771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ed1eae882c1ccf72515d321ad375772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7204ea258ac1594744d3a8ea016f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4958c06d562551f84b3f625583b2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccda084d29f6183d9dbaf8c274f94875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fbeb653807647b4d923bfc9293cdf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eaca0ad5afa176e9d29ca37cadb9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc2c576b5b8e1af3632104ae5b00cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4bbcae7798e274343b90da9afbe7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb893e59cd2ebb32a621cd3452bca25580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3acdc58681a758de2c6a913cd041d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb30da1e90ede2f3c22bc0bfa46a86982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf680bab0945515922d2dd4278ecb22583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ac5285a9a66cfda8cc463067ef99384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572579eda0b0c714e7c906b3698d2c0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756ca93c688384f3ad7e4670e18707e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b5f20fe896bff259a59987660f53287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd72c26448f755f847b2d68999586e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751168c0f6e7324f56a9f072ee584bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1d9e4a7a0e6268c2bca368e7cceef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22c230ceceef6629d5838b5b9c0d2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c1d7e1d4a703211c6e5f71c95e0c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e561111f9b7c132b6e70cb3cb6a6e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938102171411e2e3d2cfa233cecee9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105457dc17d6d4f0db49513d03f676095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75f29de327a0a131bd25c8285a476996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218cb0b0d629abfd02181d57b7b205297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949000cd9e0ce259869b602c0a2ae6a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8290f081df8137b8a233ece0718f24999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ced9830001537c2fa6bbb9c14c368100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08077cc16b51c5711088cb3c7a4dc92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506c718a8aa60c7c34610fe9d85d555102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427ab6d3e54bf17b6e146e1e790bbe4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b3230bc35920a0a8018cf62b1c883104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd90dc72e55cf43f183d8a92e894267105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85af473554625db7ccf43f684dc6de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acfe3768eea16cea70f6bd62094d21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b3c198682ee437acda30f07fb6044108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68f8f63a3fb4ebcd0cdcdcb4aa6264109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c18483ca6bfaa8b42fe540a14b0b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbe391298bf50217d7aeacea067189111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536e9790e8dbd76cd4c1fa15e4d4e72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38af04e3f25b9a18a4ce2ad70cf17e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eae82213b6ce6d831f190dc1a756ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba85687f293a59cae2a30910151cfd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fed3d69bb8281cde4e93988e77f59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1e462aebd45b8578a71331c4011e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae785724fd8e9921a090dda1d99a9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f63dd9e84d219beb085c5b702af95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc679c7712aa53652d79af25096bb11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df2403275e5cbfae674705a8820c1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fccdc3f82cbc758a734c3ca1cc61be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02760bb82af9d8b236a6a35b68c7aba3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222c2ef573aa974a3b973c14e5c2639124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80c71889199f972b16cbdc1e2c7936125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f749573f4cba37ab008e09f59132f0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e000b0414771fd9ae5b1f9cadebd4ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28945b6490d7d7c14143dbafb73185bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c067a711538e941a8f10f514e924924129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cab7accce8a40bf75659a36829308f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c28b8f3cd32ea64f917cdc3ff78d30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a903c7158b371f1e5cd7610039829f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac4f9556f890e696a21fe3546a9385133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2ce52b5c6027b6c327beb5f66bc84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d2f45eb97b90e2a10cb5e33fdd3a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f657840977eed1bcd44499545a752a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286652b860776c40c33e7e826e16dbb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72608d6047f7791cc1e33d3897fd6c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df494bdf8518dc7885359a7b16515957139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c45e1659ec4ce55f5ddb12373f372d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e206c40fbf723b3aba33b27b25464141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a6e758e572c090b3107061f8b1f8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbad10d6cd6277a10cfda186e27ba38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddcecedfa2f3cde2220f6b715f32cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31d63afe894957f23203941fe13d1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e56a585225413213cff3c49f0e33fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbedb158a26bf11b73afb532714611c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274f66b754b37b2d46b2ee8bf9b8603148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231bf6d048015277428d9ef8b3abff9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ea1aff6db48039dc9c95bc3496490150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02626f5be5cdbc99e2210c3657f34d19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a70abfd15d8317f63c950a78edfb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e0ec0b360e29243d032d33172c8de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f9773fe6188fc81e4520121fd6bc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e1914d39763d5b5c5334f38407844155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203a00af5023ee3a559af4cb1a595e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31f2e489558db885bb42fd9994dae0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b176f795d9e5d88cc6764044f166c16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c602740ad8a8a601a65803cc85df4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8a83a8b43324a7bf12c9b23df0b37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34916863e10ad395f7ff05f863e321df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbf162a60d2a4dda9226c78950f08d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121903bf87b287849e7dfd99239f142163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9e22201176cfabc6d75c74356d534164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637e04e11e6b64925a6034c0bb1b730165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa41b29fe5e44339c46fde7b698640166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f7fcd646c2a927c8d4e130224029e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfcd08c24387d62be9eadcbca15719168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec635be9a20cdba2deabbcc7b05a857169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d164ad157d28ba6283ba503668e743170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55bdb6b3f7ad5cd6e35adcdb3d571c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa4bb81653cccaaf00eca625c57b3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1661474338090d02d61cb22bb5d6698173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51a26877affb31e84e9ed7fb719899174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dc6e5dffa3cc9a8c955dc3f2f09e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5266884d43fa3169bbd1235a815fc3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87656ad9705ca7168ce5d41afc0c8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9836c6a92cb40878bafe6d7e64fc1d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e823f2f6155153929544f110622a6bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634676f33eb6e148004d48e9d937442180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540b41a3f8a527df0364e186181523b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607d9df7295a0194f3ca314d6e4bc5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c063aaf3fa7068096f3199e3ffcd70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09f4a6762e815e3ad5f344853c0040184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a49d28b8d60823d43a10f4dbbd2c06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de88d8afd1ca25de6626a99ded4302186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f58e2c60a3a0e0f15bb449513e5823187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891af94a04e3c040980c26b2589dae7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085bc0883c6cace62e693bc6d4415e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cda111f270a9cd9494fbf6c06d4ab4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bf3258bfa066147be6b9c70792cf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8416747f2a288abfc92564f7ce595192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387f4b8895f53139d8b4c8206c96949193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1a4079483d8fd0eca60d393b05c41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2784de7a5cf420a1cde07f7f39460dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a10e15cea7273c65a5ace669cf6a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cdabe34ecebbea35ff848cfb0c94d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfadd47eb630fa44b5b55270d120a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb85f39d49b00026407a57cdc122bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e228a285597b106e577df9fa8e09f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aea0c056eff4bf404742b832e5b3ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbe127dd0494ff17e019697f41290b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadd94f9c1fd55e183a6417189fcea2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c293ce0608940cf02941f20039aef1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0485dc73e269efaa39440d5647bf0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ee06f1fb37b2292092796e9632f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1278e1ed664de5d2fde2f7f37819f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48172788c7869d712eb1e60019f077e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1ee69808fbb0d335b8861921784e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be2f0ee35e231d87701aea1d6d0b37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9fba830c6dcdb03206f78c2c20f7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65022a3f3ced15b1b7927986d777992212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710524f474a475b69254229476cc5451213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccf35d7fa9ed8d113b15884d0c87af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2c343c30c775a8a4d2f5ff3ddb24f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a972ab162d39a186a7192ba49cda522216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2d4798ea149f5e98f0bb83716a927217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d3dd8be7d1924db10a08be604fad4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769b13624bd77a7e8a91673606e1e35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f548037cba135fc65abe74245efa0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0d6b13044be539bf314c740f872cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7637db031e0423a03ebbed4128f6db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4a85ebf0970b649c8d07ed53d5454223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c9d5575940d185c4d6910236248c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e84c891e9cec82162188d7de431ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbf53d20dd26a29c9dd885f8abcff2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeac0a6f7f7b0fc2fdf40a19169d2cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93f85846b0d535c7c9c29d18bb1661228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8c7022116af43af4f5ed351c09ecc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f034f4666d1b6a394909e92648105ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00650109b4391c8b9618457c949ffd3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5412329bbaeba2c08a6f363cead2a98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57f6a2222217cfb1cd3993f0ca3fbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d1658faa7c0bf06a338117df7e5ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c38c307ae8583014c32b6f8e72aa45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff76d285019ba45db260b40de3cd62c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcd9167ac14bf15679954eaab5659f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123065bac82394f5e10d1cb9fad7fd0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e50714f3eb821618f7d744dd602212239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac00fbb641bb2935cdae252c07b0d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e485a1e48be0b2d76297cb00c33f12a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558e4b1d0224e34c7f9c3570f0fc8f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d11f1a8ef5893cfc2215859192059243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59201feb284b1f18eb8808c65bebb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809e8a00e71fcbe6f72710c1683523a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2454dddf42148e7bb110e8ce82407246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facaa326597974545102d45690a5f16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab3f0951c835cd6c13a49163a80dbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c6dd685db0fcd90df4c5680f8d44d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ad661b7dd6bcc0b094f789fd03801250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9a08604864c1c395e3d5b86ef2c0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c432c0e7379ebb576a238ca549531252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0595e75104e9c06264da6bbddeb8715253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd420613c4250e87718d4ba165d7941254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5061e7ca63099e04ad2ce41105525255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca41d5e4b6314dda4ae7b75cd62ea0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41bc4f1f5a173c93894564da2ca63f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e580477feacf79606d25d8226e27b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8b4093ad6cda63a2ce3ea7a0d9230259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec76cba6c4d08dd694be3206b0c978260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01859accebe5ffcec6c42b37a7c0316261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7021c7f3f4f0a5cea8714cd8086c01c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe1097b670e9c0614a121e85e6bf8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23bcd41fcecb4df4e5e36824b35895264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477674b1c5c1a692f64c3352f8d32b6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b510479d3d15db5a01b4bb09167aa1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c10cc0ed80b8d1be686ecbab5cdb61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83a893c07597083afcb713a7ff2ed2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846007bb0390e6ffcd517f1b24d79940269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196bb94175065168bb19155199263f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9ed393edeb3d717218a6e4f931d97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b79321ce0be1ca25338543d773d81e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b511b9b72838f5d72370b9a270a409273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e560a827de9e3d3127a7808833a8894274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368ba0cdc5b633d154973f07649250e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9ad61d37b1ee0543b1d2e0c9283e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b83cfb0c12d6dbde0100531a54fec8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4eff8d5a75fa8a053ec7699b0cf63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ff305f539418dea6b8a2ec4568c98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedddbda93df9bb11a2918e718e95b83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f1030041f443abe65eb8c6b26e02f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74acf8f5a9a3cbd2489e0e2833403b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20cd47b5c40f54aa6305bc3f11793d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde6970033a417ad628e30be5f150e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e1d570a5cf7122b0dc4db7130055d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a0381aad6b10985812fda3d09f0a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d985879834e1a672e5827119d8c6f03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2684ebfec7107caf1a7050c2c8ed9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869417d593d7df76d718d0c8a8c3be85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3313f0c1923b225b6e2cb91bbacd2bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ee81fad0afc9cd72b664990ffcae0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097646f9a3484a4c8e9453aebfc31df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e634c6987645033f936256fa4c9ac62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d2096f36fe1e4b849af680db639ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120d07c9c38fccee9cd4b7c2d393055295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bfd9e12a382fd91dd4b00994ea558296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f49c11d7071cef2d8d9e5099fa149297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd0953ab79938da74e2ecff2478377298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e3796a3b97f0e7315c0b519750d11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23b100953bc35a60bc1c161936c5f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6b8927eb57f5b2b39792108dc2891301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f437d5eb273e8ed6d07e5f9eb18e54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1491c606999638f05044aee7eec54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010c2f50aa79b36adc3ef4febbecb25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaf2e1bd3e61b1d0cc7f7d6c08607b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7eed68d02efa20fc2c2e4359d01fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea10a37e182c8c544f3352f3318c15e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b34d44469f281d0f1463ec3c3f4495308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3ffb6104209c9473ac4a990844e5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e639803b155b2eee4f5197ec77dcd14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813bdadb7596865ada56c18a956c8f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dda720b20ba8a637d89ce16a62089312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b2bee7dd085a712cedd97cbd7a069313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d2219baf9a5e10fe3bb2ee0dc9d8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30bd12f26d77fee997de002e1cb07e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb57a6a3d5126ac837d8835bdc74e7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d0def4a4771e1ced6939904075436317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6f650082ec5cf58d92af5578797b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2ead4477823cb0099721b04dd267e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c19142c9c0b08e5e96b8f547306e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f11b582cffe7e923baa1129165ff21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675a1efea82c0d56bceb47838b3d92b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca795f8cc5afe9370b2db863b2e5501323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2c7bffc5e3f0413234f4658d6e962324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0402d0268395715a1bc191eb7b211325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206289bafc1d92f065d07d5634b9f217326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74567dd4f252190157de36449ea8661327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475b28c76d8a3e36a4c6faff2a35334328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf66a34310523897b3bd74adfd70826329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871067e7ca7297693a274e4e9ebc030330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfef64a31ec6b61312dd053499dc61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e1ffb221c3bd1f4b29ad5b19858ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edf5f41b409f1f42f3ebfb8e34e054333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f830dc8afc3ae79fa98cffd9f475c36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed91623f7b00a0f31129f725296696335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45901795d02dcb2cdbbeadd46755df8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed028c9c9a815844dc14633c72591038337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a563a9c748152d2d91029c9f6ba61a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77eb4fb94f13c57cfa841caef9f13ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67491004f10aef79d264517a2b0d1dbf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a21de171f82fa118ba1d14b00762b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8102bb2120f9545078884c69e102c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d10b712b5eebf2ad1d0010c8e8944343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e20e897fdf32e2524971f52da9e92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0044285ea98415320256f21d889a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ea65372c3d6de11fb0c62c262f94a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83436278ec193474631828cb642773347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa4ca161c6bcdab8d3fae3d7a507ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2eb0e56698f9bca2d9b4364687a38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50918142d0ecfd854bbd48e35f4fbe4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c906719b25525297e222f717a32c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc355b7f6907f87a0cc50c185482ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3b414f6c156291d344070c92ca246353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078a26abf626b3a9307ec9a3bf7316d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32723ab058e26f4e658f35b12225ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ea0aae72f6cd6e14d3321390a48fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd19e787797c7b926eef5466e19bfc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d9e428ed1256fb88fc9f27a60912f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87da64c8d92b6de01ef2990069fd42e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8b4d036279a7f02a4943ada5d3a99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2926f1f744f29d24ceb89a7f7bef1d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2479f60c9802dde3979fc8c34471d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8c966d666a232729ef3d99601300c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c36b8e0e6b123510131e52a01ab11a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a304351143f945b1afc4a9f08fd96ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115580c81456c4319d277c354552a2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791009dcc46c97f591d2c3d856434e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b946024eaf5f9735168c155cd6288d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06da57ae4efec1f4763f4622eeeff3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86f7be9b0d73fb668c13a0e277f2b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc8d7efc0e2e9a594efdc1b64a454b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106d1652612ab0f14bdffcff30493b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a849c107326d0e8f221af28a5e1b5b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4e111c5859005ddbac0b9046eb30b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22998a86b7986ab4201bc5f03be36c2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f448932251e7a076ed07b03aa5132376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424dc4124cf988a061a9d030b8bc447377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec98550dac67d1f5ce2f61d5082297378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a65e749005f103df62b5b5f7a95a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b8fc80a999358375f16cfb3036f21380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879b2ec2542613a4971d6b7b576101a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c8f2dd9b9563620379d691a0cfe7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71488cb99169d6647b77f362646f43b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86458d9e3dea0e422cc70ebe97b1a516384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7322f6a1785f2bd90401209112846385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f78dbee126ae16b020bb525ddf082386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac92edf43bcd35f234425e598100636387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fac1a3da3ba10f536bdfcd6f27e5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f971c9fbf3342f757e4ced3e42d4bb0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c04901ab07a4bd08691b1be029521390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec621d229d7beac2ff8dd52f6e4f69c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae1c37bda3f24082c9315c153f8046392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b968a5e6b2728b3742eb822ffbfd7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eebc84b92ef34995c369eee21ad0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b312c1942d3e2efa3d26601eb55f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad32b8444e66fe0a81f3199e69fe51396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458e7e31e3f0c5bf89001ad32ee15b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f579544ddff63b61ccea35333df96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef2e1b64cc6fd32bb4cb290fb2ec3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0e1c9b234d02deb68a9d3e27649a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af688ece9de1d19bf4fa12126785fbc9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edf9afdcb81aa9ae3f43a330f8a61a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccd893ee6dec2869dfb5bc3c7585fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d05be76c5d572cb4a18355dfd80521404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc138fa297ae9fe13da81a09975d8eb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d16e9c669fcaf5fbf0538bf2e2901f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e41115f3ebbd68716d95b050cc767407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f336d0fc477548b71189fd07b751625408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c1a9bb02c118b2913bea9a8b7728d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f0e97b9340d553a7ef5ac6e0c27d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02c50a7dbe2cbceae632189ad6ab0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4799853dd488e11f440147dd00a9216412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e9f0bb6d5c1fc60bd5652305107f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ffb913cbc95c1557e55d06db14f2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7c8930461af3cad8cb9df520a1445415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d17a7e8d56b2fc035b6ed10641dae1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b93aa0dc8b50b8c013c7c942373a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441336c0e1cd2932e552819167eb3e13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb12c2282703999d3b659104b2dc7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4e6902e32cd4ae745292e3bc0f009420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43571cc9d8d79c75bdec770e6906df56421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c508bdc61c7dc2df30b9fbee591b15422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f5fa9d482f4f4cabbabb23c76b15d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eabf6bac4c99b102c76532854ee48a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e94e2c39664636e1f529b0540e450425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa87e9d51351b48e342b70a9bb2260426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cedb6d91dda5aef8a4dd62959c1ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42f97d2e11b6aa578b3d27b7344164428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54454b1c23196c95c67f60fd5808e647429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df95f556dfabe6691160ddb86cfe37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43574785aa89b798e3eb74225a53a969431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ffd90da7307d1b98087498dcb4a59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b903d147d7d06f6c8d88b09584c66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1f1b0b09146c43daff04f3b98eb49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a49fbf7b8dd88273e323fa6bc10fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a794d34e6354d05d674523fac8035e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6784e62d01a6cb4b31944cd041feb28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e032dea0bc4ec57a79da0d39a7835c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32f371f608121e267e7756df3cf3aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ce45d655c3b406e5f0078b169af31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea38c00fbba108a7e29a419610123fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ce5ac0a388714dc1ea2817d0042b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea389a3ee5ccf83f274757dd49afcdee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754b9fcc79fae48d71cbec3d6316888444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9987f062872ffea02c49432c8c02cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3410fbef9cd25e4ff9b149b5d1aab9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822957da818f50fd528cd046ce74b912447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b969f11dc7c80bffe37d94c53ae37d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a08777009b704d5a4210efebdf006449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ad4f8718a8fc1d602ff4c0375ee14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13327646f796f8ac3a2d7f522a3f6e0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d54c081dab37e721ba041b8ee1c59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8dd12721a0d5322071e7e45dce86d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ecfefcdfba4af94c2bb8963e7ae5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aec6c2d5d5e0bd616f7bc3f2a520a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cd2430a971b2792ca95b811464939456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680b7e0a31a489aafd3070b4fd8d6f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287aa60d65934ac0a0863aefb94d971458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3ec9fcc9cf7ebc1cd742e0fbc4ffd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f91c3c9f8d8705232ec64646393ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f931ce72a9878d4940f9ccfc90ef122461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d230ec972ceb7e465338f878290e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9317fe396642d3f415f3049c27ae0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79d01d31d2142e4025ba16fd02db7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759d12c3ea49a422271391e739ef5a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6810c76ab1596ec02309745c2420e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ec4ede8def1c3043f23143ea3a44e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5409d8ca1c12fc84a3d42850ee50d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd341058b96912454e351549181963f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12c1cba6c0f1c8a2ee894d8e12dac2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b10c4aac9a773ee9ff05391f81d3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa11ab1afc1237f7638dce8df3f0b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46956f65f8433e4a932d2147745ecf7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ca3c8fa4e3e587db1ba1bd18103c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152856d77ed4f12c25271ca1798d95d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b42603a62dbdf043cf22d7a2340b0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885497031e56b8bf0a31f89c9a915d0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41162d882053e348f09b0239b1bc0cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9862da768ff9c0dd2075f09028c91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483973eb423f36f7f431eb6d184c253480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486f89c8edd066ebca52f2291157ae3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3840f89c5f5fc2372825a579a22ca1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f4552f6d9ae9aff3d829f8f6a1df2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908806ae21f169a9422f2b5fe3adf037484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33aea34b23a7e7e90361629b1bf6dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c370f6d29104d2e843848a2b6e49e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c68879a8c7d74fd8af3d5a3ad8c16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d0956586755590d99492e261605b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef0bf0b80dd112863970a89f756356489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d200c64acb1565fc81bf62187e7299d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88496387384902a4d678ac087e849db5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03b5409d309ca544eb2e495ade7ed5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ffde2c753cc65e0fc70ece3f31b88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13822b47c7177771c771c42964befc34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56cfbf37920bce3195b39b88a3741e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1808e64c52d944f228f1007e908ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab496b3376672ec9f019a55e65b8fd4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93c6a8298b329ecd412c8ef34217da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8f1791fc8286223b5e53891ccd265499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab3916678325bfc19a879f606f322c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b692b3361124abb8b41bbafa012828501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc1413d6e63de203daf6c67d736047502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dabd02cc893374344fa9e79c8eb14b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118454c41430974f7b9c419021bbf9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d51758eccbd0ddb4cb4584d316637505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e80bd599be7a9d611b49abd585d89e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1a5633fb6243ae79c87612c8e00cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d24073c6310bf4897f048615de2dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e858ad245e8cbcfc02806a7208ce97d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd945f18e40182ca04cb896ed44a12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0db83d646e9868b3ab14b0a47f2bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb07c087ed61e3df4391c85c061ea6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5c22dadfc06cfdec6cb7ff3df1d81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2542a3dab43a629d1f34a6eed88ee1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11e4a7f27839f4bdab89d676af7c34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e67b8af0b1c14f65c82113a8a9f23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ffac056f08663f8aa26b2711aeba1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1a32f2e30bead2397228ab6a8f542518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d98ca8bd76d678c513a7930526850519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d7df8ae779283ec6e901e1221d4ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f496e4c6706bb3b529abc94a5451376521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daecb201eab3afc22d77546ae91a1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eceb236218793a47ae7c4c19b4fd88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b75ad9d962ca7118f9a1ce2e7f6efe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5565c9d1af5bb6623f6b981a1bcc96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22144d5a10e303f844337cf5e4e7b50e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b148ea82d10f5d26e2c83a8bad98c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafc27213e55e9fed7bf0b10c45fb5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605f378dc03270361f35af6444bed3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a3acf6c9651aff375b7a8e2946483530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868b256f1f8e585ee22a8f5b6b26235531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317e68fb474d0b921b892f9e514d474532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7f5dac96ebd5c48fe304c2fd431b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7f0813e41b934ac49cea1da322352534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ae7550711e9d854762a3e66717b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b0006aa462033b8c44b4dc8b5ce33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7036810dff3d7bfba49a83db9b319537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378c30e116f98d57191a2e81d8f77ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1b05d3063d6cc0bf20f2053ddf6a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aff3c671eecb4567d730dc6fc65a28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ff593133b4a511cbea807de96bd1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ce7b5d507ccba4d496ce52f992e14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cba9ec4daef2a22543180f5d8049f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09257590a6c6f13dd800bfb41c4473e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9985d1f38986efeb27126cab7a8c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747e448e7ceb75d22b74830fb60e284546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d649ade63177d07dec4b25830d381547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d52b7d4ed56c473c3596021d3c866c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ec96d8136d5bc078f3f968e091503549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2797742e72d9db6111f473603a6cf09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb1d158ccdec44bc3b8f025bbecff6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959325ea9f77b28dd4a4dba63f19e47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d27eac67b411a64f5969c4ed20a040553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18480f946f247ef88d578d7099ab41a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c92ae4d78a82f8eeab8f0f43f908d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867625f0bebbf897047f30b89ed54fe3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347930e4e2bbb5b019648b0ea3f5ba5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481d00f9df2644a8b34de9950f925ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de3d756da7d5dfd79ff0604c69b229559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031ff840bfc4caea248359324e0eaeb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828a6cfaaf953b5b659a032357f32f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc2abfcd94f9b0aae355e077c8df07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da772c034354aefa84b70294fa797042563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30862322a7cfeb60543b1e9c391c28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c4eabafd8a37e5540b3b3dcc8b9a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf04e6f4eaa4f435b3b69ba2b251d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fe3ca1ffed96fe02801a1b77cb761567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601a5639b576eb2556b4c8d0233b664568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d87843bbb8e59a036e8944a96a9b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986c1cfb06feb2475614ba685875a17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbd639472c019b7caa53ceda794f57571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5a80e75049f0bbe5213fab308f928572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35421aa87766cf15206dd8e2dfff9600573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f25b08beb1385069b400d504c435d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1c962a5b849d884302383c243ee13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeba92b1dad2774764bb9de03423f23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de1922c7aced4420ff4ce0300fce7a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18789b508850fb78f922f684af51d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ed66edce805e34ad419995e26a06e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99f0685e2d6db22c8ae7e3e14b9bf3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db83d9c7b0b0f85f5648899048ca439581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5603ee5a34ab7f221a75fd6cc1f035d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed4a8573aeafe93bc115e66ac72fe1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518da26a84939a0042e5c717abf0495584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cdfad9cac7a3fd072f20c15eb6d03585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533c2d12d29e5bf0ced74109eebc5c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd6f15a8f53c0a3295ea0c1e7cea6e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07efad7594e924ab418134cc083d01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03641bed7205950871ea341b8c9564ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1279ae0ae50b855fbdae4ab1b2f3dbe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af950f48ce69bcea01bd775d91e7f31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1bd82ae3e2397e9539715f0cc91df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71bb8a2f31ef3f94a2d07bbca1b80a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93cfc50c612a60708bed428e4eb9bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73007bf855eee75cc45493e80eb26a3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27807b80f6180411c98c5aee4ae38d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c92eb33d6c1f205a39b3e394a77436597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8e892d9907a8825fca0092a3d3bd4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa36e6ed1678e7feacfcb17acaf10fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84563a28ee4b51593d2ae6b348fb5271600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d33180650d67fae4d5c4ffcc20f1d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2bd3df29c4dfdc5e13920dd7a25f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d39f793a643d392eb71fef370902f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0481b207d0808397e826a3f47d74e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c25b6b7fe6f09984c5d7c05676488605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac962622d0445833b705c2f165bcf4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3faef16b0fd65a4679ed7f0095488b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b667d3b84389b86fb506da4785c64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d8d17a81c83e1dd8c4f32ddfdf79e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7d67a7700b29cdad2f9353c5e5334610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfff928ce79d163469596e51d621b06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c68681eff3141e98bf6313ba94eaad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989521f61135e0c1dd909627446364b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a4336f44505e1d8b3eb2a24fbf5ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aac54b336d1c4646190f56b0996e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704257a354055e09d12344a9eebb09eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16528520e4d21cb8a3c81a790731462c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d2e1ae4f14a89c7669a075f1a5b0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfd2969008c63a2e1dd90373558263619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026555d279ef984834fc42d2a6c331a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cd9b51e2ec460372ba82537706c10621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2259c96afc10e676fbca10ec441f19e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef06a89340a7f9f8c9d4106e9be85b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcfebcdc35b6c0b677f2c88d48d312624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa1040c964d3f5b04e12dbcaac4494625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bc41441e899c2bbb988406f1bfad3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc125b10989e5451427dd44dcba9c31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef717e7d908edef45d4de19201c8420628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ee449534a2b143cf0162de7473758629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681fe858be4cdc6373d0226a2171984630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbbb31a9400211e790ea91683868a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf9397c3c6fb47ac9d8b108942af97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9042503da262523a20079dddf7ed586633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590e858ac8a063501ed621ce05ea520634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb364865cd34249642175e9433a86a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b390c34bb45c3bad2b61313ce6e9b06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29f5580ab6dddf3af53788eebc8be3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744f2c7475748917817fb49c8a9c6d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ec1d9fdd2cd519037287178cc5323639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357f68b2ce9de3dbc70faa93e688fe2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60af8ecb9212d01d311647447e849d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d781f8cf696d9aabfd0597df2a418642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb970ed288aac475a124f3fb6971269643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c21fc7173ac5871c456c969a35bff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84d73a464c5c3ba44edb293d09b70d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4550ba7d62034473c511a14e6613f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2aac8a48e3cde57caec6bdbaf20d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f12dabbdc1304cca8ef2720f11e529648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c94acce42d389bc49835d9c824a02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25cfc90d3cc1dd66a48914df22aa69650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f9f454eb3a3a47adfec245a5c493e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69692cf0308b9b6a8973cd1de7a1df31652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518ff9eb640178d03236641ca7f1c6f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20553c4dd16ad61e61ade6cfacab8cce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa634c5e875ce0d5c5954057d895353655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d2b132ce0145fe6bf0f68f18b782f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ada996a94d06438d8cfd6598443330657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e990b7b305a2aca7cb0b7dc26c6e7bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb9a1b2864c3ed7a8d4e40cc49ac9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107354295cf9f9ed739945f44a8b75c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fd0902adb69cbbe1aba4887423a98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6a9379defed6f5ec520dfb86e9fff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542bd82f0b62821e43db70cbd13bc76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4884a5c82ca185645e8e98ea6e2451664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11748d9032c0fc5f96ef772bfb2b5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206b23189754fb165b7a652b108ba12666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffa9306e04f0209641fb97c62dac96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffde955623ff6c54803d6a8243a285f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62aee5145cf6de3bad18cc496f088a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87801683e05ed817e33226ff95eeac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062286b7599d3d686c874d91104325c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b506e820a47d25560e0697a43ef477672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607c780dc5681cf6f4f62e8cf0383c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de681741aeab4175e01fd756b68a90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d07b37913e437404dffa8632ceb056675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b18640e9bcf62ad38b4102f350a104676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb899afd87cda8bf7761e07bd1fa7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a788b1cd920d1093a17d73ef32bbe4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef35d71dd9d4e021b75e1547c40a28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b41901083acf06d9b28deeb4d5dd00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44983fbb1a1ceac40c4d978b0e81b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e442ce57d84e5c1eb9450c2768a6ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a959e5b0c1bd51e10d7d2b3537b2eef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd44f64130d2c6d3cfa824596d38393684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd116c1ba2d2fcf783b38ba1ab78ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555dc373d06aa86d8ba0ecf76a1dd66686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216624c92712ccce2733dd8c6457859d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e84fc1d906ac1b79583887cb2040ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259b70073c9f948594355058ccf56e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93383b066c6f0a29f2d88ad900aa66a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43c138ffbe25137b849606bc4671f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b401048c53a5d3e0f8b8c58e3c16c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed37d8200d761392b0a182b3f1b7e4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787be05da579644487a6c70ae61608c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bebfc0ae7c3608d4c898abe8060a7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79a27586c8f44277afb04c53434dbd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b9836af95682e52b938692c2b811e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1dcb26211cef424eb42b2d9e0839c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f48bd64289aeb21a180d077cf3a3c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b40e92b2711766b841833f1717f04b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9be269e4e68e552ae133f6285944c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acdb0a6f5e157dc15e39c544fa2020702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740d81ed24639b421b51b391d609ccb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2dcbb3c5fd0e7af8e05f02d12ff59704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57097f87b418b80df4d5331cfb366d0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e89a8ac32b29e963cb49519bd5709706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216bea8c9bb5c0c20662334a6f57a4e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65aecce6f06bd80be0347c073b7feb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc7f51922806efe8427af6fc1dde8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ad8c95cec7af03a9a194b96887511710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bf9e1fce5e69f49e4481152093034711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e204f5919afa5402679bd1f45325e9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b62949d1c1a1204226bdd36b12179713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac7b805fa7ade0b8be8d27a474f711714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1f72e73d9de48072b32ae07e9d1cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1ba73b52b5363f5f160743029aff1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20aa89d33af0cf659e3d0168ba530e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f8fba20d5fddd6f35a94d6a2f5315718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50b8525906764681d73ef794477d8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50166d79a6c3ded5aceb75ab5372ff47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa764451f80af7fb592179da1a81ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603fa8f0d75fedcacdd2fe146122192722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3820918c1a68d8d485cec60fe8395b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765ee5199d132f35c6f3a5c97f17255724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567406426c8da30bd2e004fe9550ac68725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d57c9f6242466d58726440d5d2dac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7835c402db1aaaa6e0503b51ebaa651727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73565719f4ed26e315198fae9c187f23728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e42e96be8dc2d0d36208d8a99266a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22fc103d49d33004d5a854a7c26744730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ca56f35eb019d62dc859baebf1d65731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d6da08ff9ccbe8508b5cde8cd00c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f045f0dc9f0bb91319be9ee69063f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db4c20ea1574d020fc0b29e8c80516734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd03dc3c2d6831ce2908367fb5cdf2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d1cfed18b897bc3ec4f87ed609a3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e859ab612979a20674ef4e378c1ec9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3159e4bf8b69d52a9a3e347969046f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc59f0dbe1292ff328e0319739f4b1a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b30acd0095b98c3ecc01ec10b4fc2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fe51ff5774bcde747c8fec579654e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b807ed355ad2ff9ed9ecc9b4da3026f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98d02e8fbed132df062d90da029283743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c587acf2a7d187955c943195f321d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aae0732daf52c17f5b90a62d5f3556745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02f1acf97bf48ca3876146de5ad896746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4788e467e08fc8f9f6c63b4b27fdc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b5754c0dc962fdd1e6b55d8ec993d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d0ef1a9cf59486e2691fa0cf89b27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c711cc5a4ad501f6bf413d3035288750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378998060d62d6c5a99bfaa0e1484c76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e0232245e7482eae47945c5e29906752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7da248c794eb05e17f6cbf5e94987d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506d31d2183d4ed584fd6062944e476754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a20f074d44f9d9ba6f8c9343c94678755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa91e4c6f4dd5a39bde1232ccaa758e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ea1051255308092e6c9a2f2d9895c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16faad5d82fb119dfdcb5296c42d54758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773f8857ad0f188c586dfb66538e8fa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122361472b10ad607f10502b3112bcf1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c38555d898ee25c1649e09786fa9b1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85df62d5f5440c8c7e70af6060df12762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a67060a76e2a150f67fe30903c525763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0f196b3726409123d60484631c290764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dead2fae901413a4b8a5381173f05765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f68e9281dfd9de1f1f29af612a7d5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74dd0ccdd610f35282afb693ee7b2b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27440c034934540aaa81a3dd9534d26768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9bd97b3e86037478a7d001d8e1914769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd3bed047dfbdbd01bcdd3e7acd300770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70aeeb72cf2f319cbe1dd63a51d92c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e467dd081386dd70c9e50dc89cad78772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50561bc286710e2e301e1b22e57cb6ba773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bb5cb79e2e1a88645cfa1d8673d34774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9361210745867ccf813ea3e7e3084e5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1994c42c936225ef45ec8bd7028c7b3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7620a0507d5117ead8622fcdf3ca4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1348d54db1541a16ed0245761d590778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684172218f685b8087d46fa17953a8a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826025f4f862e2660f8a5481b64a51a0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12eb330cdd0d52a2da84ea27ee7616781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ca55464dab17ffa0d281a0b2ad934782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea0ab76f47d26cf2cdb15cc4db422c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d6d565af27a625d9061268ec00a17784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424306629981bdb755b4719941dfddae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc55110e6a1e84c00b3fe632a22a66786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a9ef5116523ad272efd5a50e527ef787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd3d3df8d5b0cd709f60d9298b25fe788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f65128071493aa60b20a43ae51043789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621220f23e46ed46985c8d48f5f8925d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451f9a3ce631798feb62a12e7414c0b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff81c945806edac12d8fabbfe175ce9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64188bcab75e352d1b5f318e4aa21be8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a470b115bb6c814c26a68a30c3325f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618ab4c791d3e9c79061abc0f0a0171795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858534fb34d0a3bc7b548bcb8751ade796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2f85403abdb6555f5f73a9131f432797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170507ae86b3392beeea01d491c085d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592356bcd416bb58cd5973bafb32e29b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8fbca0a08b3fa64de9dd974ca6a8c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789516af7a6a08ac989d63386af7e587801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814923f415d00f3e8208a5af429e9295802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd01d74f44b382682b208e4534c2ce803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd7b1dfada3607f3d46657a3b29035804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a407fe8718beef8ea508686bee8b480805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a89f9863487edbfcb021cf31f7031806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54507431850dc93b570a61c9be40bd7c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c199e659e07a44cc4353057ba0247808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275e5715c20c116503a1aa385ce6dc6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e2155fa4964ff6349de973316d08b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3007441747c78426acd1b2cf5e4ecf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a955d165c0f67f2825f9c8b6e63be41812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a1d344b0f664c3882fef8f974a25f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e08d6a98bad5be573c2d0a0b26e894814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff45b50d93420d339ab266ab3704529815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6920fd94cd01f3873eed8869cab6cd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160904df386a7f37a33d801f13396a8e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdab2c021cec97dd50958d4182b350818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488ad941b0d6a9b4a6e9ee06ac5cfa5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3678bb13e64e61d98f3b445b400580820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ee6640d020b28f321a42f7c5ff1ad821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349a206b6c7f63b2d803d7b04e65375822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b2d89abd40e66325a3e7aa627bac1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fca1509011a99a73c84b0286dae71f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250647d0d542780e50141e9a6b5b49c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3311be2288c7a0e48faad477a38e444826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3e7d58058ac6a1dec0782611b9edc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a708aae19537c98728c30c98196c832828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d47eda283d1effafdc065a3131301829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82667e523da9ee2006f04e6ac17cd1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77037d3754e2bf278f86f5bfb2a4fb9d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2128a1c477e7222139fc9b56ac899b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758586d5dabff29abf84caf9a40f8cb8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c89c6327a0d0440ea2c81f1aa61e2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8118d8a00f53431906ec89c91028b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d5a5437e8905f105f33d406538085836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6f4c00d21791eca3d99b148a03c57837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ac96522f21d9f85cfec4070e0329a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdcf36eefb2b9abf8f0e8b9d6b5734839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebea611ebe62dbc2545f3ee0391eccb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1547b8791045330756fd0ce07669c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886654b653fc89c63c69f799fcfd5b8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ab7063d34c7f6f61ca532d73f7e4b843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b622f0686acb6c03709d1d119a96ef91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81124a5c2725f7c7f24345fc596d022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87873b54b27502d45522d05094431e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d264c8a22ac64f01ea8d1653e430e7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80efdd9b1edbf40f25efd6ce62ff52c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2479d36b746ef682263ca1dab359ba06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635b0df0a6f8c97d05e8c0e7b74e5977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e7ad7d73b0d5792ecf4818a9fa21a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82ea1acb20e0fa103dba27f51010979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660c51c90142090893fd906b4e2b25410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b79364f2a6fcbe2d17cb45677af5f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08918a003e74ff9affb8f8bed402b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea58189c61cc4d113ea8848e31503f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96dcfcd6e3daf7ad7ac1254617284814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ec7409ba63cbfedc2a70a86639fcf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b15c046e4886ef303f979d11e113c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e813fab51de0a9a4cfa2f6180bf8e8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de282afb7dffbacb5210515bfa7492e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329da91c5531d26ee2a8b08e96b817219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964cdc67a275209f3ccb057215b7fce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91909b7a4d404e03f761a089a5d7fa721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a473255cf30f9561cffa7f20d8cc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda63b507ca2b62b07094c966b4fe44023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052a491f5fdbdd5923f9ee39f4e534524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed499a95e051de7e0daada210fd5ca225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35bd93129513eb980c0c80562ac54026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c55666474d9b836c34954af2f789927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35bf97df587c869fb37b56ffb5da2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357744b0dcac1908df0cd6642c7e41ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18602301b6d563a651ce1d8d610abaa830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5dae01cb3a063db27393142697be131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0790c62028882d858f2026683ebc06732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed5e6b27565dbf44b34fcbcc7f129a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e39468760329ef65f866fe1cef5ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16210efea1518fb702622cf6f95c4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccbf83d4e0542f380cec615d3e3c4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fa885339c7f49d60eef646e4d4c7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919be5f362700713e7394923673ad3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0f168ba1d3ca3ebc12f01ce9265e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594d48bdf13712e1667c3fc8586ac8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cdab0a23b36eb1d24158a20d1493041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ac6a52e81a73a97975019b26e2af542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1e7b3099af0af7cd7f3eb3015911343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddf2f4f7076e928f16f44887f9bfbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3ec249ce1c2686516510533d3f8f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b09f9dabf0fae998ee69e4eda03e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021bc2c92f49c522c41ff45bb45ec2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d550931133b4715da21997c14aa978548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a6b473975f3db460cd8a0726826c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57650c834c01f2ed32d176f245826050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bbcf233843c9f88b5ef977f08d19651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66fa91f005c96ceb38f3fbd6425f4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4f1fe9f124d12e322d5f580d9e27c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c1e02321f72a424c23bd2c5b1d9b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a9f274919f72325e28208ab824a3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c568a0df2a1600eea221812f1c4eb7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e72407abc222458e30d41dae64a8c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201ddc3af5769e26d58e8ff4a2e1a0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de3f1518b03f97362f1d375d610c4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b02d560fff6aa560eb00cf73c8ab9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8b942244b27127a1377f5e6d18e5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea93677e13768527c4cf3481223adc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1bef7e93fe781cfd5427ec1c96e8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a761849c60d96870ea97ff66f282e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63bdf2df03d9240dabde9d4ccc0c1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5cd843c2552201a522f20ec67abbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1161ad1beb2873fea1a02b441827967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364e5110f82a051f56fae9864d068d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5215e716556c31761c1912e5afca269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538272e2c31f2badd6b020d182a6bae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94273c65fc43d7811b01ae450aefadbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38c434aa186596efb60b7131db956372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8886eda6f46ba7f561ac785ac50c8aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0c8350fd81654e7615af85923872574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56e50501397ff2c050a4065ec2e44275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cce952ac6d607dd87e47ca49010b8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a692e4083ce3275b8e77baab43158077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8779cefe887e0552737e5c6cd4c8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bfce9c652b20e58f87f835fb46c9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42311e77f83b020921048e9ced0d3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66988ecbd81f3ad46b199e0651aba781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c150380290ed7a26501b51ef91ddcb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ac0e3ac0b97e04248ad601bd0de4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c193b31ec8985d996e41c1a51499a0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648648b0b170252b7e72ce4ef237924085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb688576e15ed3da4590eb9d0630e2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f396fc5ae64b6b27b77ee107b0ec3c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c6672f3b7d7158e63d0294192682088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393787d584a5e747ed6afc8acefb698489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237585b4a8db90615f822fce3d41365090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f0a4a3531b24313d216e0fc5ac68291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fcce2260928c53c346da34b9aa30992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b0803bc7c1574966864548ab4a6f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7915d68506830cf9c88893116d4dcf094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0b5d728b806dcc510fd9bb45bc58095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780023e78930d16e23c4ceaa4a2047b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b8426187274c5d271b745d742524d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed170322809b4ac41b13f6c5a323630b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b96e8d6aa906742a55bca13879c0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8457c13a6bc7c4fce410e2d1965ba7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b2a7b6d02b8a2e5c16ebf32acb3e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf7a8c3421336bc1b02bb75b26f28b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8ee18cb5544b497f909697ddaa1a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2e62bd5127a8aa779937e6c878ce9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03839fb6cdb9f45c2c67bb9afd1b3510105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa46b89396b571175cb8a5b41bf6032106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b45e32d616a95a364857a29b4788e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5173df9be34e30490b62717bc04786108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def048345c0b618ba3dd7ef5b852a97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f01759d83798da90a595389fdd780110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46b6a83b3050beb6a75d221954e812111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018a95e5ca003900597193732f23ac2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c769d78789daf6a14c284e601e464113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17c6a9ecc0f7ff00e57efc0da696a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b44ce2dee24dd935b66eb194c1f37d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76b8f1b98b07f4e52630e5f85ce95c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80466e8dedb81c93b1dda3043c77c6da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fb92cd9a67291afebd730d1fceee0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b780c52c438efc6eba609a4e2ba1c5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b1491a49074427b5ae2630db0b1d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a47714615eeee39a1b12ead402b75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd21dd8ef4b09acd0d1bc17fca8cdaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6f0c2dc9216680594adcd245e0e3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41652e81b7bdeac3fbf30eaa072e3626124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6764bfe42edd8f1bc1f0bb5ddcb26e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed781979b6af54cfea79b9f6eb1430126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc631a06ad5f24cad760c8dc8bde250127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e647164e389263ad48dff2d892e60b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe340b584556b095e42ecac6378a25ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a197adf5a06f11288ed4740b1c0840b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3aa8a3c778a885aa060b7a64a15cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb372762b8e8c089a8ec9de32165fce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae55b7d746c3161e60945255802e1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9ca515c684004ee70b3ab949e2d23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2876a1eef04ebaa1f07e4aa893341135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff001fefafcb0be7b22fd70f4d4d357136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d6acc4b26af18328a70c906a1671c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ed5423b06692fe2640b41d1fd15c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53356648a44aa9e61198b060aa0080aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62281f48f80394e7727e03d7aa4245140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7419ba79a76bfa796ca2edaca958bec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2f154671350921ddd21cca4513ebe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e4a57d591f9d0e9a4e6fdb248d7ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60777ada4a795d8072c5b4206d84ec51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe214995a858745bd7c86689f5a3337145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236fe23ba4a6df8f5a2bc969ee802b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cd437e493f4a87db423db139edf7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a005313b6f86423dd5a9965b27891148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312da093ffdc7d8e18522509c8db8bf9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32f08651e4d7dc28bb2096fd1d5c6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb4218a90d1f0fa0647dc77e9bd4ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5679094de914a7e6a1b4425ac9dd05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fcac55e1cfb3b8ed0973c734d99f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe5cfa6cbd80b991775a3a299cc9e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedbb1ac5ece6f21a68135b5e2d1c47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4abfb02513e542bbb2541b3f0c9de2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44593e22065ca9dd59a3f503ed65b544157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e63155eff2e53ac3547dcd56ef2338158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b98fc9920c46fe9c17686209f171a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df37a35bcbe0574ccc88ae672567bcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc13b2647b862e384190beb546c29b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189049937045b88339cbed0eaccecb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80293e9807bfebc71eb951e5cff6cc58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb00e27b9ff389a1ed3636606aab5f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5477209e6cbcd0f4c68c8a1388d39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1191fc61eead2923ac16c7d7d827fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ec831073d916165de9d12db049836167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f546d1209b07092eb7f3893e1c76af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81b46f22cd117648428e6460032059169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26d6dc93ce832195c6b5dc29227fc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4409b8355e0431fa9c9caea2d7a2844171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841bf30de78b5a988fc522e89e0754d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25c4cb254c9c4adba19b7caca6ffd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ffa7542354c682d45204a7025ed8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fcf35b8845f4443c8830867b6e39c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204e7bed95cc4c9b403b01c66acf21a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc380e860438318dcb6d8bc536a65fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8f5850ee010f884132611cc857b3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef729afa0f8be63b0051ac832699853179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52616938a37674ef8a4511a04711b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da37f3d33af9fa712baf7bd4c4b07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8472897f9b0bd353e42de2d954657182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a308cd71b5e57600fdb4f3e1f4da48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fbbfd35dca6af7266b3dc0cb012cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ebdf5bcc9b1782e97b4d1a5f7009185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bab1ceb369f3781db48430ca0f28a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c0520d0d5242bcdaa2178a1577dfc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf114a0894f57592d03bb47ed4ba5685188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72e6021a263516175872298f224d22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b92388d1bda756113c4c5e5cc5bc1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e369a9fb957b660c85df2f07378abb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff287f4161dabd41de0df295d46f48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efa76e91c192b17a6aed1a3c78a644193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f8aa1c6d5491be318dde39e1ce283194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0b96e262304b39e00b92b333e2a3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0442443ffab509db2037d1319f67f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251e3c34c3c4589c482aa6cff7f8cf8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcc52d334fcf56f1cc579a39f7e2d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e6b82cc3536ab51d77e8eb902d8fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764d5e8c51e5dec0ccade5a76a65c5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb89dcd81a3a65707b89dd4494f6390201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072f337336b0c6e1f3a65b99dcfa452202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75938530a46e76c7802d3ac6d53f86b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dca44a2cce36db80eb2dd69460ce9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc182ecaac9781f93c93b489167a1480205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ab7ae99fe2be380cd25235682f8f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf63cf4f7f9584f56662c84c260d04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e179d7e4c80c295c31035c11e355d2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71b418adb0754fd25f9d245a5a5701209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd583249bc8c50ab7a5b54c2da7171e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0a27712c041f68e9039bc4374c2b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe3391b39666e9343f709016daa410212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1fda89bed6897d1eb32550a77bc83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e09d39de8087ff2e82d4dfa176d7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b8fc403b35e0e21644357bd21268d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad611ae7c04f284ff1fd5957c961b29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980441ec18dda8b35070b913aae3164a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e1dbb5e0ec3645aae7a7516055ccb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446147456e4fda209e4a32cf2a5c671b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2441aae6b64e04be908fa1ae2c7a1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f19cf1c6e9c2791a84c070e027ffb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c5de1f2c40cd4748c9fb093565f52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cd31134257c5799b2f7472dfbd5de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b0e2fb407e6b46dde9fb3c48e33ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda7899b66838b688e03798211768de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4545fd950236c32826c902b485bc71b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19628d962ebd10f2ba6bfd810b028571227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600153104133eb56c1d210a7f012e59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73636caf4aadacaa1a5501367c0f05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83c1fa661683f7e376f9b94a61e691230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d173d91a1b4feaace746d7a6e2122231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5567c993098299078314d613e0661e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993f75671d0a95749664f2eb825fb5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2487974f2ef500ff5a15da4c42bf6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c675132728e42f7a07a6e8aee94e4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3778f5e3c02b0462d83876f4c0fc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18455131ba1d1e16d3429ffd0aa910237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a40e1b4a446565cb37a609aa16ef1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773610fc90f611824a008ea6edc84612239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ed990a3d881dff42e851746de375c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da90d7797c8b60198fbc5c725dd34af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a847896392b75e6b53414b4c678887242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3d72a49ad68056438efdb616d5f19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f64b78881efd93670a7b0c09ab18f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f088e0fd6f5b78e40e7788da842f4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3775e7bb2739506032d0477e22409cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991c58f26d16eebb10f0b11ff224bde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84ae4adba50c2ddd90ceb4d2e6e673248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83313f0ed6963adb63da56e8a648bb52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe20e476400d353a7daccc7a522317a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a66608c16f1f9d251f1d260336099a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27f441fdf462d766b7892afdfc4bd5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6cb5fd1541b4e91c3b5078e2661b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218170c31bb3fb4ec16ab1c19f0ee99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b8f108310ed6689fa7c52019ade51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ececc4caf7488ec285ac0461f72c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091443e6ba012eedae27225aaf16e6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff3adc5942eaa174e7061574b7e99e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76544795f38d9ca1b8a4f40b64e76aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac3c42b693364ef235cb206d7f7f27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480bc403d63a294737728c6c1131503261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf59baed86ed6690ab47cb427bca30f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403585d8d51e82112f8cbc547fa17c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca1d9521848f9919b121138f18513e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322526bfc9d4a805a078351cf5f8056265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e283fb9457e352a71e920b6c91eed55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af847d449a643c89eb1ea6d7142e8543267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847c227ec01e98b5c055c382b6675af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056586366f3417db0d6f0f21c37c749269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a611162e8ca384fa20b067d27804d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cc1d052034359c6a5c99018f8d407271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545216b531e9560fd163c437151d17d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d385c7d7792c8a1e47c36004bb757a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1dca26f532340e41339091529ea45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948749f0b4ebd356892e445d87a96fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f064b558c6614fa9310123b0c82449276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2afe3f33387d8f5f23a03b704ad86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ded46b4a1176c1910dbd69768ca693278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f469ff256f7115d82a1431253ee90a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86758a37e154eea20dbf6e6a4c6e130280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d4f4eae6b6759e065d5a50862c982281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd179651aca8e1c38b00237d786179282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17396f4d430e2dedb907aa8eda0b2184283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2506f812d7c293182b36b4eb165ab0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf3a46cc9932ba65d76b443911f450285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c796e84608b912e7a2e8ed8fcdccfe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae586e7d50f488bcb17c4da34ad43e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a2417d93b73ceb5bc7faa8ff133da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060169ca671d901c132e62c9ceeb61b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68b87c872cc3e41d7c7182a9b77f4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000ddfc202c398a0b471565569743c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787f843c7322dc5da4613aa08f49ac0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0fad2f572261de3e7d0417e68f5da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fea0f443dea4502304879cecbed3c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68a56cc94482dc6b258b8fff878a8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697525520119c0add6caf0243508c72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46de419eb93b20b0ba5738ed76c38a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cb72215f71e2b1a2ceba2cb5a0e54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70c2adb46aed703c24f0de164d33be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add4b51f91bdaf254bf4fadfe7b50ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1d39daffd55f5c6550dce84168371301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8fb5a120c56753989a3cd4caf98eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0f78d97de89325537826f73e511d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276f13e191a433b682905869c63a96c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ff563382409d613d8ec616424ba49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059a5e8ecc4b6265feb1b37f2059229306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4deaeba3e366f0fc55c90461a36de5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fb01eef94d1763a82b16709496889308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9573c1d791dad78a9f60548e10c72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92b36639bff35d63e0b84e755c3d3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18c083256e99b94a0bd68fa4766d1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72627c666d0bfcbc48b4686eb86941e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf273baeebdaaf6c203f1cb0fdf00ed8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f38f29a0940bd89412a2ebc11fe07f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ee7a84e7bf16811748bcf951b4fbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1f665a9839c3664eaa3fa48195a24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2818390ad5c3191bcc06b5d598d17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfedeb7383cca3b473ba9a5be02551318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cab0f41d228818023161ceda2ac613319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f750a84a058e8ccf06786eb4c04534320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1f0da47af4e6ed1e2d45aaeeab1fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9ff17d4e3398219913719fdc7e0e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d177d9edad4ae75aab19a91d66098b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795629d72ba86a7eadaa1b14ef2fda24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d119353609a2d7af0d90519c5abfb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276fa932a6fd9d27d246c9199b02686326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f5053f398ddbdfd7b4525f3056ea1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c357fd237b000f5ff2c20ebddeada328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85789ee0d06dad8811e4b23f3fc547b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6a2e7f38355c46114cce61a7194a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad09493dae04e57ac249c2911c5c8f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0711cbf4084b3a19e2938f90f8a56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908da029ca199e68336df79448a20e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457e41bc923abec30d925944c0cf6e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94ec6ad62ddd5907105071856827a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683afe65c7a4ab6592cc768e0d21d06c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f9123b500be6089300ce3d0c9f363337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286b5ce67a4c7e3309d8e9efb5e1bd8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df5b50af8b3547900a814368ad620c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b7f206b53ac68b41e92748769dc12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be069d53d999ab160fbf27f3762278341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1b38afa91f54f4c51c1ce10638cae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5bcfc83174c8dd4ef1be409dfdf09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7763c0630f9e4438e03516bd844edc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd954afe5f68f24de0d6c64495ccc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b14714f17199c3749a0d249f154aa8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb815d725cee62984f597b4f9d19b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998106a203cc064405a81b31294fc883348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c984a66665ebe5d6152a7d8243334e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e205787eb08342513670b9c2c9c046b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e695857db34b4ec92d19b5440a3818351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b0af66c5afe20addcec3624124197352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e8496aaae9db519524925ec37699e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70000d713b6a843aa9c82f756594181354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6086499593e9aaec5f1e070d977c2a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31a5dad6ecc6573355b3d99adb4ac6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933e2e21ffead43b731afc6ddbe96b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be84113b4e15438e36a7d62178a5e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba701ca8124a03a6c6c93f0f59f6f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a572c46efd109a9e4713b63653ad436360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4101de5920379b4808962334d9ce67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfbf3f49c2d3660ac8ef27e89b8dda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff605a706c041a53f0bff1f8bace0ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b218467bac12ec3b3afb13576f963364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4d85ac9ced91388c6feaeaad247e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac4df0f7fb9264a92cdfb24e5cbef3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f17e9d9fbb0b3a8fcf694e9d93b544367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df873cf53d8b98765351599f1d79a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5587a72809ba077085a675189c8a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fa064263f274c87c5ed4cb1dcf211370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76583a9eac297cda7c1d840218af90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ef18a46f353a194640416fdc84375372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf994f55715cc4c2ade5ed85c71cfcd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89b44097fe22ed2f5668dd69e30103374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bb48d8dccada3edd439161841cb11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c097eae0de82d2d79c76080eb985ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd270eee3337eb4fefb5459d406f63d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab4adcc9403820d36fcd42295bfbfa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019f952ae3dd59e36f1729a1e9cde7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09666850fd87cfce6d8af5c2deb649f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492925dd04b458e04b7f23a37e5142a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9c292758a5974d6f22912f8fbc6a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d6e928b41b58985adce04a3d9d629383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf95a5d82748e60fb1d06008005fc6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309a2e012ff91eea036f7aef46348c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbdc45ed35a59537b9370b453da878386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e21f55307ded2ea43fca1772aac7c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1feb50c3cc7e678a19f133f57ef83d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ddf106198a7c28a7eeebd3b2c0e15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c32a7beefba2d1f0be49cef2f4a4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416e8e7d7ecc918eb4500cf301f564d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed242a3762367c01ce91753fd5619693392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4ff723699b8c643863c52674bae7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3a92b6b931b40534ecc9a77d4d8cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c6178e75676ca46318599456ac2c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c3cd94283089fc917f6b087861981396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f36d1dfc0356139aa2d2a5339d3b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db053104c34a22a6bdf205831a85cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b01874f056076b3712a55a3a821dc8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807191e8e773015a1525238409edb974400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff29300f9e294837863389d294cd568401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3515e6c35021000186f0c632c644ef5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9691adf9c01d4ef1def1fb6eb69c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d28ec21f2d13969257240bbf38b14c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bab568e1171de93ef7ea41d5edfc3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df84f47921148d56719bf6cc8d4b5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66426b41b37bd8a8ca0707512ff655407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407a6130fe6ac2807f5e22c03eab4cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e1a72d6d9ccb79862c9b090cc50c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b18a576fd5a0d3a35ab7c788ad4410410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e754be761f2573efe1defc4c03db71411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07cea5bf5db02c5c24beb329503c16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41be712fb1d33b87798bcab9525b37413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60acb9e39cc862dba044936b955354f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd71072cea70949acbdd18087723b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f74ccd9a8ab5ffbca7b60afc1d6272416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afab0daf719bc7adc94ce9ca56e813d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100ecb33c3b4858a3def9572898aba8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9f627901a79e5de3cad23d3c2184f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e75c66bfc5569dd87b6012a9e4603420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef30ea3362d189f332229d42cd1556421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83dd930832eeb07ae7ede503b977fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b487cee63202dc484682a9c6c5fcb3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9614d8402b70c8b5d4f9629c228d7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ee21d31ea293b09bd0bdde61e65c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afe776f9c543067e4dcb11adc20e1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f03a2b71267de6d80804cdfb94cf8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7227aa89a9ffc6368add22c158cf07428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa571affac3fd9cd869a33186206d32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d52e0e48aa8f8be5e93b89b5033a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a67d1ea3a6f7879d459849848a45a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b480431d6f4f0616e3b9463d249429432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c88d01786bc6542e650e6f93e54cd7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b18e479ac50ce92c69ea94ddd0b490434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0805053c2b888ee84e19b914657c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0688bc35728713fe8f287e5e13cdfac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d6ac976dd968f93c4434cf7625c53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fc5c59ff773897048ba2b568c9035438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220f5d2c9804b41482a94aea99bbf24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1b98bd5fa7c6cfed2054133400240440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6eddb8c262c9439fe08b425db0e8f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a629efd13b2378f889350d3be8ff62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa729d338d6bb1db3e5f78d7a7064d57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf749bfcab939896e52dfd4949e489444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad83e38fa112495ff4444215cafd24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd8dd2bbc87c6ff2ecf3a1a4c3cc0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0f3e8f951ff31be8a4ebae3af06fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aad316bd31484d0c425499a4f44f5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d46f39f652d040ed4ae9ba99d59e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aab42e56d38b61edba0d10ef7bf9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346209823768a3fcab43f2063e0ec2f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c215d08b3f35845a22590d1bae16290452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acabfa8ef5eece025bfcd6076bf3924453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4283284a3597d2dba64b2a5c0f594dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4e3c60cbaf123fc8ca5b250f1b9ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cc300aa91bfafab01f1d28b3ee82d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65485f4e864ee761d244717b41a7730f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e398431fb649c2f77325f76d64f71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecdcc596b126b0e7c5a9385a0ecdb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d0ce5daad98ce74ca4caeb1ede42b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aa90db65cd02776cf3822cf4ba401461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ae4d13984ef07695b098e3f24d9e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c97b88b66798f121f9873e53557669463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ae9256af657db90f1556573b9e3e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f79f42a71be7dec61762d2b2c54be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc1d738beea2648555e5e4a407ef39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed3c437e6fe1969941ee89865cb02c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160bb51c746762531a6015a83326c12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb21e16924a9074d7dec7048db7b1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87273f2c000c485617a122f9d8c74532470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fbdbbe6ea694c4bc9f0d467133947471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4ab5487465892692684afcab7e5a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5900fb50db198b24495637efb86dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b461d942e34d6f0d4d7020141a7c7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43392f4af9546da59c84a1d9dd88451d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8311e4586e4dbd0e343536c2741f0b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfc909e94ca36bac21e817393ba952477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f614997eba3dddf2740fafe9e070b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fa61875221381cd0933b7f0b0b1e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2fc6e41637064a6ac29884734082c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9b40181b3c8e914e77933eaf201d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2436cded5445b8b8338331812b0acd6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c849b58ae1f9b628c869c5a20826aa0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a3ee63bd7f6d3039fa7eccfb7ef81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a20dddbd423d446c6c79ed1555d19c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0466042d940b0270e67907f3cfcf4ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e44a1d8dc5273b2be778454366d08f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5925fb7e4e63e0c23fc6b335322d51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194518a10c9cc06d0850ffc5106de95489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c54db99ece4666f1923e38c0174efc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dab427f60a6f9a28ca97c697134f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fcca0d0a3a0c442bbb38e182ed15b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6ad66eed5937c45f0bcd74ed8cd3d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3229b61b62fa3b30940147438e429b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a630b19152c2e80e7ad24f4a9176d7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e7814f7caef2a1cc6b7c276d1bad8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569e09fad6019a9499f2979ce80373e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa514958e50b3ac4629986c33000bcb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630b18a5bc6cc56ba6cf009440afc9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b634d9b2bd3334e7487e5dcb9ee8699500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db45d7e36843bea779a4a080a166484501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030820b2bd713a49a9da7bfb6db770c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37aa34172c8717c206340162588e7de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9582fbfff3ca256213d2bb730869b88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c438ba3fd02abed53a1bedf2bcd4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948f9ffa0ee9a847746e83e44bd4f01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cff74b68dca55046ce1ae4b66603d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467879711110eb216aa90a4ab0ee11c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d9be7159e66faf593822201100058509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aa607f71610e003e097a5ba2fbbfc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365d79ccbb0d741927f449df5990508511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4507dddb452e4ff69ba028f19911c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e940f85cd57813d2847b06962a669d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcb8b5c40ac3ff63e21aa38aee76f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b481d6fb0516a136d867590574e70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3612660a665914f718a722f616530516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ead88665a4e917a38bd91787a2424517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3098e743ad3fad118b12d6a777910518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc6a05d7026a05e44731522044ff5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bfbab96be22804bf8ccc2e3d09310520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1447fdbf184f5296c1dd65a6e04f95f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73792d2f04f5d9451bbc2c315f186df6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6b3e6a8387a6e126fde25bcf8e349523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603876b212b54cafec9e8a67c8edb82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5005fa0e57c1c59518e25dcff855b9a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd25fdee85bebebb431d60141d9fb1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac53aad524ffdbbbe41b1a3ffa9e0ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6695c05d3b2d80d3fc6b19076077b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ddf2820bbfde75c3e874b85117a12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa103576f00725b4d0f36468a418ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a24ab3e123d6053e86b43a5b1f3fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eea1846af7590ad253309d675519cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ed324f880acad226d226b9f4f8789533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31466c263402b37c797530b26304df9f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0f91fa8e8f7e018378ac124d1d0e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a51c37b5552dd8f729b6c862b1201f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d5f71c4e151d8f2865f7d0dcf5c15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c91078528c9d28968e81d7b9a0780538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c26372ebfb7c0d496b992170ce96ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89c3f600edb4483ec332dd0884f2eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36434d3b25cd9009fbabc85afc1a84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c323d117a03616c01eac0636a9394f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b294221c40d3e02ad844110b431889543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc654038462edf8d1bc6e989d38cb1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4a80798c8fc64a65a8c6aea5bfcff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a81c4f6e6462c2f26e07706438ed3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f387d15780af0d3fdd8180865fef67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb50450934ff46b72cc239dc0aff34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3cdb88fb9a4687e28eed8efe78fcb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141d83a4f7ceafae99eb3b7e3687950550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ffa92c5ec97212634ffa5ffae3fb6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8786f4e46d1dc45890e9d9df256762552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce64e1ecbd9e5ebbf0971b09a5fedbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcece18cf9d8205910726767a723783f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4d3831d4190fe5db7996a9c6108db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19296c01811e57d83205cb4f3a7af00e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9622368fa618ec674c914756b9fdb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fa5923972ddf2b49fa391e149fd35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858345e165b975356e26719d25348de0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c56cd3b73b0aa558ce1cdf95727f75560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224851c019a8741cc7080ee074d4069561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4b0bbe6962f304cd5d3dc9d506911562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1e8ea49ec04d94ef8b447831df1a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaa744a84a2efc5fd8a8f2de9dd4e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc9ccafc7bce6ee4a86c43fe716f13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842551ab286b27ef824e3f84e531d651566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ef1ccd11498a96d5d253c947fc86c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91124b2e11af5ba605759d9adbcfeab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afd00f08fa190378f85fe4415712b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b90132c97c978cada457b191173b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24537cf5150f200ac3264060d28d3970571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2bd7773ceb99a4596a97d39dbf380572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce43a3fa9e69aba0ae13588577b24c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ef13e89fff58a3ea49f800d3dc242574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a433f03dcc64fea17af42005f50e5a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fb6012e3353c568d29cd5e518ea6c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990b74b5e909ace416a23766c2a24fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7d48d99d96ce6b1b702785da4686b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dd8f679bbfc97c41eb53ba398997a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a607a783111d5c9dc15636ee670a35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c705d0e6edd336d32378e8652a2cd34581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30204da67a40f9edc03ea71f12e9ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a904158e5867f8a6a5aa48c764239e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6c3594e29c1e6a03034374367fdb2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485b65d440b7a06f73703d3dc0b8a0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe5ef0449a4561594f1af78d0da930586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f11326ae9521d52a1021305eb479ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb33557942c37152cf83d8dd66c0f35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a7ba026ab006dc26a9c6531ed1dbc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098aa1bc4cd341eeb09dddc81828cd0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8826e23b17e3989b398149b8b4fc062591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786337f38a1390cf62b1ec748bd774c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e293cb58e68319173417c45d9a6bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0a52a77f63ff63ba0d8dc099d30c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cdc9b330a94a4550ba9c8720df9ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c04b6abb7e126ff066a2789324401596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524dba2d3bd6b628088299424a5fe04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc5a300f65b69b7a7ff042545b3e35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ada154337b221b544f9f05baf56146599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19404e94de619abfd21d3cebb1862b6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6bbeb52dd89709cc24688186d1ad4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b7764f263385aa640a88a0d4a6dee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7321e725f1ebdbf8f6eeadff6a6cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4291ab6652ae035308e899367488f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f492ddb1ba35e7200dd4bb0b1b37330605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd478d7ac22bdff7255f8ef003d6ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210fe6a9331752a1593f11b002fe30a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197f82573bf8c874bd24b9f87b7a489608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e0b80d55f69b29cd1cde8eb6c9e4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d135eeac14a6066f2d069a07b0a0e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f3a690abe4b737f8cf704929dd5b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6cf584a9a040976aa7b8c7a6d7aaa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1d253518442bf91f199f4a4286623613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dbf9d22c61cbe11342344c9a45d44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fccfd6f02daf3906c9973f9da8563615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de7308927eaa403d0be32a993c721e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77199efa5056b5da4ddb256c7e634ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bda8a68c446cff2cf4ca09fa78c2b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5b623cdf381b060fd2d05656e10ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca968c40a3311e1115704cb800748e63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41821d111efe7321a33444480df6c75b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d215d5f63237e516e14785ef44bec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8bc09a609b76b979505e036fb90f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77928a784bf2cc5ebb71ee01db69554c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d953fc6de1da22bb22d97b3f6f3035625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9d4c3de623780786487b95ae7d3da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8a196371a74ff1afe56d63788c066627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237fe173e04616765e45b69854ca494628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4369e6a29545d4f2e987e38473e24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32fb21054ec2a9c750fe3d4bbb5812630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0ecb1f7027b46ffb9427e2514537b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c390e52d5b50208e50f6476ff9c89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa426194128a9ac57dc4ffa9122d7ef5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5b1b5d565c895be7183ff48b098a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb366afe57b6b486f26c64838076ed61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb89163a3591b47ad54be02e9f9cade636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fde35246c67a0b6c784f50ca62e30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4697b2b01241c30cd084dc9b791b9d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e754e0a6503907940a2bccb99d1267639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753a43e7929ef627174cc4f91e33b93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067f20447d937db2ae567f54ca51e62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d3b80ece6e8868cc56e4b8c4c0609642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62c97fca92681aa7e8d7b7d4328343643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9d91b5d3aaa3f0218274d38918228644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe04516f2e1301d1905ba796f062b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bfb0c025033d69f5d0ef8ca1ef423646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3768fb6f4d151620a9f98381d415c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6793c714de8f9392e95514a9a894c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b302af7eeb58d12e4f4193d499f6c4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b7fd8901128ffa695069a5ea64445650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953abfc9b5bf2345d78678a3381ba95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085a38dc42cb9e4a94e1c4b4521b6fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1897d5a65b63ce1af1fa97aad77b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee909852a8457a7ca0d6c47070c4dbd0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed337e11494443a580b7e922daf4f2d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db619345bf1b3b0e68284fdad10550c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e184475f995546ad6e2c3332fdd90fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cef42c402266ed3fede86bb1fb6a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c83634beb6ffdd1c104be53d9387e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad075d77c1f3564990cb55b3a69a26e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a2ca8acd606ad400ca0ad1c0d7072661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d92fb56b21b55fac75ad7b244ef637662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06f820933d11d3f9ecf05cbee30bc3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf1ae0afce929c987c008103121f39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cc1c0508fbd7224fc06db895e689a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1cb67f08f60f0339733512886e242666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54ccbff96304afe4d6ab7798c83833667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e775671bd91e2877f4f871c80a512668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c516bd6e1b580a4168c80c48ea66215669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b4392131f2f696067ded047407195670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb86ab6bd6f75e3416e1e423141aa6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d5d2eef6e6ab8b1e9dbcafa70a572672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7a3e2b5ad380e7bbc292a5bebf313673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac606c0c47e04b138b1e92e39a913d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6197a761b0d7f99d1dad14ef493f8cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3586c8867887dd9682cdd8a88c28f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cf4a4f8d71b1894a3eb884f52c779677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf87e912090387d2a4ad0fa9296bbfd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f4fa20b1afb710ae383f31d66c135679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8441b840240aaf87358c755799ac7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b2021bdebc740dd56a2554723af1d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156439ac3f755a5e0a8d3bdcb96a051682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39c596fb245e1f2712664580e1bf00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db754f263adb299b1203e81d587fb6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8c43cd8493d6269f496c5ab2d251e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36494bd6194939f087595bcf7208c24a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32f8918c65227931d2aa1c8add9752687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedf13108b7e5dfd60aa65eca27372c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce408f26e7a75963a7ffbac4bba1adb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a460896cf51b1d287fecaa68acbc0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783257d9b28814c8a2730ade4490969f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcd1ac123d6b5b2a93d5d77147c312692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64771fc4087829ddf34cac46fb9963693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205df591b77bf2a54edc22d45bf5875694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16a5102151a16b69ee0491ff38d53d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a036e64bd74ad27714fb450b804ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a256fb7bf7ccc7dce61d83d77c82244697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a790f7e290665844fabddd8c309121698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb005a8ac50ba1375288c55b6f6c6b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f806bc0a680aec34d54364b2955b7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec3d491e4eb8dac3dd12dd00884fa1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa43b30342c58d60fce11d2a25a9b66702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27c6131f63c0c15db8d52200dffcd7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b5cc11071c502d70fbc0dac8b756e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48639facb0bc1c3df77e6bd29a9c96e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372797ff2e5d5312505b30add53a8be1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd941bd7683d559d32b9135966b72d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96bf8b3636f300b2151fba1a0799ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994500bacbbaf5c57ad8a7816bddb202709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bf76996ce18d9fdcd7e2b110adef4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43713ff55a787cbc5b0c3abd64a73f66711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acecb4d043ce4edcbbd351b506bc290712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28169c375fe0bc4ed9617636fdf39c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18f50af3172319a92e479d46ba46f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2a1f7704fcf09b95a3e58e272ccff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd3f2e6236850050693c32387dba21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486796ef8b5e7b9a46a967f643cf943717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3ee4727d39c7ec8776525fba634f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e93bf6ff3e7085b08dbf42215868f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e08be26f43168c99e38ba4baf58721720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d3fc74afacc3cc87bb8139056a83b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084c0971d3687bffcf2cff1c4c10ff5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea57d38722c7e255562f5ad571e135723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e525237d982c4168e01957f77da15724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f35c3c507a688ef8ebbf19f37a2ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776de1ff984eb52cd920a045bc930a58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff133a7d9db14b14e0bcbd4c04be52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6552e2ed5dfee9a067f8fba5c996c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8b09a8d08d450e746bb3ff0cc8c95729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bad18127159be15ce3f6c111ba3ea8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e9721b79547594de40cddcd4ca8e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1478d715b31b0239fec57e70f8dab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11ffd8128e5501e4fb8e6e088ecf26733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d984acc256e08909bb99caa1a5919734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c335cdc5a75d72f64f28f6c4969ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde052a0663d7a69b607b09199615f61736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5c930970824c509c34ecc3e542496737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab52d674768e1346ebd1b6178d747e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c8dd54e1c3ace7277c16cd1cdf804739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be79bee181576be66ebefcadbd28419740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda6a5185026ad99a13741a53e08572741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd7389d006ec4be3801925b237da73742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb2cba297276424cd586875d19fa3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6758046b2f82cb8d1f614ffadd37ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf79ef809a8ac4bcbdc3902e2457d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ab9ecb10dad964bbd0e12b7376a39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b7f2ffcdc3ba75181295e3795fb22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc159ce69558dfa687fdef3f2225fb54748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7515ab46a2c310d360146c2d0f08db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853251c6e649aa422eea2d4633871304750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea16393026a1e1afd4abd1c33fada0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e3ddfc0663635ca13f1a57d522727752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faa0444c3cf115d542d4ef67110faf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d9a574553f2eecb884cb70b934cbb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3344c960391e748f30463c7a48900d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fe8b454e6d88d632a06df363e73c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306eccc5ed0b66eeea4ab57b53bd498757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b5a47f4bba001093b3582000a2da3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314df548453e3e9bef2391732d20931759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde007a5b18d6b41b6a604b3dfd9c18c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5287017ce6020cc4a1c48b811f505e3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e534406f0fcee9c1fd6aee449d3d0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a7e4855f72c33adca4ed1f8b4138e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1fdf2eb0219c2c124d312d6add624764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44422f905e3924a741f1d99a36edea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59c2a881aed2b5c687134eac493463766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a3c322670e5cfcb6109bc7ec1fe2a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>