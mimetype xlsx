--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33300f535ba00e2e2a3da939d316b281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e5a7d967a60cf6b4d1b58f9840f3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10f5edf3606b24b1b6d4b2899070543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af709a75ecac5ff9ac3c7ecb42f77034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbacd436a99f0b553eeb90aa5da89545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e4d39130783a85e7f838392423e1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb969a874e779a28e136343ad84522c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5099c4e4d23168bac955fabda19ece68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dd7b63f75d02aeabd5aa5bd8874f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fc0edc2c28dc29c11172678c57cc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e8ef4bd773f4a022d23f3dabc627e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8836fe6acc47ce9a2e36e36d8232f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bdc0a38d8a9ec58fb9676b3537bad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207461fe0fd596f0d38477c0a20d3e7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b90252d2a741f10723419532d869915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72559a0b070f8ed44fc5569d4ee13a2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ddd8531041c1e3e0aaae3e3e9565217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08299df86576a1e6645c30d3909c7ce718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595241d74c6d0447bb0752328bd400019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a61ed1c7781fa06b1fecc1c8f1630e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee952d3634ae1e5df78ab2ce734d2b7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939204b7e6fb721e022c7df6fa34752c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779a8f5b52e9dc0d3e3e118360014a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a223957aff49118e3561175c1ad783224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c9d3105c320b38d49afa3032c12b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abd34327f4b39a4565ba0d809e572126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbbc31387b7fbc74af91e0f27bee4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3140f051ea17323fdcf03e217123dfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d67239e90bdec5bbd0fcc8a0067f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78d89e149c3923ef2594f52a654b8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8e10d03baab3f0ec91de419331d4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae415533055a70be24ae29b7580e120132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b9b46f48d5974af38bc3df1056f9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31504fcc9211d61d99117bca06dc171d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7fb055408cdacbb38a1e588915ae835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e1029c88d5ec26cea3c5d8d2a758636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe1c1d6b6852c38c4d4f3877bfd70137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccd25c36c6aa979be2da9320d61cdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa814c8d900eb4703d3fb369c94b86c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35662e8d06f1e03f658b9a4e9ac2a3e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b426655e1f60aabd49d5195abbcd8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e7ec282d07d027f0631a90600015442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0aa028889bee204261345f33682f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca9001c13f2d6542a88e2fb0fad8b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f010fa87d254fe4d4e51d838346127345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0d250bb7e0250b4d65005a1fea63646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d9be36ff2d0a4dc0ff5f47025bb9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f64098c35c3f60dcf08ba64d9ef6ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c426021f61d1853764d134d18afc8d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a97b182c41a517bdd47abb0af5cb2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67200cd0b3a1f2112630fb9c9462b6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863af99f1f6ba5832d70cf5adb6a43352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea91f653bb808fa0c39cd7fe0e7b21253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf01b567ffd6c11e8295974d3461ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8e1b6216c3c4b26418c9ff6479a2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243f5aace0d2182e4c2029e4607728c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38599e2d0083b577fccaf71c941033557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cdb36c5743328ad69e056b8f2efca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d7e24fe174e59e7927b9db762b44559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e13d64ba8190ff68aec1da6a59e9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63afbf8889c65c3e4b552579d0b75361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de7649e2a6b2a2bd103c324ac1e42662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3a632b4b50337c899b2da62f3b48163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349b06459b9952b90d16285a62ada7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332404846af3a1047511e8155f4157165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7096b86c15da85a158b4407940217b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e9fca8b412c52f223f1c344a170de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd221a7f315df140beb24bc45907f7cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829371a754892e5de5ce384a3e3368d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b17a3d50494650769b20caeda513770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01c14d4f3740104be8dd19113dcc7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cd80366261061812fe5f289d3bb0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa691f2644ff1f823ccc1819cd2d57d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df87a1088a1562d11fa0a838affad474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9ebe7f4c17b7cee0c49251dc49dd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb763cf51a03b48766f0f997fde1d9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb656d999b88268c2468fef28be7056b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb64dfea0f882ae8cc70330d34adaf378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65026c7dfb6f7b14f61166e155efbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababd9dca24cb305e04d002544bf732b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8737098473c8cde8dc310cc4769c4be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978ef93b96ba958f34947bb256c03fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64013e3285daa02c82eafcf06c9d188583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901d4ba53421d576470efd5e4631dff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff11a2aea942b36b576ea2ed61423185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f60c3d9d96198fb510fa0d6661eaa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82adb68adac9d2791ed70ac3ee72b8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640f248861e1539f04e1bfede59b4a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66495ebb79ad2a2e3b5851026cdf685789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cbbb80eabbf48a3cbc0adb14dd6be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b694362d8e114e8014ce5ed12b3c0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514d29d3ad5fa4e86c51c10292e6fbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bf3756fef1f7f57a18fe26e273a7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c620d7cec409fc35635afad525be91794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0f5b18d667e48bab757921f2b680195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15bf080f9ca837cf176c10f508f11996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb54cbb234c3c1acfa0f15d3cf517bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c2c04afe9c3e6866bbba1dba3225098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337f93bd4eb8ee6729d981bb951fa5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a97d851b4d8e6161e799ce2f80e005100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afd0175385953ca6e604e39af7a50b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91100bad4fb8596978e991bb8b52ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033ead35249abfa6df9cb82961ca156103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534730b195e12a74c49b5de0b8b944d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289ed39911bad4433a094bebb4239e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915cd6b92dec1bb4c3fbfe211e0803f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8c49624382de8332110b5686e1345107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e505ee5a1639d0258f46d079c9a4f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86963e37108125f418835ee97dbe3081109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88424650ce8658f29b173146521641bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b248171c92ecf85ef0fb68edc2b3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc30abf115587106ccbb9c3464bde1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d3276a70575a7b515b57d8f4c470d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb795fb100f19e0e10bf2834c2dcb10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a87dc7f720c95e82fd4c7ad377e89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c06ec510b316c8a45bce18cbb0224116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4339a45ef778972b54c6eb99757cfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c820548d95d3d883ee3e8577166f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f790d0655ec6024b0e1c33fbe4948119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7a602c3175a2448429ce276719306120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f4166bbe183ac4fc39baea85e1d77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a2e39bf8c0c472658e03c447f1fef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f480eb33b8aba8db91d4866709cc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8d01406ade4f94d9816efa25e1602124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecef85d0dcaa025fd8611a86a0f223a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200895017bc8eb8bea7303a1c1f4515b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ccf16f12258c1388de335698c55be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69814c04bd32e79474ec52f82befb10d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5890f89a61db0cea45c0d25aadaeeab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7508c8993cd7641b85a421d638a0b46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5d103506d008b5a6d13939486e10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9694b416d8cbe4b726eaec5f2664032132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41e016ac3c5d5ce07e30ad3082c016133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c61e750b81e7e863fc183bb2910f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbb9c8b059be4ff6809a227d894019135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8532cbcdead01fecf9cf5354a145a2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2759760d95fc6bf3dab3c2f67e861137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55e6c576bc581889fd073ef9eca603138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514fd2c778bcc24f6b5deda7f1acea8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862941b292e0da20045d52fded798dca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b8a2e138c4c1e77578cbcb885d4ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb933419f01769b84e2fb34fda8dda9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dada7f1e80cb5fc77dd9d487191055143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c92be521bc704b5f083e27ef8f823c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b8296401aef8683aedc4d773ffc54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c23e13104c6b553c419b3e5fcdbba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ac472914b6600e168e7a3eb01fc4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca0d00e7f03246a4c1db5d37651de0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302200b42a80725e4af4d96c24e50cdf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676222ecdc38aa486b37cef3f93daf9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e8215e0f07fe2c27a06bdf98a6d23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ab0a5859e92f07713ca256ac18e9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461059aec8105051f3e715a2dec5ee5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d82b7ca6bc3be80a8e0141a87a6dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8254fd99b2b284d550b6d5f5a6c4bed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad2163384e45938adc3b00a1b3bbc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b198b4539f31ec7d79ec90f661ecc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7601c7639d74bbd8e7803ad9f16f891158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bca0a7374492075b6359e2f11abe3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb88651480df934ff9d892f952e448160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b21642c52dba08adc6b0dfc7471e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310eb0c36be7f283232c36434e2496d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bae699fc9026f491ed7450f50d749163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec033968d8d73029782934ca6f78dc28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfeb1547d20d3a6c34e76a239584631165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b91103b3045c60fcecf8b127c91408166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9181cdacdefbecb53cfeba144734f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab7baf1755dbe43710e6384017414f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f81f8383fdcc549febded3d15c7030169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c01df85cce77041644e290b9837373170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3ae51afccbd597b3540b2ea1ca368171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd52a0bc6b13832f9a2c230f01c0b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655082f8ca02b2d88ec759ddeee30a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38043effab09d54886c472c3257676a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515310e8287f0e634c0be89303627859175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1c23dfa2568929c75cee3f7da2fc9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc7b79f5729187dfd592398f7f4059177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911e941ff346f9aaaec688bf66e2dc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a11b119239a097332705e1dc3dcca1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727721b284582ec5d7abb293ec580eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc3b779be399fecd6b7290d281572a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab985ef9da94c94ad4bb400eabd00281182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81209013edd9e19e2454c5216b9702a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d521ce47bd2a8d284b91efe2e2b32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fe690d5b727a3d7d9e63c9d6829fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d088864bcea04b5752d6209f7c72f5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a87b18ac439deab542ed83ce3fe603187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b80a2ac00e6486b23fe5df048d9cdd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd190a4711c14b442154236a5e61124189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfb04d6cb8b9e1b14579d944ea3958190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c42a4903d2bd880f7762ca60f6b587191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03389d3ebf168169024b221a049abe84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcdfb0874b13d999dd191f61d79ab8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d72c5eecdb4e4791e966af9fa50185194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679ab11568b19abd4cfc2c4436baaa2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088c2a0ed2ab8095ec5b4697461a4d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f23ab7e106b27724f885e0616ab147197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da2e92393f53f90953034deff004be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd56240393716f0f1c7a5fc114f119199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8af01297f14662f90a2172350db988200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19777794a6ebeab18d8bef8ca44d9393201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a18f8edf3e6865eadaedae344fc34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da8af948a5a51c00c1c83bfdf810e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2e760f3813e601d509b28a952afc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb91f60dc4d42ec0739ade21e1ac69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a2a76e9b0e45873693ef16ef1e9a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeae94fcbd13451ca9081ab56ed9fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5d4fcd1173272da81e5be4153a2d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee371b58aef2ca79a11b41f380885f9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506abf18b4a55244ee9becbcbccb41e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80e7107746121c5d92f124660125f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dc435307e6669667ec6add6bef1e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a8d0fd85621a97318c21315d286ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3af1f20bfe023f5d30a12130ab611d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbfa1d4444e77b04cc65c38a01dab6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e28943a73c5498475524f1821eb92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c903aeb76d32df59a792a000dfd6a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e20c65f539bc5775fc50b127128fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa05b9e418f6671a6071bd086c565aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353efe65c552b6261a4b06fb978dfc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd0de4cd80d07e06b1ead1359f696d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0fb2cb6a0b288468f39c99f6e983b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062a0fff6fc2ccc24ca1fc14ec8996f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19441c3a499ac8ca460bab4d779ad056224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9f6c8bf3074af28ae707d587064e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cebdc1e9466086d07630be8a5a75bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b0e18e6e259b3da7e93d297e4d0bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc642422f47bbe7ab807a270f7674994228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc75d8b1c9c582a3076d4642dea66ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a48d7edfb93820ecbdab12c640ac59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020caeb2940316b228dbfa3912cd8aef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba7814f9af20e4f9d21cf03f23a71c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc64378a7a74bc0c2af2eda1c366e1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975e106824745eeec21c61c058bcfb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ca07d23c49f64391544fbf867da17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceb20152406dfc0397d15f154b6a59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60cc4618ae95243ac3e4f3e15c52ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c4c84d9e76506a4349153ba860dc7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caac71fde3d9a087b0a80f487247d8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a06a5dea73ad0ce0f1465927f0d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3887f93738937bcf0ee04300084bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6b8d90e1cded7bd7b2da4d9041526242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9f1c741ea62b1ff7269f3939aca13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd61eb8f43b985d0576244ceb122bbb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c2ee85c04e87c3f27c3ff75f52cbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d94fb943857ee81abdd6ba483c45b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90118490d74ee7c5d504c20bc16397d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639ed7a7ac81ea0d19eb9388ca1fcc0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3106a5298f3c3610598ce8677f1a35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cb15111f75614533b7b26cfdd3115250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21904a5234150254af8d0c62d817f2bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71be69fbb7a1e26d50ac0da5c6ddeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e86af0359723ed55522df0766cbea3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8086b7aa7f57909e842903e84e036254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b64ead649dfd673ed7672ad3e2be8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6114d4ea6df8ba38f7d369c0b93db2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf270fe07b28577d94a0685588c54d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb16b542dbf8e3d4637b9aef2c4e24f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a8396968c4d9ba384f9d3c69c8cf3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb24ce63afa86d1aba36f5048cf29e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbe04808a3e4ccf2026874406212b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353e4a524245f80d6909ede05168211262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02df934b498cbaedc037bd01c7bbef3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb269efe6459acbd66da384260043d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511cef7b3c09695105ab3d0af8b9cfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5274778b120df7b0d9158d9bfed539266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089028f0153bf152eb68fdac1f66c0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955b7ad8cc7e2eacd6b1eae63ce90f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696afc070e33dbcde65ed7d70fdbfcba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d0937d1be031212b95edf51be0b13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094d882cca102816bf9f9444c85e71c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3972fdd524ff7d8e560f1b65ea92e5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bf3f9281822236eee44a157433a8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb7df85ddfa35a2643c2d3488d95b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7ece5bb7a3dd72aea49b5c8c042c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca4bd9153d8fb5a91eeafd8643807a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27691bcba73c80097dd0103cdeb5d8e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d350f70f2439f4ee5cff3a2f2a1f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf65eb00748c571a0f3ae84665e446279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e896d3c7b2adc39f248c36590f780a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e229ea467ed91a370b48deafa97a7c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830c931e711fe559359449e5bedeed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433e10e6ab5869d04e3307d279763dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfb78198a5e3be74bab524b6bbb40e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28248b57a77ea13b85b280fb94b901285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8304b06b4d965fbf7a4b388bc41812286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2cd8f901c5afd2630ee26dec8b48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f38237a1920f05e6346b07ea3ef96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8763d2cc0c5cfb4d99ebea470f4f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622ab54f015a1f74a791bd4ddf23f14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0913fe9810ddd070197ef208b18005c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4845c5b0e73f5e4d3f552d115311755292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec6ce445a2869fcf0f44aa4de92fad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b790f470736a727f8311f4d701180b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105b621ba129cff69caf0b9c16827f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9de81bd015f112896bf481d9faedd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0952c1ba8378d78d3017f2566f6cec6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e940bf38c8de156372b3b236a3619c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636891e9100a996923d19a80885d852299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee90b4ffcde18261dbcda12295e135300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57723eeb9a5117ce78c4e5bc4e9c3cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef028aa73f79565400a760c435487fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d6953e20f8f62d759677a127610dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ac6bf37836c14a77ae84195b0b873304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec40d8ca6659793a90efd4bfaa43870305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a324290cff86d7465c75fad36a85087306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffc61734ef7d1effba1509bb626d44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e786a94f7bfce451452f98a9dd871c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a303be10bbed2c4f64be8c185b939309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a00dc1e7223b0b85942bba2da35d16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856747069b0473ed241499c7bc8f091311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f57438d49a17713caea15666a78cde312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba73a393f404e4e7b372c1c58a0679313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79032320eff9db7a928123d9e66a0497314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50021465e03cc2023e5a950982e39001315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8f0262dfb39e79e00f45ff5e92b94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bd2d4bf3e7b6c055ca1efa7700447317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385187891cab3051602602c283ce0011318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af805b33907e0097f770dd8e49ad9c9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd94ee65412eee4f0c3f5aabeed77d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e39ed9acaf8c85c962ae6055ac9e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28af385fce435d87dd12581cb964daa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ff61d547dea3f0b4eed292fc3afae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b561561ff16296972d2961fa2646a28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3fd7a11f765928b51d143b2951bd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdf197049edc21f23c0dc5c4a101e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240ca9a0f6b9f38b4d5d784cc6ea041327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950c0fd033ac318a11ad4b29f7203f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e504c4b7da3516a83a8fc266115af3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dd76ce7fbb88730a4beb91bf600b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d672e8db09741927663b655edfe827331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c707cef6113596e79db00cec04eaa6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f499c290078b837f0cd5ac87856b167333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf3d76a7370a46101d851bde2ff172334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e95174183746a8970e3d05111c497335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911e9c84e0e7afc487cf3084bb31bb7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20094eb57b72ce20a0e79be8b3cd0bfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e381378af5a3b8235dd05372c69154338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba75cc14629e36471e2ba43f06f46cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7d404ced31d981076c86f4197bd2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e24debb290014f767f76aa41dfee38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14791d764dd0c89d58370b0f783644342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59002768e1a672ce944df42a84a8e62f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254924768671e8b650998d483cdcf1fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7b3f3124810f9f4c56b306144ba6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f9050f281d07c73fd11c120be0507346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a16915b0a511150b79e7fb8845a3e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7bc3a2869f8a9acf9c986d75360f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71529df2bb7f60b51486ca1e28684b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764158111c0866ab00af70a6190d1f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb93bc7683743a955510a49de43470e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129997ac6106e188319e18f1596eb5ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc517545240dd8ad102f4719c2e794c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285382b3fe5127545ea3e48c1629ff26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61043f3be9e9cb83b96525e52117d159355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570b67af4d336811f53b21f71a6478d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbf04bbc58de51b5c675886f15a3c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da96d8632e6c8ff6a39d4caba78d52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3f2cc5d0f828574483a808a960f05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0c164ce71f958a5f67f5cfe4df1cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1056ef0cfd50cc75271212266ecf4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7af114cd3e09bbc1ed18c9ea7fcbe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53597b92677d5b98896a56088df654d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9a4bcd84e48209d00e92e21810fbe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf1caa2761d86d6740ffc3bbaee1ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687607db3f8b33dc16d63c1a33713341366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa9533843a7edfb6d2b88342ffabb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e130a3046458260ea939c1d8beb8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa0c0a07fe24dcee9741103901cd8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d42f3ed736eab342100fe4a431a219370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08549a57e60790893511c7b5eaecee59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaa36a71ed1dda1311cdd1f3cb6a27372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dde72dc548891a10a612352aa5c8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac73cc75187f74430bb9fead803ba3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705f7fe11eeeee2ac894a0d86c4bbe7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b03e5f3ab6ac6d5fa0cef0ea745818376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2963615748b041e796860cd2011688c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75732ddb088caf33de26bcec355682378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87bb4c6eca3c103f389ba5123cce1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6eb647d5109561f3c739d517f9fa0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf2c37bdccb35eff8c546e44129117381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5bffa274d9cc4ba59fe13e504ff8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004118f8aab21a5b4ba7697ae99abdff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aed89098fddb23252383087ed94c1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e4d26af4fba2d29861594f7e6584a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d55c64033b2d50822c559939d0196386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa314a2ae4a41a50d757313a329636387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dbb92d054380607a4c2cf29ad5d74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80f01b1f7957f81c1d27ce8cb1e187389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb851ddcdd0fec15d96a69ccea453a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423894c7e4adfd69e31a76ff64cb2c9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35786ec7e37ddf48073e41fb28127948392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb754a2a631b34ae98d7e749bef5216c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93521c1697006e95c0d60f01b2ed0d17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972bddb6cdca49eee5f8cee280e00b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96957816c2a91e450a4021b9834cbd70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a7009d8d6fc7fd46d7b3b9d82cc41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb310c9dad8ab78d0bc3e390a0f146e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b589d8adc23dc5ea208849beb2fad3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe44bf777c8f44b71ea647c3c0c060400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b29c9431384a65f0a5fe837dbcd55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb7c1991a9e75a350046303caf1f8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa073c97d5d9979f2e92d2e5fc98ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a231990e3c2d5537ec5e7b2f2c6855f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030cd0f07f3b872be1a49d73423381f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344df42340464c9bf53a2ef0263cce2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93fc228a1c9296c4af1ab19f55d686407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d914991d17616f98a997e2b76f58cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a666a1f05bf00c28e87f09a54135e43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3db7409b3b38e5c20935c57fac2c0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e12ea1e85154cd43017b472ebddc84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd202015089d6707b845ade3cd0f819412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862f35dd7d82a3a7a8bfda7d4d4ade2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ca0e90a919abf357c888d0508370e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579187b439b8bab2adb903435404176415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9471e90740751aebb51ff594a6811416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4176d613af81cb4a05d0e775709ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bdb3ee78019a0baf11a2f12411e1f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a42c51cb39c41e855c93421138d2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bbe310445e624a3394fc4f0ec1257420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba35a662affd4c03ee37a00f5545480421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25eb7a4320606379a72fbbb618b28a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b2a1ea2e7afe3ee4d21a6bf1b528c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bacab242db2fec6d8f069f9355b0d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6756e0c2dc85c1bc12b5e7aa60230425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a77e559161f9c78f9134f5ef2bd852426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c17d0219981ee7e834699a5390a305427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f881e66987484824c48ea8538b23a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e93dd2eb95c70728c31998f5e6a56429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfc5ea069ccd30feafa135c37a27aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbe9e2242049f2e77113a3096f8906431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff9c2bac4d8136ea939bf02cf436c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8eaab6cef41e3c2b489d3a16d52290433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147abfd38c51206e824b4d3aa70d1a85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6e23648bd6a929a01b78e9d630312435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54991c051ae986d0364732fe4e73d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e8fc1931cfc4cfb93104ce64eaf63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bb0600915b3f185b5cd3e22bcecbb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a888f8bea9662ee75b0576dfca7a920439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d571b8e43f355a288a4b6e66e743cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c56e5218d8c5b7bf8519e7764caf6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ef1f5df6334d1682e13619fd221e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed414205cee0d2280044a6775bdd44b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708dd5df4fe56d13dcf6f847ca4cb56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ab1f60f3844d2ccb1d446b1e510a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8929c62eff474b55dcc2e800f7b65b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be283dc1caae24414c814a1ded825dd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a79e66eb1103f4ba59cbf47d4503c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022bd373298b2f4b82b69237c6e8f00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b0938f00c30fd576380331304c745450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a75ccb26e4821ff7aa3b5792025c2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cc14fcf92d9e9567c3de80ad8cdf8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963e13f348c3cf19adb479945b9d99c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550b0a43fb1469d8dce5d5080363867454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c3ec57bb4db746a5b4c7fd303d1ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf84964299e0a688543ed5ef3fe6e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084ae9ae8bf125a98255e51e1912fdf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac55f0aacdaeef4f224da7f52a9a1c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1fa2645f13b4abc796a1d46f84979459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d839bb206fa6f5d81ba351376275f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b791dec156c193af73ea35eb55d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e67b2c78837117c7aca03f6790758462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02cc997240a47ba16debfd6f048b65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f19d42b21e9062f910d7c4ccb8e62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3ff075f8a917bfbdc4dda93c1e6d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e1b16af46a8b81c759a3de7046fd1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13feab261b3deccfd95bfadb467bf8f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389719ae66fb6a0aaf056eab8b05c6b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eb6fc68437e508afd548a8156bd19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72364597cfcb5b61b8036894096460470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006012e11c1bd3a5dc7f9de8a5b2a66471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08271c8d8e0e68e5185cce1193e2056472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0f899f70a4267b7d067821dcd10c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6fc01798db955313cb3e178b23440474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88d02083a6c8df88b3ea8980a693fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47639d995ea7ff71f22d89a7a1d69691476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859231fbae8d390615662c29f644fb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b5a7d995616fccba43c703a9c0823478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9934e85d472b4b81188e0380b667f9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627aabad1b6d39a12a13b1e986c7aca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90acae93966a778af724c4951ffb496481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124f8453f005b4894c2a1a20ce38b77482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30525e23107d192b9211095d1ad0a7b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc23f8d5c270734b7599baf2540d74484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8a569594105a08d25993aeb69483a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b25ee8378f82ff4c3c6066b77cf40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0a0c9d5591397dd417f83468ceff7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b33c4883f5b76ec6446c6363f4630488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce9e5765c4a615753b0f1f35d6712c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed50a9d53e53ed2a6caae93b5049ab0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e82fff52209d5c71c71196a8502d46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c961a0f1f5da3b7a1a61b77d065939492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26633de71c81188193f3279149736a91493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811e397c46336ee8b2f603bcf273c58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7f65981ced1d29189d2b181473f88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b010191c073e66e9f8a89c5d5252c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d46978d5608c81e8bcb17a9a4ab55a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca5ee8fc0db9b0de5acd2e76f8b0c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75f9000cfe4be67e392e17243c69a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02d4829f39d36ba738212799621b38500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4510bf493b96447d06e00f06a6cfd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678917a1f9f12c7b844150cc2013d2ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d2724425b1b3829552b3c20f6f41f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f7bb9c6aa07d22f99f9a2037a56e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089d6053fb4711992456ae1c3a3407f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b663a01980799eb94aeb573309ce5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b731ee515a258098083d2791b79697507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d3c5f336a8bc92fd8a2f2126dbbe8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee1293d4e5729c2dc354d4b145be9b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c963c055dbd93c53c5d312a18df87e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2e071dbea82668dbd31d4ce587791511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ad533a6d34a294754bac33866b6d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5516a8d8b351aef6856d9845395ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c8a526382495bc44aad2841271d8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4308e50b6517ec4323dc5bddac9ebf9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c0bbca8794914c497b7865952bc66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce6c83257a65be3232033a7678dd1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43d8ccc80e43921a79adb80b282a48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4956e05f34584bd7abf2a65ec3ed1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377e8aa5ae2b388fdf19edcb5f674b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aed01dfc2e0d4ea89420128768ddb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034d2f6a9bb0648f5f5ef4b57605a37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc87cfbf6ff7aab0365b288f4bb90d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021aded1695b7413825c4e282bfa87c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc0cc73f63bab60f4d046871d91b7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca98783a2284cd32e49f33c05a6e286526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce19dc7a7b4ff2e57db884b748a20f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762722c47ea26ee38e1ea8411a6b6f55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c23aa5f9de2fd54ac125bed674b03c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6ae044ecacace83bc4a2ce417bd82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3be04c35aa7bf8c33eb8206bf547ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915988cb9ee4f6657ecf0faab23bd348532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7633de80567c2f8d38255eb6991f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639de4a2ab7d3051357d0a7e6b3a6b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d62be733d92042163322d18af49a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc70246cb7ee6de574075171423b9ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471bba266460b9ff818573a3e792398537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36915c480d7830d0d3bf789b572210ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccc70559e093161363cae18d64dca4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a846c8e4cc982e36100c1e220b4804540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26573c22b18b411110bea046aeac32ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845fbfa84021994ca0c0566f81bbfe8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27392fc02698f019aeeee6d91f63730d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e0f057051fd1adf820099ab940776544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec7b817f93c5b702125a8e963eed34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5432e3d3df8d08777c093cd6d3b06d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7eea35e589b62a8295823471bcf842547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3576e26f072c49c001b240d3da6ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008a887d4daa9f7e89e01818dd04e6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5464f2c27c717a53a06555bfe27f300550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4412c7e192a56ad8b82d0777ec9dd38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af696c09fe02b53be42523b7e6bc4d1c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceacf0c81e677cce291ea17d2779555553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc686307693b659f3a8e881fb3c54c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c35b64275e6ccd12f2918afa912d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72265d14dc599bbf23929a7d3cee9ce0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436bf34981c4b630ba6ffbc0a01a445557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726957ca44f8d850cb3f6c5f8c13f83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec240da04024b8d50170dc012e12277c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567542f8739d8c277af3bc209065312a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea89508e8bf1d5bca5b0802d1f938cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468fe483c589b0202848729828d3b6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f78273b8f8ad991bd64fdd6d06bcc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e89ad996361f941e2f9de976f982b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f6de01a5f8dc40360d22781b78dbe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd1f43daf397b258e4b71c2adc6867566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb2b41f84d18651269584f64dc74b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c29ff24fb78a64d3ae6f8e86f45e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283784910e77384e4d789319e80487e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af42c836f7d2c6b21d6bf97a14fed78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4aa611d70ffedb9f9faaebdc978f9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ae5d729d18564a393ec9ab53a6d08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2318bc22bc948bb5424e8ce785c8f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880d70724ce1f632ff2984a87af5fef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18905a267bb15efff052d2349a2914575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7a2c72cf5709dd2cba8bee2c961d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86587cbede3d4aa9f7798cc827739424577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b34963f81a9257ffa52ee32d148ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40524e44103b6a16d49a27ad58ba4e9f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b5a9f14abe9ed2a432062f9e23b8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51edc9f00cfb7c0dc3d2c3cc17573ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d72e2667127889288bd92f2a839378582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea5dc9461923444ee43ac23c3db338583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4733e9ee1a5d00fa2f953aa9466790584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959202c87b54fc599aa3aacfd01eae73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f82a9312be171dca75f43c9c7b3c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa1515e1ef9d364d8d5b1e12862263587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd4bb57c4a000b7ebf701efc9dbd8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77c02efb731e5168e04f4d573e75ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb662cb23704029ea654c2429748b13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13139038dd3a9a13ff0cc91987f846d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f47a608a65f29471702098f7b9840592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18462b3e27f9d651cb23efe576a68766593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a90cef049a444116a8eb701c7a893594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9f4fcb4f372e9fb571471c6042da3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398a4d7c3116dec604da1ba69656954596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8068924a0cafaeed90b9f7ec3491b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621495c356da2913266d16b272cbb341598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488888db348fc1e402e807ff9c1a111f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a70c6404fee54bb6375d01daf10c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3b4f11b220806e6f5d0b8295258f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c128d1d2255322f9205621cd08efd7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82920c29773020b44e3af6565914195603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e978d35e75f18ee1d025efb76203aa2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aec1e553cceaddbbedfd08ac76edf4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdf2e441767595423462816df3d2f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0729102e3cea869bbdf88eacbb5fb60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318ce17890b136e24717bca9adf675b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6400524bc95ceed7551615bcd9f2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dc06a6c72ba1c32a17bbd9fb87378610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbd15a9ed7976f29d1610c422ca4dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8db0aaab69627f6680358aa33db0c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fa17162279ef576e8fccc5b38708d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd66f180d0f9811338a5fbf43e862b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9318cb2bc10b459e1a2c2b22982d9ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056131057ee6bd2bb8da12d7c2bd24a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112270b102f9cb4fd9ba2112f557c88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87afe590a0da771efc0228d334a28f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d2e4b48bef6a4560f624b759bdc62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1eede376f6dbd50731957637b48a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bce2ec7af13f6250edcefa88f123b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2aa2ede8114e1572f74013670f1fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8f4ac51d0fb698625e42987f82131623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583df6e479e1ae296d81ed62c99af09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bc1526b91a8d2ccdd33bbf0102351625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403b3884175cc818fad553b263f876e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077710b6e43af7cf9f90a8431d84729627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e6c3c2bdb36a1d4e039eb9d120634628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e1065cec7357f805b599f8a999c8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af49817ebc913db1cd2ee43998deab6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5200dd503288106d39963ec08df61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6ef1d130aabf24f46c807fcbc8775632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4160ede282fd2a20c861b7503da97a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732e17e86f7bcaaa7b9f342cbfb6caa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711f9464abe290dfbc13f33e1fcff69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed437bc4fcc685f27196ca1d2f40937636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e8352963a8861db47f2044bd32014637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861b0d0a12eec1b4d07561347b064e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cdffebacd2e5e2a7a08b2d8363fa8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe832c372c9e23aed707ae37c59adf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3246e8236145d5000e0b04b6c98ae6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5155be2fd0ce75c8ed977a33683cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b136e1639c0794a2722e5a767782791643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbe1761128ca23da3d16a3a48d6611644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85130d2e15279dde28ce2b842601bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd35abcdc5db364b692c4cb59200248646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c563bdb14076bca4de86a94d8b868647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa29a9580416db5f5c7575cc2158a79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255183ff7bf6603e491a6dd296c2ab1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e286d98efb4df5862789c6ea5a06b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705ecde76983c33d2cd066cac342dbd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc6bec311334dafafb628e529cd4c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499445b7d2d1a1ca45fc12f4a1d65f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d913166b16304338358a12885912d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b68a6b9be095399babfd457e3d367655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e566dfdb1d30da0319c240018002d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915b57ec956b4db9086933c8789c669657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715c6a50e00119b960792221ae0f0c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9738b7077d2eb23365df03b10cb3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f922e60cf1b34e30dfcff8aef15f3ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf84b241ddb046b0cfe4ade07a89b71661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7bdc5f2fcd3f60e82bdd99f63c9ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19f9b84fcb11f6338876665a77b748663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de987c735d9098a7c40f8f13aa6deb5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3657d0879311a1fdb405d55e8b25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b89cc11bd8fafbf87e4e553279eb43666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f47b43255830aac670f65583c87a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e69ad0a4e104ddb1e4d96dd2ab5d4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed79623ebcf06b3fb074909b1556ead669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abe0d5df9fbfd340598d77a69148cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03454e3c67628e07cba04ad9a25aa832671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de05699513eabadbeeb7f406ae903d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04f1f85d951838f6a9c07938c484ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39f4c257de35b7a4e5dbf663041c96674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35c38ff69df4d8a7faade9f844a2a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdfc9c53e1fa3bfbf3f745a5665c7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4a165556cc9f958bf4195ce4b4429677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64873d50be3c84f09215784280534511678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d150c70b9d262ff1f00ee16b8ae9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cede7fbf5f2cb1d47662b313276afda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a13bb62c364d583cb2b57d99418cad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50816ffb9e336582a7a682f6965eaa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0940e54cae4c8cc2ccaa5eef4891caf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec830e87fd344a86502ef3bbf54db3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a256d0c57516e41568fc6faa075ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4674e2c6c8dc3406ccdf8f58861057686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370215756b232c7b0c279620a2e3f15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9102f36e44068c6dcd4a3374dcd0fa9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b213944e61824821e6bbcd638bfb6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3e8ff844043a333642fe2e01d38e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eaf23c19f742c5433140d2861ac0b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340bd27cfecadb000921e6ebbe14204692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ca184f33b1e8a42aee9fa2f6fdbf0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a251070b2ddad5e4f268d86778a2309694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22314ca3785fb605e4bfbf2c16a1640a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f464cd1fbf91b361412d52134f9748696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ef8e2da77a8f1208badfa4615b282697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df637a1fa1b082825470139612dc24ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd753fadabe1c58ceff3c8e4fca797e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad051aa15c247d92e56ee37c75dbbe0e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab004b0da868e2d923d13590e9f7711e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5d55b27c6ec6291a059fd76e67149702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231d3b4c10dda73088214dbd489d898703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbdea37540fddf2c70559c04cf5df6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88d4041bf43a869f0d8754e39730a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d19b547ebdf4d712998cc12443bdd7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47521b97cb62656ece300e5198b3a499707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea0cc79a62007dba91cf96280644e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a3007b85979540dfec90489ffb47e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab77c76bb6115db0fff6b5392a9859710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4208ca3a9a9bb4109770ac16506783711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bd3cf1d22b1a0f43daee06a778eb7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825290091ea4e91bd69353a50a737f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dc36d8ecd650367bcd69fb53e3532714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77babb019115b5c6985518868c670ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302108a682cc5023765d83ee1ddb1692716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a1f8bf484ee26361108ed0e7abe8c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96a045e31675b8976422b40df76fc4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab12cd551ba8c61dc1a267295072889719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d654de562cb8f13827337c9e1a11b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7382cdc1d7eda3e675462501d887d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e72cdb1a6e3305aa8bfde329f9b3f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702231b6ee9fb37993443539ddc98ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124a02afe9e32a55cc6a3e08f4c748c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3f331b587559f8a1f9d9efdd0313b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afa49501c1997f7958b42113f8907a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4bea5220586b7ead23cb7704abf33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da77c0525ba61dd88de5a6a793ff44f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d327b3f5aadd565f90ae1435517af43729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28296f6fcf1149e8c4e8776a7f9ffcb6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae227a58bc67565a80765cd6c47fd75f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724a13db590710a5dc6332afbcf45fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff84ad503c4f70c9207222efd0dbea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aa28aa22378c22246e5046d1823a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7c227056acd7cfd6cdd6863e40ab0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676ac6f83fbb997cfad2b4f2b411470736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524863f45e8f76442c9ac44d6d3b02b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55469f3de6fe6420221dcabeeb1b8e92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce798c03f2b9336acc79929919ebce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8826cb9d76677b8cfaa2fcaa9b34895740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7fbde3c03742a1f2b5612af42e4e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4ffd37838aa8b0b4763a1ce49da02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1cbb8bc4e0fb43b18bdf6d7787ce9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c0ae6efb70df760e2a2e66cabee81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3abb24906f687be5f1bd9847c9bc5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3c6a02ef1c10d2138716e35b62dda746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e059b3d9356865b7416b42330ac3c22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefc7435d1db580bcb0ac062e268b95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0a76050e74e8e6740efd8ef1e4fae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f38fd90fed7effb135d9e216f57df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904feba6d00e48f2e15901bb2ca33c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2407431b9f6c2708c2752e4d4d6c0d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bb7b397d242545e429506f86fa41d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac7c57f20aea36d05c2c326744411b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88088bba7601d0ee0bcaa723c3421fcd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0fe0490b5a0049cfc96c672154c4e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cae61b79fbd34a9e64cf8ff8307d71757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcce74dd0470bbfcd78a1d5dcdecf11758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7763d46032812697c1d4b6ca861c4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664f9eba592a8be834fe66bdb427888760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ea46b17627c9843bd5f351748f96a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979b31d1a18e6fc4be6722056b0f3fe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44350c82bc4cd9296e80de90b1ebe2dd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746d8329e648623a05384cdff44cf7d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e882779f9fbe0a2b7b236b950ddd1f3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f4b3e32664d133735eeb96c87ee57766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51536aa99063014e0eaa5ed18a6d82767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee36b9703950d327b892575448847db768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99034c6e5ae089c7220a7eef21f85078769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50302605786bafe77e15cf399b4b95770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc8f1797824e29b75ceee39d02533b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069cc0ac3c53f94b8f778c6d2f40149772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fbfa2a90501edb810bdb334a6f394773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871fe8d7035a25317f38e302cb09c83774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118eab69c967f24a80f02a637cf77ef7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825e34c8ed08f33433af39f94171b66776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc0fe7fe218a0e51c7015e8b633eb7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576069446627289c391360675b6f4e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5e6b173a0372a05b017cf0ddd50bb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a552083b0d4027330d6d9ed906c44c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd5f2b70b31951168e81b916d49119781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5934e08ec1ae5b280e0d3d1126c210782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b36cf43dcd9eac9ed10c87cb2c2fee783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33b2ecea96d03da4e500507e31e8e1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ef75183f70ca6cd84c195044eed40785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaf9aeaa5368f4d8f30b4da5d325c4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd5833be743730caed7a062979737f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e9f6e2a81387b91229108a145f92c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84052863540a59bd5a12f9e54bbcb32c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cadc2ff0620399cb94c1b94628a5aa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712f20a4fdf604c9e4df3411e46550a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73426db30209c8db72e948cc15ad938f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aaa9b69e01d63306b04a88f3e353c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e6e2d0edfbbeb21386f9b89f2da92794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86c601e78f9ec4bb7bbea077f5ed88795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1b20f49ebd04ff7a5adbd65b674d3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9926d2f988312a7c954a2a8b7240b01797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd33739b8b46b7726634cfca783e70798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6a8f63663056fa60a5059bb0b6f13799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3a437c9cc0cfd735e9820394ca3af800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e0c5191c354e13b5cb530481d6799801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd030aba28fccdceaf981ddb5249e4e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03065ad748c3d1a42cdec5509644fa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdc85cc8d726aaf6e92a9d66eb5608804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812a76703051fe83f4389bf16fedf81805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cf357bf9df7f1a971bea154f90e6b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc789cacd99001aed244100512611f5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e046f6de4898efcb86f3f55a15d6b9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e300729ebf9c055adc6b3c5a4bfc14c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c510a574ebad80f9be0418b069712810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e281ac8c3137cd6cabd234b2f5c7c26811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae2eb16e678123bb75f1d166c80fdc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586389895c73aa71a4dd1e08c4cb129c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3d5900a25c09dfca94d2cb8446222814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a358b043aa46742b5845d47821c75815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bf84f2d54ac189b15444a711be518816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e39c4308223c8dcf1a59643b760aed817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef45842d211ce467be033318a5500d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014b6476c346d3dc4269c78a2df886d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca501ddc327c80272affecc8f9414e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dbe701c539775afc1f322e24cd8ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd251eb35e4de309eb6b3f289dbceba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb352ccc9923158bf312745d551563c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69be3c1473045cc29a012680b3a0ed17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b3838f98ce5ebe551e3b0dd58bb178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aee87c6d89027917c56fa13b6a0c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585acf5ba199e2c39c81f49df657a6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfafb6c2e904125916a9c38232692b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502b1b1fe848052b4164b47cc6f25df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e737e851d7070e5f6d877bbf3ee71413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9a7b148188b3d525adfbff0c64a2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fc9334f770190985e7b5b2bc12a5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a92c68826421d6533ca035a00c0f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf16a6e612663fc83049c11c385d0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86c73e693330324ec2ff8932312f8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78753fdf99dd0a12adb063a54ae5d6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6304e324cab3e5ec7d5aadce18c223e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186686d21564bf4b9870bddce7f78da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602df1a890d8a7141be723f277b3ec122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406f7cb830426112bb762f8bd34eea223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277230173fd70980202d5f65ba95a2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff90f99e3cc75f31afc8a3b771dce2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a265c2357dbc4dd4d041f9d164f2c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc9b098f18a130806e16e222ba508027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e39699f0dd5cb99c0c88a4e323d0ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d01b0fd7166d1af59fa49a45544e6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6067ea41e412ce2e65a8f80f423ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcbf4d798a7280eeb8c0edee00f5b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63354a21a559f50e11698a9c970cd7e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b20b60a6374926f587802a639230833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1c88646d2cc25f80c272f403c78ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192f5b7384a475bf53b954adf8c7d1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ea7376a4ca9fd149ca3e4798b610136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5c55fc5483137e079dbed92d413fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359962f9bf3434dba84b1ccb7158b58938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f4a30bf6d88a1f070a658194c837a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eab9aefc36c41086852c5945854ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cf3779654b542dd43caf156f807c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087b01c9fd57f8b515f365f9507631742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2adbcac299b30dfb747b79dc7ea9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50bff49ce3eb0e8747d123f344856b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064318ecc5fd7887ec7e8ea05ce1d3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3976920461b66e3c1f6f871f6cbaaec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954197da808b6fe876d19df37df3f3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a09242c7abf13bb661a114518f672848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dacf3f2a60642f62584bd2b11c0fc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207748d0426878c39b50ee35c96defa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1de47e21052c85d71f56c74c5b4b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3036d17c451f59125ec5c5a148add6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bf77f85578f239759839d3d6548e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18333b533ac982b7184ca2da293ed754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a45cd1a96ea84fb2cc87f7ff0221155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42e324a71310ac7378afc5dedbfac356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f1e29eef60961177d9746e32fe89f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a5306c301b32ca899e8e24ab20d9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72553234fc5a736ae6af8c1da2d207c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632ebfd2fb40b3eb3d28be5afbc3b3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2155be2597b46eaa7a696e796c8d58361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1099cbdee21b9be12dbfc39be491e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b887dfb8d44edb0f3a57440f8ee8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402ec25a7dd8e0d2c3ce89cd45d81fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800915a37b40e223e15a20b923a5d0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5473e7cb37f97eb6e22e88034a81766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035d106f59d313828d07f0a606d678a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbc8abc9dc9ec13a804c58d3bd63a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f46c33838e1c1c9e70247a7f1350769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0778f0c6267b82ce2bd114dda378070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2d43656fe822b27f89724f7fa17ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514aca8fc9e426c246b951c9c8b131572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74a70c55d5c15e5d3db605d1da48e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52c0dfc232c765a67a13d0bd20a66274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea909283c15125cb1156ec0fa6b2d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bea586387764421daed8c0e5dd436d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f88d00d61304d2521c417ad72b8dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6c9d79f561d78f744934716de5e0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06966374e16a43197a44d735131614fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dc6747d1513d2773d1fd0efe28b6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22638a39d9edfa1372029bf6736b7d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe62a1aef7c457b8c8e25eaa3d7034782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7bb3220acb23ea2568a8bd0fd95be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4c878b6a5e9ef7cf4c9d2073378aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e931ebef04038ab59d10c1c6c60fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95309b8a405437d79480b9516b0fb38486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38eb9a6b78bbb5b7b48c33c5fe0c8ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb93c6401ef6e664c22c82472ec21d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca94a99957aa7923c7ccf0949f6564389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485383febc6e23fad65bfa62632cbbf790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b30b6e115360e91aaf30e10ad96d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cf9927070c8f39831f661ede11a3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b8f6d3cd418eb25cc05b78d1ee39a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4998f4ddbbb1d2c1a1ad62ab0e5ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe678c500ee018e5ccac333fefcaf795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a33ac6f4a2c7b09eb8ee5669aec4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bcd6a985027f5f999f326d477a9cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be703d53dd1e493ffffdb9ee646210c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6284631be91dd3eb7937babb1287c8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a7c6dffba008af329c1abf23f2f01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce39774f14ac8ebc1a06b9ffaf61fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeeb5b21cfb4b754c347792aa71c59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec43693b4e568a13871fd69adf90f67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af51599503c0f4716da268e9338018e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9477526ba749e1ae34d8b16c5550b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa33d4ca114868e2da2341ca640a75f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61e9e13830e5e3fc070b7c1fd818c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c12a954b9134f0cc2f72fc338002a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f0cf15c8a8ec7617830098f7b644b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c0a4545d1039ecdbd03e884990605110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766cad988f282e1825f17d1701417f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4647d87820d0aef48a41acf4c4f8a2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b417f4ffafefe394d717c4af2da3fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51d6edce1631c307ae4123e905a2e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90a63deffc0719779bd007a5e9b755115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2a3af8eac79b3ea92bb32fb787957116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc97bb04b11da9d06f31501f625dfd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82f2d3706cf85fded336113ca2a917118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7eb992ef8401b6d1ee640e4b77475119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80c34c5b3223d019e4769c02d0e732120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b27471d78b7d621cd68a1e1b0af6c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dab9886f8afd609992c45c1975abe6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0323e6c90e9d9a4ad3b146fb8f8690123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b6752ce7b3b0b73bebc359e9a2477124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2bd13d0c1a202c5b96c35e07867a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5bc840549cc6b2f95549c458bdbdc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0c439744c16d94422b6b06498d809127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31271aec0fcdf528618445d26906707f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f802a37ac6372ea915179867bba06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7d8b39ce43e6df07832e865b254c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348c8a057f92e2da13224f7d092b6ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc265a06299771483d63f3a09bdaeaa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32998a866a8be1645bcba66f25fa3245133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46f071f4716ec6aa7bfcd47a61e4a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13397ed3d774f5e6f32e211e3a4b398f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684a2a75d264d9d9df61a08de2aeb10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f323dd26f59fa5cb1e1c271c41d949137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfa20ccb96f9dc9cfcecf4855fbd12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c4031020c295aecdddbabddebe62b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830d4f8650ea3485792752a9603fc15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe12925914c67a731782c9445cc23f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5d3cb7362274a99296508e409cbf9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05daa7ca3226cd742fd2f83eb757c85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce839d9576ff1e86c43014234ab3d19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db0440e3ff94b3bdb9d096b6f5b6c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc5808d93622d8ecf3df2cd281d685146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562be02abf8c868a699e8adffc7612d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678be21db0f39debb26c35ed2d9e4af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e6caf48a2e9c41212c7ee7a585522149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2f2669b30541188f79edae6b497b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5ecafb1eab7c68854685815ceb670151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761643141b1e8e06be1056cfd5bff8bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8dde0d0d003ba364428de01fd9572153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc93562aa5dfac5a387941b36ef65e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314ce57a21d08780f850f78b1dcab4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77629005b12a91dbe1f4edf6dfebb0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003099cef1d8b3a004136b184e2fb0b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184fd13f0393dc7f2c8a96174a1afd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a7be685fd3bc684513a22cbe68e96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e394b0c04f492e0c028afc922313b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad10bb69cda744c24609e6e35ed64ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776dd10e842a66164b3bdd16168d653162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db055f17737e2bded358ea98d67529163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e7c486cf9e74e66ed612f8d9ff219164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b064a856d845a0cd394f41b0a095ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955ed48e0f30e63554d9d61ae98654e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5663611bd8f8886133b6a111fc1cfb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f86331f64467ec79e96a52d0fc22af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1183dc0467d48c6141fbe660f72d5ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9050d3be04da2af7bca2214842dee9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e64c21d3e017890c2606c020651b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1121cbe4a3f12c3215bbe5bf50a90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfbd9bce483002b3ce11c2080cde84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58e69a0480fa7783d05ab42e4e3f63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e307d9de29affd2b165fa5fd07e015175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cd347ff4a6b6dcce04aea60fb7068176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcddec82991128e10d9f8e5ed71c7d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e6ccd40469910d324b5326b45f2b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee22c1af6216fa692d915eccf406ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d9236fc1140e7dd96d2dbbd7093ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaae6a346b89233b3c58127161f266181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673801fd19f8b356833ecdd9339416aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df31eb2d56c31539c68511a44a46693183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab957dbdcc3ea2191e508ff4bb54e43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a7081ffb5ee9d60f367d6d8f5bbd9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccc2045de5164327523d7418eef7c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cf1e17390d1d83297dad52ae6c294187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720908982e823d621db08e7be382bdd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607b9626cf8ddc43a50b909357beb1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09580de19aa2f298ba33f8dfbe21cb8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718bcdc98506e954320cecef65f4e31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5829f466609283bc95193052ea0157192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e468f731c0f439102cac9d10f5cd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb1a51744e96f4c6ea3b77b83e5ff2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0171b73fd4124d73d775a480482f20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb66d7cadd8c9552a89bde7026a1adc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a81239a99f7c0328ebed51384461a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ce8da730f1c0d8a94fa6a06fc01b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0ffe86fe8893096e5f9633f83cb27199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696450972799ab535b93a3dab97fc9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83177dd6aed0157f85f3a72be7c889201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89ca4301c4a2ab19fe6409bd622c45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf01138cf381897ec4c622929378c92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f77e72b08ed727f54ac7fe65eea1cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa51e86802f76c4c0f8e9fa52cd317205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2331489e806644768792139eac821206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7be66e863003a365771ceaf08a1dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845a2533a4e2092e982d289ca91714d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997fe0619afa5fcd2db26727dbe1939209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885685fa8882620c8e7dcf85e64d8e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dedc170cde854f5d8e7c7a6b0ab234211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601ef1a0a5dee4ba53634276e3885ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a64bed58f3902857cefb24f7dd361213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0dc291c411bab2cf72fee7aae03b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262f4c9c185dde390cbb85c72aafb5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ae8e78bbf4ea4343c353094354639216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe4e175dc535b4df0d3a64f7dd8d74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a7a5ebf7f3a50daeba4f44e083bb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83fd481b4c6e20093ec98a9560dc80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82a14e1daec36cde3825ed23ff2be8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab22283d9eafdbac7d52be7c10ea22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac805eb4f825e873cd6d9c2558bc2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4896367e52d2c4b4eb0103cb6ca59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d505a04beca4942038f74f469ba83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e68ff6d86f6041e02190f2af3f3bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c445524ff88efe205368bc6a797f3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c88904abf35296d30646c7113563db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740ce4e724628e9b94a52f960851f51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afed086b039abec57ae5606d50f71e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06b958b0d24d36a5d59e251450d3ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c60d14c19f349477142bac9337095231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769831bd16e96d1ee0a3fe98d409153232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c28cd3c8d94a9264616b39aae35d26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51e64502b4702f135c88d24255a6d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaef8bfc0389bdff648b7d8dda13b13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f424e9f6be43a4ef9c81d9fbd9390236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0126407a3ce08dd8a719ea45ab8f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcf27118fc131772bd4c354c994747238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a787cc40e93dedd9b46d95c97e5eac7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34eabdc281f76fa4a8812f7b5897f9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9fedb6008efcaf696e0b3c219a8d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cfcd9a00d97019ed1288439c3fcb6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a401bec9277a816468f3a00091793af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672272923b683a6a8218344494dab5ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98876b00da462bc9b6f3f7dba8f64d29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3d109e7d9e3dbf32cc9cf7d5441bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45566902bdb30131a239516539c5a640247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eec0f64c5b160b5e8d64efdc384dcf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdd65b4bb6f121941ddba6cb9cff87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03010bc8deb0c091c14d200c367d31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042be6549489d46e4b701b6cc910fc0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e71cfd75da33074a53dc8cc37ac80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa868d163b78caf1527cf6d8725ad8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623c03e95b5c5c3be59d5a18ea1101a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8273df089da8ae6ba6dd694aa0812e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a915f7d913356f6aee4e5f2b83bd7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44c8f3cb94c10c9d398c86a4b112f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b77bf3e163531a2dc807b6e3ff92c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc0baaed2d1dbe855909a46c34b698259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddf57804b8f7355ecc93c58228a92f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8fd1d0d93d1345d7704f545cb3e08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25296bc34c5ffea6305a68b8f5e07406262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fc5d4ec9f4c9fddde127c91f5c20f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb4edc64528d58a40fc6e4f6a68dbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc97d845879f40da03735393f0db79c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76a7d0e7d0c5094fc498a081e201a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db519c73523665506722b3a70e91a07e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb03dea9b265c79f1b96c4b08510eb6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168877bc189ab0a172eb4e90e889028b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0656dacb54a8efb5393525f935e60c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e7e2f2561517d69b66e75f3566bcf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb0daaf5d85c49af3ec0e3fff70080272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3e8fa0fa9c7446a8c2457a0958345273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3092f698a969219c72ff72ea552041274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861537db3bab1cda47dc6e529c1705d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a042830a778845a07204b653b4891d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3204ff6e12b2ae31f40a537a0c1ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130b649700328818ad8462d2968c71b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d3465257557678cf6b5ef74497508279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb2244686075cbd573d3383c1a7ad7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d2ba54e7a4e62f9ec81f4467de904281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159c1d6879fa1cac783c98d044b2d8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c0143a368307f5aa4ee51ae8c8fed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1070748151c70da8b5c779d70d5d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c8ff547e6e15299722f4803b7e044285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99de93163fca4bc5bdd92e285fe65c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1371911213053da829027979d650e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1ed45cc3604553392df394ab14759288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b13ee04048689fab9344e01fd4cb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfe6b73a4ff76018c7ac7ca7b646cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae130b07b9d3ab2a691cb77dd4bb7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c612256d9ef907b3db1fd661a99c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119dbbe69e8b4defb39154f17e26797293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866e1a382a9d46ac6e2adc836a6e331294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95d7c84c64f1eb9d316026b2099dcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb3385fd870a9b6d3219309d049ab9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a22c6a62b1408ff3c8ed60d5f79ffd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c8debef3ae9bd09d622fe66bc0a1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd887fedd002e418fcc80188c36cb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd76d50dc15a6bb82f996495b3417f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b046f9ba7784bc2d598566e9c304e2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff20092b0037bb1f17e54c4a573437302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb114fa46ceb7ecca8e14213cb2e5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa5b8c0e9d77bc0a791614a5daf055304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804baf6fd6001f1ddc53f230b0fd4e9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25bed29a7ed6f039763532a36623f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173b6d7263a4425d0bb81a15a704d3b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034bdf98fc9c20ff589ee40742d3e2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e70ae4ce7f655b8370f9ca624d736309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf204e852e990f81cf065ca6500f870b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278b0131e133982d6f5a33d5e2c7236311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5e28c27ee59c0d1d456dff1db4473312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4611d9d8bacb27fa5542cc3403d656313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8b486636f66e96c73d60e6593e6cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f3dcf6e66c614b34d1dbcb4b9e406315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee202fe624796e29e5258e0a6af1640316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84a6cc1c3f377683d2916eb829a0fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4de39c8f5740372f1491bf94ff106318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cdaf73b2823ab8a980f6cd8d38d9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e9a890fd8a195fe420bbf38946503320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fad486691ddf18f1686730c74a555321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc82441cee26ede0ed7ff0d51d47e1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4268e19a144bd0022da3a1f3bb113ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbd411a5ad58a20443d774ee829eae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1e0e7970482b31c4e0170773a6367325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940423b75ea98d19632fd0cbf6374a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5935b8704575f4fe5732b84f474c74f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b0a044f46703827fc2f901d6d8907328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a53b7c25a68f6a7e8888b5299da28a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1091b833eebf2acedb5e17e5e8ac6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa13562807044baa48b5d090df1a346331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313798f3d2c332c89a10fcd1c254d62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce147b055df424fddfda7ba14de77c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bb1606556a0fcb5e2b466773446c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc6e1552e8a19d14c622022944a9af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093e6ac74765f70cdef5dd6a30cfb54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e17100f8ceeb569e7e85907fe7764c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038dd3960d13cda7437656190613f64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117cbbe8493d203646d65ee66424f6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1236e96237b49274150fc1060166e15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77176329897712ef911949aa68ad64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f155830538002f27fd186402ea87bb3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045681782dc851ec96748a2f4bfb6f21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bd2fce67170d715a6a8df12c367a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af297712ee20bd24f09e3e43e53b050345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921e282dafb3e433ba7938aacf89bc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326877bdc3fe0791b286c1e14cc164a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a6c5da990ca2491e971f8b4cf4ef5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd302a188da9566a5718e4262dd4714349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5f121c3fa6907f8dc1fba8a7d6e6f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23826990baf38335c14136e715bbcc38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b1a6a12ef76096db82c0b645d151a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e53fc45c007c7ca4057edbaf247d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ddf40d72b71c9931e7fed22c17a6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea786b9266539a61babcfc9df3ee0340355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca461effbc857c8f2a0e92300822c67e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87028ee62b8bddcd15056a6a16656a08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae14d290817a16de41b4c097cce0a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96e71c96f54e7d3098b2bd3aed52eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824df7aef46f471afabe966c31b03fcb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fedaaa4fd95b15faaa882bd53ff78d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8174a2a8bccf67984c681c609003bce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dd12704735497f657311577f1d90f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82083fff927db93f22b4acd08cdd942c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f997c72ac6266042a9f490f6c08e73d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6a40e211ebcf140ed583eaf1c4e84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8b64561a612702c4f2fb214b1f8bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20d5adb3851a4c14ea92374151762c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f47e5586b30a41da7ea2c8ff909e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20ead889125d783f50ee507c510756370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc8c694453474938df8a0c7f56a652371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15c516187e1f40b08643f9aa25ebd2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5719febdd3523bb49a089058a06f3db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830a0be043e3d99ab07bb539a596d73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c51bd97b86069728ddc834fd1da3ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5b6b6a47aaf35d020b65942e94faf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d952fa6361ee4ecc363c7eb75b4f6c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cc19c53051eb9223788e7f2498cde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33677a37698c3a8bac8261ba97b99344379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b86e8ee4b17a4d4fe20c6da55fd53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612630f9ba263c116cc898091ca714d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc02fa3186f4249710e4bae1b981a5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f7d3d725cfb70cbfc1e1b713b8296383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0de9ae06b7528a1e8cf03013aab64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65669a7e806aac37d408c51c82cb04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae7e98c91e995b251b4e5746e16444386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec59d1570701c4f3823711521736c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398b024ed13b75b55ce350448e65fc4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ca38118608cfa8d82d4a22a186e46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc56f24d77ac024a89e2563da3e538d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd0321bdbc54b619be02d20527b831391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5beeba6673a6a26391bc6ba54882d5c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db77cf753c93199e634465d0020110393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3701a1694853a064a025e3b83bfc04c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa2fda6fd4004245efd363b412b4c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4b947fb6f1bcc25ac8fceccf2bce4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af330dac26da63d7ac0d42e7ed3da346397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa922e27d64e396fc2e86468733e239398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabd9774528890f25b4e249ff3b5a83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d776e27bd739b3949d267ee2ffed05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa46f75d86b0a511b8783db1550617b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881299f2a979d77f09ee29e481b93188402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265bd41af39d0d90e2c80bba09a69d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff2fba30ac78df62378125828dfc3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afb870563fce5740987582d07c1b3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25496606d3c5304940b47f0465c068dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f8083f5cfdba7db0928f6caf70aa3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f93586dc948c8f39a6d12cf6184f94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cf71da17e6eaff2102886d81fcb8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fd29ea0b6abe2db0c49ab4d6f7952410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cef6eda722b4c04776213727c6f1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de03b1797e2c52e662a9b09ef5e500412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a45993bffaf85437f94096765e18fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce2a8a73b68155947b145071a00678414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024e9cfb683e2fc712dfa6478ebe042415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237573658539baf0f82b57e14aca81b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527c2731b17c2b11c002b15510ddfb5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc50ca6649539399e6ecba494756e01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b6b1ee1aeb0b55a47998f400e6589419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666c21fcc1dcc11e860d517cba42d00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bfe413218901b4056549b97a175e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991529f3b4084f49755bead92b8146d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5da223804b0e5b4438396e72ea3a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483cc937bf849123ba7012215cbe636424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a11b33c2f2300b043733ac7936503b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732573feb739b035325e5c89afd88340426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcde6238792bd624a0e83ecf82a25e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437e29010e77c6dd9f02169d0a11a07428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde50abef8c8b29a314a68a957c68d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd63f29b2bd052ac73bdaab96d3d47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e937c898e509e79fe820a78b203445431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132524808e922eac6ce9c0c8f6ca647432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12e19a11c34f1cbb36478a39dd7850433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffc15c09ceeefee3250d184e0011df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5632a3a2b966767fc782ccbb4c227b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917924a421a19f3924acc3f5a9c50b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32bfb25194974857a9315dd5ec112d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f03408834e63b63232e6f312d9deef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaf6d051d5f157f6b06fea5031afee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ca9c9492e889290bda385dba9371c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734eabe99ea1e9211fdedb604efa3fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2451b9c53e501a57a821cf5311bec9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6724c35e04af84e524da886f21eae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c681912ca9fb90696b1f34481cff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bc6a6422bb25773e05edf100d1923445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b0076244f29e3fb52a9cf673d9fec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d9c38f8179225891563d9d12006e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280283ca85f841b2f5aff259c37b4c0a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678466cf9b64c26181643e6abf9e7e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a650a7fb2a050e8e8e0e7cddec113450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b2555c399f8872ff0fd85c3bfd665451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2b5b43b1f3ce447ad7a1b703cd46c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec056d7bcfd603c0c33c25ddfc2c00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2ba0794e7575421b577ef0316d2bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f1548ee2995d54823d50da6356df3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d4ef2a4e515cecbb6f22eb22f3c50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b4becdc95166bc4cbc8f1f8dcbf45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adfb31bca31e98cdd94498905484e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487be060a5ddde9cc408dc9cc86963c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb61b53cdb0b977cddfeaa8322d4cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcc796aa4482c85ebae557be91caa7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f9de907c21d81729608bc5544401f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b042d95272c78716b25177c5842c20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cc3f1c046dc625201938e3c4a94e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f1bc03825e7e9b5a6dcbdadfff9c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446389020f0c1fe90c3dfb6c5b6df9a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaee10f92c8f4f2de74322b1c46acf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0a1e420e17207f5e1c9448a9715e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24983419cc83f8c8113ad7f10cda31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6004807699224bbb8ad4e624fdcf9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642a78066f10910e5ddad627cf053c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1c9aabbb398eadfc3682f7fc69920472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd10b9380e61ebe4d3670c415e95972473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55b11bd4a26031391b867e9f5f30de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7fa5ecbd9626a0738cae6e13b58af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45ae3241d99df7ddc5dd01dca97ed5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a8187f921f947d1934b1e2412dd10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec73b222733c7965c54505e7fb02d11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f217ac2097db1687467782cb90f5bd2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988c27af0052b253a108d61dd43b6ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda77ab75c9ab4c636a8abcca6228fcb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89574f1d9767df85b4ab1fb3d99019f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2996cebd1cf10da9847dde5136429483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d4a30333f5de69a922947c9e8ce3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec5813ca16dbb46caa67e75fe880ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a246b1c7188bd2dca34b5edecde7d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f1d3d4b8ef40dd4a49fb1ee02c9bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b4a051cda213c340f44ab336b4472488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3123156766b0dc735d456bb106ae32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f524871934f8817be42b8a081063ff3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a23b8b7c18f9df67b2a619f421846491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddb03ca96b6d0755c03a80e7b70256492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06492f3df46654cf1ad068faa5e96642493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b96d729160166da0264607910685f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db400c2bbe575a72ee664e9c228d1f83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15490ecb64a1a52c1ac81975e6b1651c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e54eefb9dc800d83c6c21a415ad25497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff291de467cd489a5e59999afa5e00498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cdaf242da0b5793c2999d6b3ca226499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a5df8bb7b7d8bf2b4bb5628eba224500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009385c9f2498b7d286caffedd8b1c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596861f97c4edf10250a25e07418eb9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c31ee5d374a10c7f36c66a9cb3670503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55808abc40afd3fc51067c7ef36f063504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de795fd001956e383b262924b7380cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e57b0f98c4e1deffd13dbfd616f934506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9b953291bc1f0fb7989644e33569a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc6c8749059746dbf31bc8763e1450508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84eaae110f61a48f3a589a38576aa1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652f0d7194d7a1873ae05aa020b76e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ce98016565f95aa8b89a8162a81b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a8737b303e3873fe08b3ae2cebf69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf6dd155a5dd7a6c6bef3bc103b2e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855dedc5e122dc6e7bd49d8cd481e2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2528064f7b696afa60cba47643387515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbc8c7a92830e74d2b119fbe580f2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0b8b34bfd7414b7894b1713ccdb39517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad39272850e6f6d164c3db7d5765f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a93124633c1304529aba80b341362c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466aa559dbfd62c8932faa2ec474a66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6028df71ec84cb6a2f197289624bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953167816d38c03e61cfb58a3bc681c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974612546a48753cc69b26d67fd18f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba273fa4e78c77baf60bfb9e5673e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af26d8e4a48dc7e89a311cf5975e77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06dfd30e522a40b256f7ffa2a8d53f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d1f9a9f6a42bc5f9331f3bceb6701527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eead10dd6f28c1050384ef21fd0591f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7f4bbe29a8b661a44aa343f7efccc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf3df3acaeecd9c9d1d3ddb0d3abc2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03bb776ce239964d44bc19052da4b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b292a64c624b92271f3e8ce8b07d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a06ad49ee7ad35b3b745e88c3d6257533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da05ccb887e65f4be08e9553627f424534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e701b15f1cad6794c6b423ab4371b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25700cda02f564ac52a92b4abfa001536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42054b94c5c5d4a6e336bd6a18374811537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850550bc969944c04f0071d5bbfaff1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928bd891163df0cf336a20f9ff96c44539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4c4e16a89356ef22006fc470d63c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667a398279a6f6ec3e9e410568f8935541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2a37b94167c4fd1020d55450ac534542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130037137a069991ec9fb3acf5f0b80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67474bc443677fbd8134ccdb1b01f839544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9338ae424c6bb5d17903b9ed016c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e5cee5757be1efbe1cf253a207a47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24756ca46f740602224d95d60948507f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f56aa9036cdb36c2b179fd1cb5fd3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab662552431901a2ace59d846bc3b30d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3e24931801101d07e1e844d44c93f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24fbe924c9c79fbc224c4295a07fb1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f039f5775e79c09949542701181cac5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c369368b5a3ff440a323057abfd3b5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e51d28501c2bb9afebb06f4a4b0c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c0df0097358f0b9642753fec5fac3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84f88173d75c8a41b18148309c12c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7806830f116ac79aaa141486f9f44ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85725a51416577611c10eccbc5e126558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9f510078a5278e45e8f1bf2ae4922559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85083ee36b6a4c540747f2cc96aaf67560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c567962e5876290e947c840d611e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445d92daf85eb583f72bb000261cc87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441be21291d7efef42b3974cc8c0a9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32314c0f28f36cf8569cc2d1c42ba78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fce71a2bc650c1c4082bd0b7d8270e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475818865600a0a4a8c1ee46f6ca757566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9c95e78758d7b01236ed66c4806cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108178a19b2920c92c57701d659c420568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff172ad69e148f9aae069af3f60062569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4454b0c2408c90bd150c890da8e74570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a41c759b3e75e93e8437cd22728841571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ba26980d9425446f319251d7a92a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10d5c04709491bdff336f125c388db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec340c0c6d59bfb1538f62e250a1e0a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfa0d111ceb57437cb756fabc6dcda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc70c65f41fa4c25b4063bea576c5e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9879efe4e4a740f88252358f10dfa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835e6a19eadffb987e06863bc06affa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0d2a56618f8d8a098445004433172579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc443dcb858d96e4e33b4e3041e4390580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add544b0fa4eb4d9c55784ee7f41178581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f549d8780373b0ba037a8362d7f0f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27efa3dc44854a2458af9f891920be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc31fafecb8845fbfa9a846592d76fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2d86ac9730018f58e945f644b4a25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea25dccc4f94d6434506b0b441f542586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf7165f6e37796d93d200a30e3bfbb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275156edc98ef05d4ac1067464ba6962588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84571e007562212e471c688e14848de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb191f61065cdace1f3652fda2c115d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ae329b1c1020488bde91af3d2afc4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71e917e925eaf480a5e7b0d80db687592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa16532e6885e246490c147e6aca01c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b4562ebb63ca9a41a366d93ce6217594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06812f55f1a41ae81c5c9bc8ba7756595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3983e6d98cad637c4cc74117ee0789596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4c0a0ca09128555d3aac4dedda4f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a330ac6125da3a6802d7dee903849598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1d5a0bb5183f7932c9e0fc6d903f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4c9ad227c0b55abff2663b3325676600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbef70c428acb597223b32cb6039bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37d6ab5eac059ca54b6b2698acf003602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b437cd75ea826e946d5390b929384603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fc27a04e5a7c74ab21b03d2e28e05604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027dc04ee4d0049f7ab4e78bd4c0f2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe7c9ba35a3de0d06d6cc333828b57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40219d7afb25c57063176e95e4f74a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7dc506b411708395b87a4666e5f01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d038c3bff3898880e0d55beb55777609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bbcecc409f73072bc2b370ef30ae7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b933c84f58ad0b8527f9b21f27793f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7562a9131b9f026377304242fe67277612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b134d3a8080c8b73f42092a8e24402c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876acdf4b4f468101ae28333be369d86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c22f5cfef471f43b0ee3d1e03829e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cb1d68bad0a3c5adb8b3f2d67ec5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc688622c288be4d69d66cfba62c0687617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685c3162fc0045aeaac1e86f1fb3c17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8331b81cd95b9b08bff7012732bf78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb2d9c09ef257d7f969d840594b15e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c167916543506b38d1f9e5bd3967fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dace21aee84d6416afd211ac34841c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b20a8a5405cffad569c741ee5f750d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e308967febfb7fb1e5343dc407705b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5addc62bf4ceae799be93d3cba1f50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb000cf5b152da51fbec4db07308797626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23dd40e2c1b856e728e1bc77177afc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a89a1806f5367aece6b612f433e28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5519635f3b934e13aad79b5de4dd6b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e01937f1d48221c75ea9e525b3d73f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57e1b0e507782303067290ae9cd07a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e038a9fef0a026e06f695e67adc59cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769139899757fe06715b26d6be8622e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdc53de2cda692be07445d328aac7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90ee6220520b736daa829661b3f50b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d051abe73ae12455ed84ae8a245f647636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7811436ec99333a7cd96cfff9b431637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f4be75499f392094e5c1bcba21d3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f08a5bb76333953fba3ad7676dfd56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb3ec5b3eb3e9b8383debef271b750640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30430505617b52b3caef5823f6bdf3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c3f3de3c925dfa2e88f0674e751ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9d533e61c6a2164c82772cbc3dc93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc630ead265f395d5f553c7b8e86aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8099d3c200eb20f5e18112552ca1d21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d5b6d7bbedb065320a9685c5282d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d224b75216d25db81a7857aefb130647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24541ab4ea999a42fa6bd0f3b908b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a049ba063d4fb76f8e817d7f217cea3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2d768a46468676439b8f51254479b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349723bbb980d44c00e40131780e2c1f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71df5fde629436bcfe88656a8bc2db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427a1380b508f2b29b1e2ef65728b65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fb574c69a3faff648bc7ed5457357654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fce421524176994e908cd21143ea0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5844eb82b9d3575f311ad0153d89a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc4b040dcb74fcf83a52a3e38aed2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f69fd4d78b0682c8dbf8f610e7967658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a76024c1cb376948c5ffe60432a1ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b479a9e88db9bccbec994a560b2d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0ce31b5345d15af62ce296ed32d1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f70d8c0f549a0de3b5c24289a1a06f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7fba717b2b979d1bd398181b8b177663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5b68957c8ca8a6beba04f83a5131a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3378675a2c895fd070a42696b205f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99697f37f0d171c08d5bed851be5198e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c900fef7b55424243c5fac57c8d6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4cb7095f5d6ab751ab8fb1c102c41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efb38883fd064e0ded8c3eef0c6e93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20b081239ff689a6adfadfaa242ad4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d0f9c52fa70c45a412f866542781d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc2b61dca181e9ffb50fc3e33f4f9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78893d71b4c66315dc99419b9bf798b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046410ce1697d1a48e5ab87d00d6d0ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591ddbfc5baf8b3a356eecbf8871b47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196700fd4e62449aec4c55b2d4f9e12676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08bd7e6ba4a1bf7d35b0354a153b9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8bc592b9028027e011333d5aaf0b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa525c124c8de0d272937a816aa5f22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf52f699409cc8369a46b4220ce2995680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af9c2ff89c9f2d21b24c55c8337765681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceb01027caf11708322f2329869387682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab3505709a699362f56c9bb5f5b37b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900e7e9118ca77135eb16190f407ffb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d574f815b996e47a8960ad9d45782c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda6bdf01f6b917a2b2a2dbff6a321a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b11444f0b66edf9cb67756cf8fd3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b44e3d88cd74a50acf6da4bd5312e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d289002cc22d3f3792b3a803afa5b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac81832ad261fc549e63479b3908c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307b70660b5224af06affb4ca669808691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13b19b82bbbb0d53e229b83563ccda692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e31cc8313d52ad21c479b2a2466f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e710f12003286b339bcac753873f28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835134c0210558b729716b27441a7bd1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34629c52aca2a8f0e6af80ae472c3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e636e082075e4ecf0e5d575bc5977697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa5e80bb31ee4130afdca6c46ca6c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8b6607736e0a3eedd84d4705e86c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518af3b09bb5306b8dffd8dd1d0c9ac6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e56ddaf0eb5a49b5ca6d6e567de3a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dfb9b7db59a208465ae407e26f6f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceaf55a1f5e68151eefe286d2d02ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d418043c4f95709036d7c01ae85f068704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0014b95ec2d6312752b788f8a554e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916687768b827d7aa23c0add1b607e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c251ea2eac63ef5ac46ec2b62a072707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed487a03b33050dbbd1061c504c0a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b259d054019d417709c96b9987e4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fc73ce7e9abba30caa37498502028710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ba000a72c9a64e6a3641f10761da4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff528e27f765c031b668dc469a61bff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0812c9bd81648014563aa1d787977b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aa3f27f669cc52f5642b249063681714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcdb06f53f7598857d540bd27b524b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc3e994c9c4457926a22e5a0213a78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315e78dee01bbb6eea944ce5b3834e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e83fc77490ec401214acaf9e824410718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd7eba808a14682db4fb915120afb3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516cf6ac49de38eed222883678e27e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085798e36a37662b19e2346cef782a34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226966e83351df4a9f28dde0dd2af6c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b9f1d4dff164df4e8f036572b3e89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f3083c6c7b6f41e7e803d3b9b2ccd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2e86915f8811a6bf38646faf5f9f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dce79a1655d88585cf9239c45f00c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9152fcff7a186840d167a3ced378f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d73a447e7346dc4a05d656e375d03c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d229bd9b25df7b726107e069faaa145729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee46a6dac6051f4df5d5fdde2b932f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016146de70cd7cc248be3904abcaeb81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af52461ed724e27fc4c0ed35f5fc429732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493368a33a6435e53d91fd3a954a93ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6037cb869052b89e19e723bc0b5de13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009ef78dccd69f09ceac347f819a4ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480ba2eda4c5b5e62a53d535980ed61736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c686637a5710966f357e630a4765c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcfe9644ba1bbcddf2e10a1612a885738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb9896b8c53a922303767f73b5318f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7ff4145a10831d47c27f21204d286740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80306e94610c95c76726f9924d6645af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee31422875e82e42d1ee1e0c2e29ad4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d36d7a717df6b3ed36a99b47037b9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa50576d365d659b79533c5f5abf89b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239da952047dd1f1478d94ed4f72d2a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0feda2b1601a6416118ad57d640752746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9121e47aaeb56eddc39c2fda8857b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd96fc7a3e52d0c82c14e73f928451d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebbff4334409fbbcaa80173b75a174749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f646eae53ced92a2b1d39437654a367750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048393ca4e5e0ae1b193c21ab399338751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a80859498e50b1063f3d14c551950752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ea1bdbf2dbe295dabe9c80f70d054753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752946b37ad2105298797ef66b38f2c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e263eb3ca60e9aa570d5b52b808a18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfe18866be6672fa123628c64da4b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b4cfcb517bb72358f516701441793757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062094d5e446319006a35cd953f509d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137c1c59a867c3cc743c3a4870b36d0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f0c72313c29fc72d3f50db998f761760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967583486ce9ccb97e69320747cd97a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31d9e31a1eb8b1ef216e630fba9b4f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d019c94c74f8b8fd6773b27bf64bfa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e36320b782a4f932493ad490c4c52764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc36542ed4297bf7037dd336c497fe765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f03a15d52c78bc301bbc972761c6f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3afbc4bfaed1217672b5df85a2f9e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>