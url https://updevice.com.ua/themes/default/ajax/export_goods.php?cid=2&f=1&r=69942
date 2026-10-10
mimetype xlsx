--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6debf466c76c0bc56ef7d5214b073051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f19545b5ec2c0492abd80c18deeec42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188664b579611080aa71d27546112143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b504e9a57af28b1604377fd0df088344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9d9bbd3d79c164b41d9739bb0dad25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9838b9c3828bc9eee833dd82acee4bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba37b817389f31b5a2ee35f1cabcbb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90982f00a8943d9c7706e9c6eb0c21528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ad9168751896d55ea34e71e5062339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edacc5dbf40006cdcdfc75bb6a02e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367011afddcc8651ad1f52fe4bf821b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba624e9e7d0af2577398e61edd2c8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b568c41f547a16221b097cf2eab09013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b62af89a75b9fa0d040c1d373765014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32e737e5b695d899a8fed52d6c9f2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d08b12850f56111f7d2a0b28a98d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0079ac13097bf79f953b65e7b1d2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e1adc42aa69573b01934de03adc1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa132db3423fa658738ab45caf144c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766be0bce9c8ae11b09e0a3683e9f1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3120556e55f68b412a3d1a7a4219021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d9321ed4f78e983ec8e352b4cc5ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11568e4ede5ac90e9ab95d42524b7fbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84296ca3f7568f7826d9b3f35796159e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fff7e0ed04eaf89b1a9907b84dc4a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fadebe1f0a36ef675b07fd668e36526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9bdceb79efbcb8d8ee8f040398e3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6639b9d90c84b7a410d7cb1b0966ab228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa00bf17f96ac665d10d1a8324724329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075b301a7dfe9bbf2710de0c6d0066130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b53e3ea9bab7f9514a6107a7f0599d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b5531a302ea0798c217292c93828e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cee7e29b0f933acade50bf0df0d2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27101bb6ac4c3af488956861546e8fc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b459041a717c2a4ab9a830b7b57003a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db611b6809c6e4ca434863ab2cd2b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3815512880183e64ff423ac628c7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80934e71d004f5798bb523369a618938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fafc21d8ef55c424da39927ca930bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16670ed06234811a251a1f9033a89cdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7686021432b805f3a5633e8be71f52041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785bf42e8e36e900613409df5ce9bd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81829a7ad9ebc45b2f9b4d92b647c24143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aa9319bcd3d196e2385602af4d59544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b5024fe4a5fbcd65d5baef40e288945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2b406e74a9a26f18f27c562ad64a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf678a41840ffa0ff24988819902bdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89457a601c3c05570a8b37308317955648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff2ffe426ed4d678154f4b7a399ebd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead65715fc6ebdb1793cce0a042c22d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bb40553ae6996bf60efe0a6ed4d6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bba0fd816d820446445d2b82ee8e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01dd4e3249b425ee4665f2f3886edd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d147416353818743db6696aa7ec8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cae2e05f20baf500122ae3248b21c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b198fa55bd8975a51f0310680f739656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6e061f7e38fbbf4e50b475838aaa157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d56abe6d3c0c169d8caa984e007fee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375500a63efc3568805cbb955337e34259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765342c62ad5785ad1cdeaf5252377f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c227fd14c54b4cffa0f09b63075c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0445509f4539b8782ee6338179bfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b88e863ea1c44a5383767a042a9fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd977c24e2144400029fe2ca26ba62164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bb05e4eadfa6f50c2a96b2aa7683e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedeba43b7df65f7fbfe8d9a6cda32c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b539114236ef8b384526031a26a50ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3798e62382ec0c4521407d15a32da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e710009ceaf6d42dbd649fab592df669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a9a1606c0c58d48bbdef9257d0ba170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6aefdb03c08a18501be928547b45271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3baccb07ec8239256bee7e0aa8b99d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66f08f70c160e0e125b020b6f9e2d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bf6c0e0080293764fb45af0de21da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90ca4ba8186f473b15f04eb1ebf6d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b8ca68b7f0b84749127d860fd051776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbd81f230c26b71e4df99c5e1f1e2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49afba2a29dac31bd1e39ea2b5d59978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1692d1074686649742cb4a13f7fc4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8237ed5f1b69e13a4ab85d84e0b3f7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45300e53fdff86047d41c17000a50281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf059bd02db5a62eac7414845a5453282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b5e67c71501a4f9310e57036c947d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7738ef4764929c0dd04e3810ba4dc1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d129e6551a1152a8b3666c559b7bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4833b26e2a227c34371807736c906486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea83a597f63a210430a3cb5415224087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e70749e610395d8065f105d96307688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79b17db5899c9ab86979e99325a34089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27adc68738b7d2dc6451d8c25ff4b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599599d2032b7fb54f05d5dbd65b401891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a665549da38e0eb9de8bb74499a8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9960595ffe51a67c2261b0a6dfb8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4932dd83d1d529f18f232a4fa20903c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1ca62aa8a835b06ecfc7c4611326995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17976d8b5a09756f60ab886e4201fac296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4d2584d8ed9fb0896f18e538217f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256e1b15aee1a0ad6d371185131c5e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079927e31805af1bcac6b1474081b0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dd127ff778619040416d43c396b75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc5991bed30d43d1afa56aefbc0bf8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefec53801cc0b8dd8c4348845613980102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab2478bbd13ae71f04332c92f3777b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb6fb4a189ea6ee4d2d2fce55bb3b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad376f13065ecae09ecd3792f260d7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b14e3fb38991775cd04841845e9ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c58a874fc4cd6625f8f89fbd92ee0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bcc0f462c4a5675d943fc1c852575108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44862726ba6cb73772cce6e63c257c71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06520c7ba3b6d164e8f901fb228ada8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a457750e3ea461c944ca67cc907f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee1573c562d100d877dc06f533e203112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c173fbd89b063485ab6d721438b11d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32cd379ebbe7f89e111648d5d0d6ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683ba34e426ce3be4835edee21098fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e03fa01ec494a41e76aa242ea00c82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c8aa35b6a8032fbd305159ef74725117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b52ed9b33092091cb00b0188f30f82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c91e5981d4e02e06ff36101d55760119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ed718d57a30a3f257b9f29f3c385b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b94fe8b9b878a2ef5e9caff8357f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df262f98b8533f59bd5715344e9428f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae351aa7477d4550ee6eaf6cecdee9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87408f4fec271f4521091e44d37604aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d18669c852bbd1ac708c2cf7a75d2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421075e3c7545870bbcb8885e5c78fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40d6dcf74cd5caa820fa4fd8f98aa4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb2cd99cc8bf29b114e1c0f11d818d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd2491690358b6592831139195f405129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318c34cabd7c40ad558dbbf5994573e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c56cc2d9bfe77c998e2a75ba692c69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fd8926041a06a52d19471ebf285ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b6273095a5e1c94266a0a0b76a682133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0569a565b0e8decddcb79baf08f65e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e8cfd0c8f7f71f4dfb471c3d0e299135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a7fd0b615e50aee42ba30e6753be7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fea22778c0c892d0daf1132b21b65f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082555d3f8d4d6d1f4af901f91c88c21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17538c60b685e91e1a0d6935b513dd6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d986974f90368839449a30061203b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5700964dfdb82561375d7d91a43f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890412878b5881b612b8e8f921c83a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f90137a91144c83a75b1f0c09591e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121a84dca5e08ec13cba6d58bd5fe00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194ffe500a4b8a682d990d1bec0074a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683061889d8d3499b3fa4439a1ed24b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db5a3cd6a7f4b2d154a81a430ef82a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4cb757294fd1c830cf3175d550cd7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc15bd1c8304e1fcb7a17542cdbebe3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b115ff57b696be83e962833cf831975150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce3764c7408b6a73f97c4dc290d1e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094d95c43b4c8888e9eae494219831a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842185cfa756aaf15240d6b4b3aa2b0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89aacb4c2b9be4447c75d10f8f6294154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903424e39126fe57f98940dd8d0b9c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7a482f7c642aebad2998606b39532156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189016c1ecde43ee588e4abbf78efe6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cadaec2d3c7d6c67d6d4ddba7599da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983337d28561b7b7835f5dd3751853ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fb31f963f75672038912ef91594c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5ef3a42fe4673e0ee7dc8cfee0ec8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ef05478e937ef4ab47e8fba1ba861162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89616504934c8d6c15862aab0da8fe74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538490839d23462fca284cdf547c290c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cd02f293ebd19268928f0658b30e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a238f3cb3a60d31e56e7e72c31095166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015ffb589dd4b707573f80bbc6eae3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c18df36c2c76e6b39838783c92b441168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2befcee418f699b9e5940076eebd76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fce79fe052c85ea76af5d5fd54750170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475fa90e773a5a1a6e529df0fd75ccc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab49fb028e368dc5502978af6346c17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44f2d33cb2fea43e72769ba0ffa788173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee37bcd3c05ff422b0be9adf55fe48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedea273bd1a0993159461e12ce563fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499e6a9d8c0ba46c9226cf10d9017f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee530ce05e9417c72b5e9000b1e36b9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf21446c0ab3ca93fb92ce95a49b3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846beca10d1fd69d0d1758d1acfd887e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ed231fe596acc0262b70a66e516fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5291fc8810943eccf0dea508a339b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead456eaffdd574fa0f9298e80ae870182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966303c455381a1f49ff972a9cc09315183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedbf1e0cc853ab1e1f98e267861ad7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97319114ba3c9dde1ed6d52ec2e7c922185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de584ba71649611d1c84b102fb1405186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d294f2fd5e19f1b15aa5a7a5cc43b3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9a3388bcf12f0ed0ff082dbc89678188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779a4910aa2ff432a0fa7a9b43a2310189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e5cd2fd14c4d49d5241e20927c2bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713e2be1f21a86a5a76090332080655191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc48e50154fdfd14145e88f1fdce2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa812741849f55a613b43e2cfbf58699193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1194ee887d6383ebfb7f046691a0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28420209eb88fd7ee998325563cb2074195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90edd01aa87235ba4daf9cbcde13b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994f37495f7591b37fb5dfb521856b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27dbea597cfc63cd0c7a9ea7410bf4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3d894abf2b48e0c5ef57cf1a1a57b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727985ccb5090ac359b3c98edc50c4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c319446830f8638b96bf8875a9e6404201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341840f6397a82d865862465996edb5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9e5906704ff706982ed0e73ab279d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7848642f410f41e221b515aae94005204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a02d9f6347592f5dba72a09f020dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c2acb6b37888cb44783cc9db56497206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ae769ebb10fa0b49cfc14445190a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02447d8df2d166825c2c19e00c08e9fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f36b5e94d0eb46b0bc9a70472eb72c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d129f1d73207c69223a6d91eeaaaa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b826e8bd6aa045da9675e9e583fdb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d55bd8bac7b824f66aaa223a8e5be9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a74caca671d2cbebf5f0a770bb1f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315bd4f0dd1da1fb67e1584c57d8b98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafe057fb580c3bfbc1ce42c1c1ad89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf725c47ad0a8e16c76658805b63af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45239624b14f9b0733da64e0c3d1064217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4325a704eb7f568fbdb8ba2269b194d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2c0e75b1c35562f5e51fb230e4b4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c2a781b4bb86e94d853ccaf4aaf88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426cc7931b4f8e6b1ca1696aacac63e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d709c5eab79a7642cfdf7972572cc0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef759f6d0476803921a6d2f9fc0697fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da6a7840aa62a9f169f092f7e71720224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f289ec9a09197510c7081fb96267653225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afbf3ef6ae36808a2bb64aa79fc562226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde9d657ea65cc875841bcaf47a7ec3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e470fbde77e497eab8d35277f7566228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0448dd3e00a371015dac7a4d030eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b70a3c24e89eab6d134253dda7e95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abed0502a1ac89668b07ad8daa2759231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59f480329ae1f1c56278bdc257b2b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9dd7a865fa0fe8dc1e9c4d55649ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05af8fd3bc9c97bf67ac1de3d94d0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca49feb697addbf02f1e53e7c6daa49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698d68a2a5c7110c4b4c36419ed74db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d351db0ec01814adfe59afc2691d3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffb4049b3a37ce9c884bb613d239e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a1fbb7f0f2514e6f99c064858dad5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee164707c2cdb4e5345774d21334df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcc002132f4a03f7e219d5f974728e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895b01286dc319fefc5b01ba02d4bd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312b820cfa38524094c2b25427d01fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dd81b2a6a566ec50bbf91f4f71bc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b74f5e35a7fc642287dce47c37412245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adb0e9876833234ba34b0c87f97bd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f95dffb67c0a240c6768ec64a3b33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de84e9a081825aa600d15344682c306248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf1937a6345a1e490ff32c8c559def249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75122414dcd52198def650bd6c7ef2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14038083ad7903047b01bbefd8bcad3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c68d755b6412561153e125a8cfdbbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebfe1f6ada9c7f44d873a33433cb61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474124816f8ddb0250edf5b73d25176254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bb58c38e5535f7b9389b10a253911255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadbfc2e9ccd41c473eb70f9ecfd2f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27895260798b30b3c26275cab3b60c4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fed8f99a4d404ccc6747c4f7945b09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e026c76b900a640752c021c1c75e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65c1913941db6b2b460edaec6b1294260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eccab7f603c159f15b4079fce5a30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad11d3225b1d0af8f824bbae0aaebf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d431951edcf9b2f84888451b87b3e30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0eba70db7e0dfc1c78467cef9783c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b28e9fb772cd6969f6f17d365212f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c505d6ae5abc0b2e8e01b2a809cfe73266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cdfe20a9964f4e571bf96689a2679267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f06c8c592fd9d16f0947ae483bbe76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2762362537ba9bde9f7146becc21d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cad81d5755eefa855e0b3974b9d3d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8138ac2bba3b315425720263922acb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaad996687401d3e4b14bde9adfa7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1530fc9febc3408673f8668f880ad6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af2897b6ddbdbc0222e0312630b816274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d38bb7faa8dade9bfe79743d04949275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a6ecbfc14771540f74eace1b2ac59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346481103ed902f90d97573da283b4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c7f8c537dcb2e3f42f203a21e709d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a893d42e4b0402fe8f183383b5f4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8573cb732e72b99895bdec5db461e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39033f56fa58642967afad5cc954e7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbba6ad8f172dae6452012d954d491282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf01ee3bca80999b9936b15e402cb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775189603ce3293a01ac28baa88255ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177278c4fb2b107a2b08eaf33336aac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76255df385b46216a00fec28054cfa96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45e1a8cd9ef1a5d71a38d8959db989287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bd9ffeeccc626f38745d0f41a6912288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740acc776606a85907ce32e3ed9ac583289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e3fdf4ba74969136a98bacbfb815a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5258acfb961890e01b86ee3b76d90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64095ffe2bb7ce09c6a576b329a91d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9059cc85485f6d4ae41d4cc2f0267293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfa5022ab5222cf66b108c3f4af601294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae647f8a22058248c61771348fef89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079f661a6c6b52ceb436a0fb00c9da8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ccdf50f36a1ce9aaf8909b9b94faf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77325f2d5d40ccc815bcffac9219a22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748be1acab4e3602584f49f3ff29f20c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7922d9850905131eba5ac005e733c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b1fa16b5876ab64b47778bba46f41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a5249c35b5a9d061d63ffe18dce56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71443afd4e1d542108a937b1ea62e922303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011178607af196af8cf811c51ed69973304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03d4949c54147f6aae3e67e04584fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07177d821c9f1f65cd2f064dc3f3b36e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c530973ac4f571210596f1ccf78cb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ef9fabaaffb57a9a64678136bee76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067af8d531ba02bc0a1e7af5dde2f9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214052dfc576413fab1945b3b221681310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6a181a5f8a54ee2fc4c56cec319a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe2291c42dee94efb6c44ef373680d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bc7b74f8aef4ec3d5e9fee6d1d840313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bc2ce344344bafdbe8f1190bd7422314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2568b5778481c493ff0de3627bcf3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a889efef326bc72d43f307e8306e220316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d830996910a0a541ab00349fd96c91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b76ba8e2c8799660c3fa2e8471ebb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb13e20c0f4517f595f5f18b1061f40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed0a2a6820824f866b3d785ef985aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c593f6bc874644b9854d76cc76a4c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f183b833ac1eb1c69ba3cef5e3de1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a567a4d94d7c316f4a9beb8560f9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9734073d854e8e6247655c5f0675b64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72556e179e622ca62e43c639747ff7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbb2bd8e1e870025f5fe6a2b5d7030326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb95277218065ec0c52a55c07dd0ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cc977b16865ba5abbb4b552d7f199328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b1d8875a0348ffa7a9039b7cda520329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fc303ecdc4acb1de51169070c1310330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d035db41fdc06dec9cf8db96cf31f3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e46e49d40fdb527be7c3fd1ac6802332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca61784f5fd2bd4c269ff7a44da307333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032066f0334a220dfc6f4eb005a0eb54334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72457aee3ee2856ed430ed7b30470637335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbd877c0ab99d110560a637aa63850336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cbafb0a88f23ca362136f1e884ee9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481d8ad52f3c31855ba2c4ad566e26c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d434a923fd433ab1d7219326045b4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27699ae154877ba39f738ee50f726e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de21e49b8ce7a08b3c7ee146a185ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8911553e2213d4c4129af07dc57f89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67a89eda4d7889406e6813d6728226343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd68126b7546b3fb6eabb3559806001344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba08e6d55eac1f8b5e719ae3188c55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deb95333c5172e71e57c4c51084619346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c8bf5494d7c8640080e070ef1dbf4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a5a74f3e7ada002ab4f26127fd1e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176b3392796100b8900645b0ee6a099349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9178d03279c79c23246e093f26c35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05812db387731f967da2ef8d54da1eba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63014ebf680105a582beacc3ab3e5ab3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f32b9f20da94002f608585ee7e94c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d9208a2379b52d3b48d9c25c89d6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc8e290d98e9ebc68135869685a5d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24efad89091eda5cb7848efa4f6ece356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e585c089d3f868a97a6308c82ae0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9eb383f9f0b47466d8215d3f9722f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070483e5ea2be1a68e20b591b0238a9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88b1f3e125bb9adafa9a3b8a29b3cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56bb2c5a6d3c27631f5e505c90cbed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eea19c5b910e8bc71cd4bdeca54a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b9a847d27599c1d80a7dbfdfbe53d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1d21fd4f79f93efe2560a9b2d974c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965d241b5cc5fea37a317eef861eb59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eb77706f91c331719752800bf19aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2a98f3778d216cf82ee868b727834367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09fa59b0f21c4815299a6cce516446368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc70ce9815d9e2884f364237612a70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fed8aff989331498dde6a37770bdf9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1968ad8ff420168890babfea5eadc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6d485514d2146b9dfa34f44c64625372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242374a887763e69c9d65aa742113f90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327680ee178a97a42ea670fa868824f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aed50f8d4b28e16dd0d7a51068491375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07df762e43117223da2116a7b08c1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ce8cabdf95697794b77554e95cdfc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41a4c28213d3bafb489a0557025b88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fa241d3bd093f21574ee104ea8d85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc37190abf0f62314552662aad7d6c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998be7fb182faf4952a798e2cd3e0ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d964a02ca84c3f507abe0d7f35bc231382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5cb63af9d6dc2bb6659b453263c13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bd85b03b1109f5b9edbbc6b816bdd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bca4c2f12ded157626014feb70a06385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d832c2eb86697f1728ef1fb5536422386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50ea5ae7b066c492edfcc4acd2dfed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65274bdb4223dbfb34170af9ae612a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdae5322a872bce6431a63ea849f44389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe6871601ec7300f39473d3adbe94f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166f91da00c62e3e57aba2d5e8a149b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a7bb876d85236d3e9b52879522a07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c506856a0359aab8ff7ccc94c5cd499393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2176caf470637abd25a0a469de17e51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69705653e688a00a67971a6dfb088b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efd202d041bc4382c73b3cf550626b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fc321450e7aa7b77a58423a2a9a44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cff2e9dee9ece84f67803334d96d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd9cfaaf24b210a712de1ff8a9c07b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591d6981f280d05444aae0c89776f38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4224c6bb0cb7ec30728a7191cfb0107401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b053201dee627b72889aa50746c3d27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26772fe42f7bdf3c340e6ef981f089c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c346c81d43c6dda290555b86b4ece404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2fbb54ba07be677b3934fb92a5718405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71a6391b1c8bd21d07e4d402addda8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b1421c0f0394d9cf7ff2091d35aaa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804fe7e390ecc70559cc7914c79b9c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5bdef4e56035d1aaf0cad4d283ba4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a7f3e6eb56d219994933babea0945410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3192a6c8bfd0a6b9e57c57e868b65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2f1224b0fd44a544ff5544b0ee3cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af27de381d3647d43fad0e70232a06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8b151ae84f341bc03faf2bf37f3f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7e3ec244991dbcee47a7997d4617e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4963994094e62bddf02dc07453ed8c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6551d55ebe0e38c128e34d2130c4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422f8536eac535af8bbd96a10109495418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bb06acd119178e0a4bc461357a4ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc020135501b4e1055b441128cddc0fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0411423feffa688c240b0817d3de076421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66275f20f485e34cab6f6230538bf2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba40208d9069b3b1982faf6b6f6d684423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7bf95df94b2c910b9efc598156745424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44055015d2f04a9cc148907b43db7fd0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e65d9fc5408bf517d2744c8f317bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b75bfcfad1e31027bb121b97812afc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e82d0dd245f2ba00f086867ed9d27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f88e7673bc01d0254b58e2e5c14e51429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb047a6f0271b1da9c66abad6929a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe9924fa5a7bfb1364bef528cf82fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30a79bdf1ab639f8b621fabb711217432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf58f8612026a385263ed328cfdc2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb74e57317a298dbf2020ed1ae4e322434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90986aa33df68be85c9b811f5847ef1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58910d4acc1d37518433daa267fc9d91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cea6bf89f36fd6cd332406fcd83c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432582acc3be76a7ebcfab5d167ad390438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325e787582326ac7b5b9f8edfafc6f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88244b9a3bda776da8c2a58b5be4620440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb18bdd8a1fe5dcb8959d1b276c0a82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d3e1b4af60066d2db525fdec9839f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35351eb76b6dd6babd9aca0ab0c68db2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eebbd7d96193528a7abcc8796b2ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34d9747bac9eb686dfd2e09ea9aa2e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ef2b3d6f2809804fb7ab7c864093a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c333ae8dede64a6259c937729d1fb9f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d370eba0d684879da601644c8064a44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97696b42fcc15aa7914552ee1c0e1390449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ab0077b9b7a4f1ed7e88cae439c98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef53fc91176e9db7ec8fe2bc6339f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039404f80765871711f0f05cafd2b740452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80001f69fd620a65026711f776bc3286453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958023bfd54135d8b238dd28a2d62562454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d0788b5eb5edd0c24e3a93b0d72f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9bf7479c6bf2f27cf1816fdb8963a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717eb6c456c61de9ca66baf12ee80c06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94aca4863b167acfda560d4050d453458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf18fa9b0430275d433949e2e63e64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd1d43f7bf627d3b48858bae7e8d71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164349493d162ea917a1bd8b6e0e923e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c3294f4b709ff49d4917c49c2bfea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3b73a10afbd807838f6a37fde7acc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c3f93c1645472227d211fb15af6c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf68baaf0340cf83d0ab2ee1e55e3f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f77632cfb622f17437d0fed7297e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acb4f65322c0af36f167f07dbb9ae3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5b9bd42627e6095efb4b58e3a7739468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6d38866524dc540e98f5094e1f1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f913d80800dfd9e756ebc0afb81ee3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878133baef31aef615e008958843c6b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054bcf023697bb7a99ab0eefe5a1229472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436ae6c5140d8af6e9ece6b8dbe14c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44637487e448f89fcee96def0d03a9c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5ea6bf9c9697378fea5f80ca331dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca8c822fe62bfb94cc29b788c31f56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3706c3cb76e2ccb7816abd09f4a08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf8ca7c244b7b5d1e406fcc9cd7e1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19b0196a8eff78a8f56c8bb9585573479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0eb205f19aac881d131bc5e8bd288480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a727a08e44bf7603e5e0fc4356c4ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afecdf3697150a7943305f49a020694482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d05a92117510d72e09baa9ee48fce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a4327f877ac7eb70893e7b7f7245f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d03345db16e2582524033095e1a03485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec240e316bf7cc9e218d786a2492b99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa6a81e206ba16f818a487eca6fb4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10b7f284c4b87e84b4a1c471e53c83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a061348e5d1493f7d136b39ea0fc078489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850bfee32cfb07b40df7048e5837c76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376355b09b5cded276b0482bd86a50b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8519d81e4ba2302392c057dd9a79ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358cc6eb54b83bd871daaae39692a25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6adbc2d44688ad4b15edd485f873b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06f588d930b026a9559083352cac6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214265edb2c8b241e93499899a8d870496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd65a8cfbd7b33a74951b3b10c3175497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958641b0f42da7abbe927e316e34244498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1c2c587786af2e2cd2a6d11a21397499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6980376afd680775a6c7081044a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7051bd35dbb1e8ab33b044ad4b7a6e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f215cfcc84e2df09b696bf7fda60d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aadd0b90afb8bd7326151bf58080ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f21eb30147b3b8e351aa1467a43d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737046b1783300a0cd44319942df2bdf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15079bec1dda8379913d775f91205f21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb385a1ed8df0372b56984796f3dbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4fe0ceef06085749d94413847e589508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d8c0a19e6fd1349010e09e5273cbe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5d4fac0271dd17f2e85010a38dc3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4d047f79c397b49a183006822f257511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d57135d19982a9e424756446b2d336512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f088cf53f799ac02d3373db410fafd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1d67910ddd1dee57b80047767f1e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05ff370cb55649b9fde9037c5ad7ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef6688685d1eaf2bdfad070e3e631a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a74a19818d4e876d5b023e69e793ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3860843c5fb1d855c31a4b60d4f02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49502cb106a807f8d1ea5166435c0361519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8d80088cecfa5f38e197a1b22f1e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e3aed9acd7780f6205d94f11a808e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763e731f8815a490b554805bf134d52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8026fd76f03669e056673fe96e5e5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000c9fb542adf7a8006958657262ff3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd949aacfc298c2f79458f6ea9d2256525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af365039e478d9458407c9b0aec4a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb79d1605e32f685c92c3237e170f6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab03e680ed49fad83aced3e5aa9666528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a4f7390fb828b50fec96dca6aaf63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180ef825c4ccd031005b2a1798d136e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e85f30f8930e1b219331ac48cfea40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dab9eb51bfac07cf207fc215672744532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf941daf1e79c9d7f49f99170b5b3b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba174ff2cceb7315f7fc6d974116d6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77493b02b6d098a5d34bcf80149238d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a28369f1acd5abe70bb72448b7c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dba7026031b6878feac579e6a51ba4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed958e16ad2853b10dea862bc45918538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959330ae1a222669a63593f124637bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc57dc9d9d6bae7d5b6eaed930be2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4372e7cc2479a356a7cc82cb38c47b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da0ace2dc77f8d4aea4fafce7b8853542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eabda799673a637cf5c80158b17b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbd89c9ff63befb9019fba60e6af5a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61650c3652e9bd16036eb5492859670545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a931c07f5ef66808a1c72591aa4bfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c2a8193899ce45b4c5ffd08065c70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35b7896c04c64b43f4b92404b8be51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea4d532785f209ee59320f6fcc73fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c5ac2ac8ed88d169787e4137c4e2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cf9448a38e2def7551c7f881658cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3afeb496f2550dbd2c59cd69e9e86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b31af3843127b7146d9bf98a8e6df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc08d4b310b0bff0d46cb8ba7d5eb4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfadabb4b616540a06ffbea9b8d019555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842bb85c00ae674a5fd82c05a3dfe5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98896dd1ddc5cfb2510c8ced7dbf69f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697d942d4b42805b9dac0e70654bf20558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29502247f4ea3c7067ddd9638873caa2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60421f128d93be036ebd164242da90c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5280d05cebd4e1ca938b200efe60798561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7c0a0cc16deb55dc595b80b8699d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b481f51d675bb3ed8e0f016c61667563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9673238f75d6e83c63f463c97d7b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84743dd1af9b6555ef4af0bd9665660e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93189b366127f51873502d1966a235b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3457ff12a898ffe1391896bd49438c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b488839a57185dfa752e1bf18a22fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745148eb1ee0a2414f735e58ce9273aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3d406c667547e0a8d93e93a18c622570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90eb72426dcd49da50ee014f158bd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cff81d346b73ea7b08986598f53c9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66792b5ecff6f48419830102f88ef8a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a181127a414cacc0925a14fe78e5ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4effb02b22e86405caf518bcdf69c81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7087c6410be5b2804de1d2efc1d762576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50370a21e01854da6fd20b7b5a4b91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf1c207575aa74f2516754199adafa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1029ca254747b72a26f985e8420e5ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b9fa0cbdd50ac51efc51fdb49d9ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee3408b8a6056ea4ebeb53a6fac4a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607cbae67770c85f3d280c3220460b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d12ccedbce9e39060381269c08472e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ae0c05951f7b2f773e56fd718d0f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd8a50abf60ff38f01a25f9e0eeb6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897921992c533853982e8ebc41f2293586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889fbf83a7efe6d0dc3dbe97105ad3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72372b81790a675767979ce75ec2ec9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d000b0ab81e30d29482accc3b3ddc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36b2d2539569dc1f7bb789df85e87b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a5e794cef164d0a2e2d48e2090a1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd115798a263ab0830febc57c37ec70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af847e81da14b924456b7590758a1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bdefcf715aa1512f01b8eee32fefd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db89fea8d97f5a9bce91683a65facc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1ace83fbccc3d60460a360f373095596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355218bdb3b207a4729029fd2d96b827597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c5a5b0bfbf6be7880b7b7f85dc088598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41649b4811b7ea520b087db1796c217c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f99376d4d7310124c019d0cfb5070600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61373abc241ff5c984df79af425eb186601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077fb69f080eb215253da0da8f59f02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262f8dda188aee48437b3bd6a8572b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d5aa2b36098be7b238dd50db574ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670a0e0f9c98451e0ad1c151c19ba2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6a892850b254654aca002b2b73cc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fbeb1b0903e0f5152d93fc7e7aed0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681503e1c1b33a0ec249b1f93140f9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dd3716777902ea59d94a2ff50c0a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371901c0cd1169ae7d9ab6d4894a4e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23733a3890731737969eb59b8e8455611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de9082b8e1f2d9b503813dfef8f456612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfa2ab1167803642d9f330b4c3a136613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5853ec463215d2db367b37394d0dec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d365313e430c13e45d67171538e75ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cf00b12150056f772616ef76e1010616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756a04b4428b1b1981b86dec22c1f15617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b7deaa585474bbe3776da5f243628618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c287923615ea8e1d06a1f66af0bb244619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21095256b87318110ad98adb086a91d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c1dbbb5dd81e3599ba50c2e8670ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded1d25d46e4fd96cc2249014bc3e7f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bff1fb6de666b3d408f1391dff375623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fcd093475668c377a22253346885c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dcabaca3712b9bd58ff0e815dfdf2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e992dc081fcd056914dd218ef2ebb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbf87b212e942dd86efa73ddf91d4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02372bf6a53a9d89959db40a2ca3a942628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ab8081e2c959ea5cb676ebc25bf5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2a9aaf845be2ed190dc881a2a7131630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde86e6ef6afe9ad7b3e1965d0afe059631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec103b43d005b23665ddb0ab1ff1edff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60611bfa411d3f58a244b0904f26bb2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08bb066c37ffa27d1134fe585b2850634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acc2308dcf19321a370333a8d226c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6a2c4cd6ea577a1a83d70f6c01881636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383006cf95c4d235c42663aba6221d86637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb55cd22ba10cce6530b8abc69945b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d48bbb504397b9c86fb8858856b5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec219d27c6a3864af7f15c00376990640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f54a8e44ebaf7c42a4e184a7bb42c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea041b42cc50a942aecab665163866e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5358bf11102921d3b55e368cbffdf7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb65a47e9f8d3e92f7b8904301e8b46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242e116a864d1dec237b9da5ac54a4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ce51cba28b596c6cc75d5b2a896be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018d087641a30ac9ab37c5c6ea0d3fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b0f0e04e0896ab8b6605a7f963ffe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3cf58523932e9afd7802c46578f6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe590686da0ab9da6cf1cd66502be8da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ec1355a53344f57316a02e054c39c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1d1960b1798418cb9fd9839720886652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c0da9fdf41b62c3189b912e39341e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb8db32c2ec5b20b247678ee86237c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d22c975278adff31ff511c0ed5a63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853beddc0a9e8ffebe23867caa4c7c88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b57708c868b156f52678410da8c0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559f7d8ac2484ac6348567ff963ecf3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379039e2f0054a4dcfb1495ae2abfe91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca1a462868a869c99126ad56feaa01660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f1ff1921c6e92e1caaaa8bff22659661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618f2da8a84959faf7cb8be00ceb7b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c45218ac0bdbd82b3ce0a0e3e65e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c24f06e028b7f63d387e2c3d8062e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ee7ca69d5e53e4e7a505c2e2ae1a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8cafdb62781c4d8b39ae1180aadad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd8bbdb9f5016cece988e69f27c90b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74392812028e59526a947d686c5a216668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afb74c1b36b23b1d189d5d9fc1b3ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9af7dbcbdeec5928f80aa887aca52670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c45e1ee82970a7e945d4c4e075943b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939940531f5f5ed07e7ec95d0c76454672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f6315c072be50c6090a35c2a2ed3a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3b13b3ff0979c02a3ef644943c08a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140bee31c3705269ca3f5dea94e2176675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c75f1da6a9670c101ebab898dd20b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3ab11cd76d532d5e9030db95dbaae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442727c6ebe0d1002a8903b737b5469e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd686552502fba90d083fa7dcdfca60b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960124bcd49288966ca963ff869a9de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008797842c1994855b126fd7feae7071681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce895a806d16b734854ac7585ad5d48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8756c6b62677d854a7f18f4f88fdb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ad2f8bf12ffff0c7fea1cf84084cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d866f45b58736076be980844ba4b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705595fbc4225edf8e4d665bd2d12e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3645479e765c7000f97fb0729d87c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f7c2131e93b8587ab757efa1c3654688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b88b62d19bf51bd33faeba73b10119689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331863731ee7a0fdd45cdb4f141f7817690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718f546c437b355d91b1ea9d89bb387691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbd818d7848ca22665c931448d38ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f401114fe454250fe634935c83f756693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070058c7f7b7a7235ba62c3c7edda50e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f39f3c26253b365ab17208fd31f9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ad10e5155379c72b3c3542ff93eb0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1e6e8709afdf394da23bca935bc35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72453ad8ac340738163026078e647356698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75623942dfb5d81bb73023823b5600699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7a4f26ec91feb587e0d4d8ccf62a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e431b33beb9507b661c4e3a7fe3bde6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22292f83f53dccb073f618cc9662b177702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37521834d75917a79cc417e81ad51c49703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b64dbc4169160bfe70d7e26b0e1ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73161da589f52960654288cc16441f68705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eb8b4994d4acf26532491ce47d6f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18abfb66606926b5645e0354bc0f51707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0252ca4855642081a1bbd12bbef93ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4868e8b51f4bcc0dfa2eccabf4e413c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bb16a5044ccc69461a74346e32149710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfbb649fe89b723a948d00525af229711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f66a913237c414cba3c6519782afcf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b984b4e2ea387d4958d93185f5efb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847ee39f87b11ba66722d9699175243714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603aabe09ebf19a95f0dcdacb1b6099715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90bc63bc52f3891d9a3cf09469bcb3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69707d959d4902a50cf32eb08bffdbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31b407bcac1102c9c150d4ebb6adc6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ee0089e5a428438e519988d3ac00a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64181e75d9a8c6d14138d2c5a63eca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601972d59d73796656559dcca5d88345721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4f96c0bbafa1d35e8be2c9647c8d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73e4a247d4fb196ba5a1d36877ce83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb78e5323cf5bd9e1358dc90f18c6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81533e685682ea8bccd4c4aa86cc75d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e249eab92f1804a76c5a39154bf7f76726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566d7f7d4805ec5db4c9b451cccdc7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb38e6dce7d691f188ffd83274a21eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f71ee24818e7f46d39058fda3ebcc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a4dcd94651b796abdc38abc5d0fe8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffa762851bbc72da122c74820d7e50731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f780c0a7623a193efba1fc71aa89d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb125df2767c1dddffa390316c585de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c1f9ad00d28777d2e940a9f688059734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991090b322d11a12fc78b6051a6f7e92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79382e6fb85f2b0d18da3b74282bb9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1170510b4477399a0f588dc4af82d62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804e26c1d88ee68440b3c56cb359905738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943317be2adba7020471850c6ab7bf8e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e4dc1027c125a61bf14dc1e5e51f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6efefb04817f33304f696be62a3742741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35932dfa57bf6f891f350234ad1c4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdddfeabde71e497dfc718f51514623743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe73e6320e46a67ae6ee9f6d73f5262744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f2d5a258ad4577557d3d01b2fb82c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd274e284deea9073cef9d0cd16fb5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fe4a407326839d102009ef84c8864747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22d203fccf31c5f666e948bd5f029f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70513f50db41dc45f89c663eba44ebc5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaaffdb057db56a9cc54b8db6052fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11641a15f469cfa63507c8ae9d9eb6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccf03dd8495d9c61a7bc44a3c5407e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76618e2ed5d6198f240f52fc48d2a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30475264b3240bcdbcc1a3fb5da6268754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93af095822d70e9264b054e46683f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf84e1cb6ca70ca03a15da330aeed5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e0f43f2be8553f0c987194d873b7c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafd886a60702485e6faef97ac6f3a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c23dc940a022398dbfe5f31cc5c42759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83bd394e5aabcd26a2a861c381337e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdac497937f272162e68acb3f522a02761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b271f51c2d85076e7ca3d78f6c8f7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd631e23fe59c67fb1f47ce8eed643763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494297da5846a1670a85f57e83c26876764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e2fd25349b74d3a0c6e10cff2813e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918c6e65015b015e443ace2e39a5e0f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c28f75a4b9aea3a8326cfddac774a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37280bc56f5bce4f079642213af1f3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a48ff16afe39afbcb29fe2277339d9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3717b40e59bff302900f5aa0366dfe770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb965e178a062769d40b8284343a4ca771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c3d187ae75d0c17361543ca72de19772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acf6d04d93c332c30fc092b117609e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018feaf9f9df56afdec51c7808210a60774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c13562bc32447ae32140d2b7d59b9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab305f141246d4c9b38b7ccdc0f402776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08821d8d5648d20edc9113eb4085e6d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634db44227d5eb9d9fe58b3271da6d3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5cddc4032805ac92ffe5a7780813a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcaa10dedd847270485c2a5162f472780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2535196871817fd8342ed3f445ab46781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1766dc98054b8efb524ff5468b4034d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31479393de8f308c86a42e9ac9b176783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f892f381287846c9d72cd49b4234e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242a9573edb7ef2c76943b5d261982d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48328359b54794f4b8cf73e5ff48b493786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a99f7352ffd5f91886e502cea833e7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf91b05ef380b22dbbf6d53560b0805788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946e97775fb802f057e85212b70890c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac25c9b7513f9c93c65ecbd8eede8b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17d81ac862ac11243172dc3e5bdf3b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d7863bd5c1c627d2d4b7246d702db792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ed256da2c107c10019e087692139c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76019af0a0cf51610a163c1d1b3848794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaeb7afc44aa1d08dcff4a3e7e5e43795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea477fee2aac9c6e40d43a528a039d8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581cb0f963d1e3bbbd54255f103f480797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170ad67115ed9de2dcec37619570a85798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68eacb1561fb1cb67835596d8847071799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275669f99e8d41f64ecaf550e365a98c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9462d121eda5ec33299e64fa0f8abb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05e063d722efdb2e7462d93594d805802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51f802de1d6350ef400a3eb3423c20803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474bbb6c455aca1939b62922c8a1c11804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26911492cf08f82978aaa00068c26e0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa656e66c7ebe1fe9722be69b6f9536a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ba114dbea92d17cad07ad6dfc3aa9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56b0a02c37eeb1b561ed9b914d96a7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5364a8e7bdaf098b17817fb5380bfe809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabdc8c709a4d891f03d00fc1f54148810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19643e1173e23b8999de2639570957bc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e52f96e72069df12013cbc9ce7a923812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc947971fc88373898747139ea5e35d1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661daad2812e3bdf8ce387b4adf37bac814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907b4d92e327a2f957f52bfe09e3c58815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739571b90c2edfab48e72399c7758bd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340c2a5c8f7ea6fdc0d601280d80c99817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592ebdbc81828785874421eef8af8dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd78c7577d00fc1a6b45af4edebcb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52908c650202a540179c1ec59bc275c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa1c2507634952d6964a83abe695294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe4847a9cc4fa3257ab7d26ca4cce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109380a4aec38a00034b4559e8993196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237827242d4ff43719c0b8c4829d06a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963b2b5f71fe083311574dd0f887e6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d792d53e66bb1528bb44b1c5996419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41699119203ea12a64733ce65f68fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f9a252ddc4c94bfed1846764cd35a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8acc53669463d6906048a0752969c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdea4b2db71e77b5e94863a52769f2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de88baf9dc0aa2351613f316485cb7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735580e4e4004166a728095bde1c8cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d833bdcfb0ffc990885b84be5c2b6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9859416e3492c24a8dba1a91ab214017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8340a0220ffd5e3907675621cc51718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b32f432f9b55d43b1c3270d2f6dd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b2f3fa20a73d7ce3df987415bdde720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25543bcb9a7a1642737776a6feb1d87221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fcdd62cc12ad60fdd3656a521f61622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69386fec1d7a4eb3d2b300d1b50866c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21885bbea4b96526dd0ec313bd45ca324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ab5de50f2df2dd790ff79cefc659c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3c9bfd0be2c7593f0b71bdcb013c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ea64ccbdf2c3249c842a3df4d03ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1585627c1835bfdd60aeef17d7fad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada09bcbf987d86f90962b2cadeed41e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb8f8eb0b468eec2ff0e8af175660c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdac5f40674d3f5a490e2b8a186fc9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6d36622dfc36f60682210ca56d22132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915add66a4ca54e64f60adbedc02b8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b59e865211a09fb0e63db1cf0946db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef3ec90e7151d153b5c0beaabd901f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cdf2f5092b9ad448c4993e16c0b1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e315bfae4b4f0a7836f3235765481a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a503ca009c03290c28b80ad36372c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce45f02479ad01cfdaf2ae9fd72a62a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812a009f1c87c955f005acfb538703240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b72dcb0db712118bda55c7b506152941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c036720fc5fd7341bd5a87bc77e67442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265d6cfe91b6565331b353a4ac2bffc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845728fad32df3ab3e583ab1e16938044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221b12647dac4663e4544de3bf2c84b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81c2ccc1455d6083a600feb87a9d1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0d1d0dcc3dad4f0fd5ade46d6cbae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769d6155d5dbfa484141ee68eeda29048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1c9f185400acaa010f992076c466149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76888ac8ea693d4a39b0b5b4cc050450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e274b0a1b9cc9225a7d82c3edcffc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86730f40b7c49779adf7805c4397338752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fe77f1b2bb71a3d09ab38327bcf2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d77c5a6ceafd90fa1adb097f2a295f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077b00476daf4185353c17b4cd0c38e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f9d9785a43743bec31735207c321756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baf3717161a7bdc21253ca5d145eb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063ec4a799461b3d74fd93b0554190d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acee03a409c693033f4cadb1ca47da559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162e35f3deeb449815c62440e891aaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128a5c1b507a86edf320bf32583a9ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816ce254236224558e8225517fb714162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493348762604ee29ed33eec47e822ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7d72f73bd45983e24b0db73caba5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d1b85b32ee69aa5c2fc3dc273414665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724eda83ef37e9accdb7cd5172d5d6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378e9b27bf3179733038b619b5a4dfc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be49f0a79c03039479a11c81bd7187f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1bcb556b20867e73bb23b18c8426269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22522f6817362f56eba3d7089dc4468570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d8b7b536ad895d905bdd09228e18d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17717a9bafae136e2985a402da1aa29b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31009a152e6dd5459064a66fe5d383d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472662b279fae7bc92d9d2abb701dd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0420b8a28c2f15ac6daa2cf2266bb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc453e316b6249331c9b9e6b11f98976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17e2c9fdb6f134a3c8af306c87961e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b0bcdfd629d1fcd4e1ebe7656593678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923df0a716d77eee9972d6aba6b8a4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40a0c019d796d9cc4d73e5362d474180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37251b6bad710b664f0b0825bac01be381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172a047087e26a112c6db8033ec12db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9df0498f0b5ed61cc84b8e96d5bcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67724f0489e75f74fda5a37d925c553c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdf2dfb7c82f6f8e1fa8d0c05f608085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a1e2faeedfc4f1c7260de8dab126886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e90340168af16f66a84a67847ef53a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6669b400cfa791e793bbe956527a8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1cd5e49ed334c0762383e6baa0d7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d67b7e7120165b21144116e6914d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae271bf45b443bf95e542e63e0604ac791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa472c2e46236b1740fa5debd2836c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19dc5b8235bbe8d3dfc4b1a04b9a7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b8fe335a573a53d4c4b060eb52e1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515577450e133295a43e47a9a2a5247095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be83e0434d5fbc5b76238045af66c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a053ec46344c1ace20873955e625ad397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2614433fbaa0a410e9600dfa6a679e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e2ea1a9a3b7361172d58a19cae0a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbffd14072ca047a1d9795b254aadf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843710ad9430bf6dcbef1809e325f1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe359053550af408a9f7cf9e0126961102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364f3c224e58a191938d08b78f159d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56059d7cb3c3954b168d15814bdb1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6614d6d9d05c19456359c3a615f04de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67fdfb1354e3918f6c00fdcdcaf457106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860fc2ecd35a17c80d356007ec70282107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca66b6b6c16c832d89091a341d5c6df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03b5e6c4af9fa26ef2e21cec3c8e44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b3e24badffdc4957079b926c828e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca04836f63314490fcc341dc67c6f53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29261406a8371930d6db25b66f725eac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6a44c9d1b93b52cc822176ea9b960113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc689b6c3b1b0b731355c4d86d8ee1a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb390ba3ded5b503f98e4adc5545374115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5e3c7116d7a055abd338d7e731888116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861fdec8910638e1e2ad2ef666d8dfa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf891ab7bdaee6400b6a3471176ff9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebede1294b8248316ca185949c31b394119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ba2e5fd083f56eeb4b26725dbc117120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c3a3aecc37d48713d1aa33b5e1131121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb090e9bc8db05af3951b8d7de46fa4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393715ab62bb55f32d546975c32a4b9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99066e6e2aad5e2b0abfbc6db4f926b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac8ed681f8ff450ab55604392259d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af72d664a66083b38aeea892b1800f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9fc2d1d10cd154e5453f23d4f0286127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029ec3f8ecf409484adacca15f11367128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641acfee47f262b25f0a2c01d3e2d723129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200ee8da77d86ef3032c6da780adb3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a008cd3280c765d98966383d87cf986131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3752d928a76877244bdf9584a9f0899132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a49bfc161e6fad6cffa68f465e08ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47c7575b2e0ca5fb03ae4f4e4cbe81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd119ec8a8d2d04a45b5345cb4a2422135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb2b2c7bde22cd80d4009f06e55699136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5f40a548029c218b0a4bbb0cf35fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39880e734eca91e0d7986cd49be6f62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d2be9a296be90dd78b9f12373a2c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59633111adb0e80e84ab0cc9e9f682f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f266d2a90885e2da7b20902565842c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7629739150a24550fb8f56ba9c197142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390176280fec1604431891c7ecdd4c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e52fd0ba97c85daa99345a1e66cb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56472ffb8a7a9c89b5b78cd7c7071a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d001d19b16e8cbeef76dd7a89a43f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3111d60e2f8286e3a1901e99f8e55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957f163e5771ebcc2e81b548ae34aa3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973b2846af4a9c3dc59ebf82e0cb5b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e15bc4585ffc5f8cf41dfe82137f68150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbdc2da06ee502e6dbc2bc91ae5824151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e008fa1497d473f5f0e59a1619975152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191e0621dff2493bf3890c8106736cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d964696d9686fff0ddcdf1b4e09d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41cc9f80765bd19f32bec202026ce3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e67567406c0c5425c03572bef25b7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96f38264fd740ddc54b6e82f10531b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebba81d05b22c2cdfbf2877412d934158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb026c91bbc0747532c0c4dbd6a23d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d6b6b14ffe30d787a3033da7c55ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c859d0790ec9d3abd4860fd33c04c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321dfc9ce8c89d908f43e6843ddc4ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cdf23ebda18722b7c8c939a70a968163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0f6bbc288f40a941561e01fd83cc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9e27d4e8e4d8b38ca0721f1710227165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aeeffb8229cf579a3267ae08bd335166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b74f6f54cd8186b40c1c2e628ea1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679598529d800ef94bc2d817f07183c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b13675bfeb32b3e7277905b6190355169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba25f1b7c69475583138434b7c963f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525b72ea98b2c3fc1c124389feadfc1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefb3e9678525e9afa426c9228fb779172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda8d325056a8459b33cb198e476eaf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2381092e9038ca0db05a809d0a3612174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337f8e128420e74b8b33754db6f46ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dee6b9b7eb8193e5340a3875cf7991176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f51702ea73d9d4a7bc58e746fb812177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8fbd4cc0c66683fc57eaac712a185178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f4af4171f73a7e2d7c7b05e2052c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fa0f0b912aeaa52696478a571e263180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73e575580a081d4faf7c6f172a8226181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cd291c7bd012e9d140083d9d5f3ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f3f00dd655270f539fe39e7ccc12d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef888b30f4acc754b0373635e491405c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ece2e51001cf792421b04d4ef7b11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fecbff59d6660e660d774621f6b555186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827da3ea9035355c50e28ba5f1d8ccbb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a821b85da4c474aa0d03fe19610f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8dcec508b76996ef89aee9e0f85c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e766b78ed05d1e6f784e14135caed1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7a8350d30da919750a7838e93544f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a937c0f0a526e3d2fdaf08189930a22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ffe1697435794aa7310e0a0984a9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c94c8f107d635639f826cfd87a0a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd115960564d15b21da6fa777779b3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f5363d8752f0b85f52cdccf545fd1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1147948dbad85e6b3df633bdeffc0aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63a9969ba3e4a8f05e55558ade7012198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ab531a07c5530487d8694fc84318f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e45c94b89c368eb6ad27973bab95e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b1e00829c5d8d707a76927804859c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad3b47bba2207ec0b41275b007e709202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61404dadbb3bba236b7ecc9acfcbc26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1317e706875b62f61ab2e1f7a904c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81486c5029332ac5f4664fc66cfae5b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1466682bfe02fb586ef8e47a8ba02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d93f3d6044975b8a94ee35ad605cda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294b162061284ffa3bd6070604d2d37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac4581ca9f6ea4ac43f67aebbe4f0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c674895ea075d0821050cf01edfb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158984c29547cc28d110762cf1aac7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae6c83bb733b40945ccd311b0a21eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af556d2948189ce31256e1a702081f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2868f113873925f965bbc9429ed13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a94a268b41e66de586b78a4555c57c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3648205c81493e8528d9d2f459b489216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8622fca82dcadbd87935f7f1992bff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e00df6080afbe867e730f52febf4a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db514b0f855dc644b8425b609cd3a3f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465cde2cfd23c51884ed8f731f85523220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb10475ed3f6e66367755ab32111be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248e2ffdec53a8c686f32e225d62fc9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63491d99792a3b5c2f4003a0f0524c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1973f208270320ce572fe6c07b6a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d16755a1e2b39021e42e46db482d6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b0059b39e1b4416aba5a0f8c06971226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b855fce0eab50f2470858907cd8bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f44132f11d3b8d220b4b7b0a0bd79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d7c942a3033d6b1240db13aec69d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18104ef14e9a46fcc01a823f6899aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17658bb18f04ba76bb229375979cf2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0987ffb56afe20e1f01f484e91539c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886023886663ac82c1fb90c730b3bf0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a68721df5ed16b63e9b7d61c4c8f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ac7f8392b12b7efc54f67df091d37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868af5d731133a08da757f2e2318f19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639581de74f48dc036257749bfb8a01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3863d23decf9b30718bba18c4a5977238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52278cff3d84e644140bc34e31b1271239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecf8f3d64e229b9054d1d33888d48c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146f22fe090caf194f8db0b18b62402241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45297a181d9732ba5343b5d53bc020e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3259facfbebd69fd0ebf010ef97842c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd33269929a783ae267270948a896d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f150719a1191163055b0d66baddcbf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528584f0ae1a3f8a9b552ac951d816a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62829e22ccfc1f49cb06b79493a355aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc96ce0484b9a92ed60c69e594872f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b99cef884b9803e8e354437dc4d2da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896ae9ef50e11085d0b82358420db38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5233c3ac842df063ff94c60664b856251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fb7446519483c88cd627ae109e356252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea750fda2de98906d5b7eeb96125f0d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8994adf5f9d4d035c30da06603bc4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18dbd330f4dc9b858cd54317712129255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870fd86bda6d4bac1f68abbf46fdc92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5656c4e2d1d0a8fe058362735892f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931ebae194a16741ae7ea3722317e6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9919fdbbea2d7feac6691ea92905f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b23e62e0db14108634f90afed9291260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c03cd8f93495c3d8b9ff9e9ddc05c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b16b538adfd03dcf142701f6b6ce1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ec9365d586c72d5c2f1581d38b285263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e5b00094b82f3c97a0fc53ccbde8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c8c85213acaf9a5234d48a1825430265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82ec560c1d35732158ecae4809e9d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a90ce64d1ba3f9e3071ed3ff0ee13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200cd98b2acd659460811b345c40898268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8361244eedd378ab0ed315db7ec652269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eac3a1ae2e5348bb6e4e0e102a9d13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc60bcc1280826ff627c7296bb5e99a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd9699e9cc23106b18e463d03c1666272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31655721847fc19eed2ed2b01d717df9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3158d660464a18acb805b1fd56a9001274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706a62978ff470ce0b3b00fb32b8e8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacec7f99efd6d0677a69c744eec11c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2207958501193fc999a1af46c77de27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b96bb47f6333a94be1a5dae30100d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26439f7c5094d02bfee8cff5e0c95a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a346079de8b95619595744136340e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147f25206e6ffc6b3771e90748bcec7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558128c51eb9bfe14bb6b9d894a4e96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60663fdeff58462013b12e44ffd3929283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba040b84bada9f0d538eb39163aaf12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f771f69c078db9c4fd3e162b3f4491285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114b013e8d022061e39a9dfe5372358286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a427973bf2393a8c320dceeb456a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d4bcee2e9427f011c702bbb0ba2f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d143d8ae982b824aa227b5427ec55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bc4ce5b5c93bc44eba4af5c1b5cba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bd08c769c132d4988d1896824109f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392158b5a4d30b73f352af5c284fd20e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5c4ced98e362f04444b0997e6f39f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9a6f2576bcfba62deb1b38ecec2cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a637cc00d509d0491f7ebf61d4aa5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be424b82ad0e471de163dec4a9b3c84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479908a57996cca62cfa74bbf0a06323297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82808dcb2ea0165cb888e5a79f5d7117298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14122239d08cb9a299df1fd5931c98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f18829241bfb9ceaccf1eacfa26e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dd230ddbfd534be6030639dfbf344301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313bb8d774a5085917ae30bd6779239302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedafa51827e2f8a73295f3d7c1c968303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03195c54d4b230f3fb0a3a28f4acc882304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460d71890e02840a5e6bd18ec7f17be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce2679f20fd71eaa752133847bd3bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5835dfd6ffa91fb887d154089cd2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d5ba4bce765172c741677ac162617308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b48aff8e0eb8ec47d6b912314c445309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338da6ebba9820188a7161561357ec5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d4d414873e3c3845a6e5583a33ced311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c95ec9da0ef34b4cf4db502f804d26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2308a791d5f7fac46dc874a4c0f3441313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9211cda594ef2c26b6f3166a2d5a43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0824a236dd7a2e5e61e960fac8800315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa2134309ccf7dc13be01878e876e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb840a08f70d80646e7c09fd50713a97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f708f1628e48b482ad66e13eda1d80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf5582b605692415a261f99992c16d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d08af1e4ee45f30814f2f9c73e3b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bea254dfc6560e423d8ca67942604321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f595a32a139f8f98d913c6bd3a8d15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55619ab1b83e2672f7e00ed271212e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2915c75308a2b97652e216943d6d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14675172acde843774a1fa1887bc4b22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0bffefeba7018bb1b9ec42717e7aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b320ec73ca87524d4d42b8924d766ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60bfaaa7783284bcdd065bace5c2ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ca923ca6bd6ac453eb861be4e031c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286b14c64990931caa119ade8b8de93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8993c41f9c1767a2deb5ef217e849f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f705153c3f1740cc98f71a03056df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636bb54231d92e385d6b0863cd19cb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0b7439c2af4c90d28c324174fd94e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cfa8fa6a14e8d1a2d1b660853c694335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f972873a212deb4b7a0852a68344d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f7a4b6421b0ebf8e4f2ef6c5896fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348bce6e9d1d1c8900a03be452b9c91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a0f70c15b5c61612d53ceebdb2cf1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a89bcb0b23a06a206374721c8bf5ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939b313745375cc016b1dc0a1d3419f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2275113cee4b233bcde22b026d9f611342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a8f43862bb9a035fa8854ec3f6500343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77425b676e7ffb90b648f4bac87b4c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7d34ef46669c0dc4d73e1fa94d1a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddc84d65a734aaccb1619f39944c32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147ea837caf73f4f02d8aa97f7131da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97070742d3867a2c1b86f40acfcaad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6dece664a59d704f9aa32843dfd5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987dc501b0b5af963758d5d4df4be90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b2046f72bf3d4804d89cad9f0d80a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08375ad4c8088acf564fd1ee129a90cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943d7138aac51d2ab8a9b01d770e1d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805c6b557121e056ae2b157302c0b03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcfb8f8e2adc9081f6baf13be8cafe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13660c61dcb92d422599bdb276fcfd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d686dce0c82b2fbd63f557b3d0750b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dba652b405850d59f2a43ba7b37b86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b74c73a9f3e03067f7af95f5a7650359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb30d5836a99727c88f2a5d93f5ebc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0cd4070a8add33b4345ada511c964361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f80c439061b56dba03c81840aad51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824b7fab37351d87f89541754e97fd9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a53a2e8814813e1ea286ad8d738319364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719bfc7e9a0d8ead53a96f78a63605c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02091d523ba4fc5c3f4350e10b9d86c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396f31c0cc40735657c40ee24c43c0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703f440c9dbd9e34808adb7abad5655368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6d8cc8f6d14fe18f269defd6afe05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfb6c27e0306fe0838dfa5579f5ad3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559535a2dbb1df033688aa9732a3d7da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4a632d167752c28c9fe2ae27666bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab8c2c7a157516b54927db6b275914373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46636f4280b155b736421f44a0e4ee10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40b1eed763dde9de7379d18f61c43a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae99c2bca77724ce22c460a3aa27fc6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7f2bf306c795e921278e12e535375377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63a96338219c9c4a9e3d5765b45efd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a131ab7b0916b3a7d564e2a9a635ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1caa6c60b5c8717a8d9f7755bf114a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0babeae6b4717edc0660d2983abdab6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef7308af86ed236a89c6e046b1f63f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cb58890124c422856124e66e5b0d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9458cc19b3aad95f676be42dddc2cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876d0e402f1137d3da3a2029e80f587385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed9872e7f9ba6ae87ba58afd54d4cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e03cd8aae590b8c2000d63853aa2b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46db5a3dfc48aa1ab0e7240a2fac353388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc05e2606312d9d7a684f5811dbb81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c471dc388baa9d06c13769f6464c19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32cab128fef45f83d503f99a100820391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2164b6393baa32dd92685d7bfea80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc467e9b8e0bc6a835cd1b4d5a7c96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0def70d417e50867f687f79b4a23f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7bea66b841cf956a9eeb6aa58d313395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5444f27f4f53980f2ccc02dc1eba71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fd8078fe1f624b9611e220f53cf13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbeddcab1a7d79baea058f2f76bf7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58ef8e8fccb553fb28ba00ae8647a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42151dc9e82a2a4b6b7b5dd7de16cf44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a90a5ea798636004d204377e23664c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1be08d009d77a3f26f0355c9a3176402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99cc3c6c25cdf53c4adc73b3123502403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0ced13ea0ea172e3b335048442042404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d35f9858dd4b9e686ba706ee6c8f69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505557773a3261c01012e08aa8288f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f656af9ad1fb72beb023447820c05a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7537f6e398b11f07b1893fd4065adc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f3585f0d313dd70d10a01413c217d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a32c2044d1e3982c9393ee2054696410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee220818b662460780b144206b3ae1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751c823b9906eb30e1bb87cdf6049e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9173516d971c8956df997bab71bd578413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacdc50fdfb6ea844f9e8c687192b53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b801a396e70dc2e7e8cf947f7c1759415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92a91a35a94fd09632bc23bc18459d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8aaa7533434e352108bd54b0d4a29417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622e283a94446cef6abaed1a193b764418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0de417ceaf16292962092aa1fbcbe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e980df93e33af932182f7cabea20b9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990090aad721ec2d026a5e4e8cc45e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95273de55d1149dbc5afae96817227b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4053cac1507a0743884f4308a7bb01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7b6ac91ae3cfb21a93952eb1facf5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe07e49b0edc12110850c681832aa4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f65178e0acbe71a5bccafe832b58f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268bed571d3dfe48c51f2dc72f17f4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab295c45034ca71e2846f3c25674b324428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc07f6e1f5a6743c682e839ce1faef3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31719411748a897af34bb474759163e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03dffa766b37d9e6e768d8507328a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1154e70ad62e7344820aaf6f935f6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4fcd50f486732ad09a38ecd2be6d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1a3c3c24c4d275ec1837157e044ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f06357e64670a156f83894686dab4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d2070bbb781eb46ef6ddf2c7a01e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d546da48b1c481bc87dcd395e419c8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0ad820e5489be8ec8087cda73bb25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8dc0919b4b17a3c86ec8dacad9d4c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc34b1048d862bc34375436cfc112b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3378af8129bec8a5726ec0c94c6fa2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece505f02ee13280cde4253de0476f4c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2f41c003240abc59acefda25a0afb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6bdd029bdc4fdb9eef7a3f5104aa7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599ed23a21191042686392e0edae69b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c91828c0d502dbb5753438c90de699446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb34fec38f6f83db587de36069d1e92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c3b77c62813fa2571773358068e73448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a984f82a28ecfff63096ecd675f3952449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d788686b1f52677428134bcbc67fb14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926eea951481de42c8d47ea050edb2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105249c734dd01c73bd0ab8b52c4847c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74addc2e892b7cf1f868d2c63b48ff9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8060d063cba05d9c64593a5d62efe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b2e2075d56f35feff382575832905455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6c6b32ba8a49ea8ee05cbfe5a1471456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca8833b11da396467f8f1fe96faf0d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b11429734370eb1bc4a9ebf37b7e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a612081d7e4be01f0f16e423ab9fd1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c3bdf689875311ebea048938f8a1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6951abe219b8431fc5b910a6de92c32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7f23e1fa62547c93f78ba3c94803c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caf72e2db188e4df8c8a032764e196463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441ab07d50d28957718c6f614b0e57c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774336c8fc5f867b804eadde20360fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed28dcb67b60b5eff6268d92001844466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cf82e07214becaf0ad683c3d038b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f00c5a057e2c7391efd0e836dee4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbacd7926c87102767197995b0c70d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fe76bd57184fa7dcb64daf6053bf5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ace82c3ab88479b074a56982ab562471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcc08ca2b1c092d3742afc5b30badf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361e50ab5df57b24cfdd5579efaf6f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5aba7da3cf0b1a1057e31ec3f34eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c87b18a7f5cc694ff435eeb146c95a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e7ff052f6ebe416bf8f5af1f7f8b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac312bf21370df9a425e8bee961327477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0882fceea6e51e7d8f5b716f70a8466478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94774c398e4f589dfb0bb1e73fdfc044479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f986b83a4a077a822e8983dd16c69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf390d9581a0a67158e52fcd88df05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c1b2577da5ac1150acadb9d0dfd5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765709414c083d7b11f333c3b0c2001f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b30a48e7c606a9426e0b487edc4aac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343711899720deceff7725aedb2c0f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb86a0162f05a08e4aa8b6b84eb9ebd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d20ff59769355e4bfcf8782c833c71487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3fdb4088edfdf4646594aba152706488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fcc4bbecca16a640f1ee0b6e6bbd1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee938bf57efed1e0e595e3cd78aabbef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc299d4589406e2e68628b8fad4ad3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5279fc6ffea6b0159287dfe413edfa1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded97a8db69263f1cce683592b4765e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6859d9001051b2cb38889de0073bade494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035883e62f6600cc27a1c5002e211e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5030f363b2181aae8212482325a72496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2f0293365af00dac77f34bc051e5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c565325bd970091d42cfe5642e8042d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf072a0e75c6927b583ebec171f2753c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a9c970a3df146962109d05a309d8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661d7a028241cea34a34e13bc99c276501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0bc03b9c00ebeecd9b149f8d9b6db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a85b0a460b937b9ce84473e7d1f617503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24665178e6c56354091aee841189b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baab479ec7168b0138c8f8534ee12b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bad2d76732e464e20f7a0162f45d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f18e08f8b22fd4473b9d164476091c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f828d06c52775ed6d32b2f97144d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e8a9212d8e664645bdccb71495cf1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc08ddb646c3409d0c2e9a903ea028510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ccb32dace22468093d2e3e38ce7c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd97acd8b839b47a7ea74fca90f6865512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa28aedf1f8115219d3755b28909b7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014131102f09c7fdfa71735c80282c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e799f10802f715002eadfb0e8c93a39515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582a4b21abb1a9a8dd9d3baf01f33e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15b0832cb8bf1d1cd9fdc027b52205517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2045278d5ebc1790e8821ad12874540518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b9c8f0012629514322741a3282563519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928c30f7f14a006700c58007b1a75c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f38e7de93501b1e33fc004c3d527d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e3e82596bd8e95038375cf26c83ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e476343d7f8b0ac20be0b1f5f25b11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ab50318436246567db27c2c08d0fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106943fdb491306edf7498f34538eb6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6709b1ed097716dea74473ab8cc624c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90979e4d07dead1a29729941eb243bbf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58962417339e017b731cf171149caa93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e7ed97998d9abdac7b62b095474e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7250cf46336de2b21fa95ffbef009530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07958eda218135ecc560216180748a47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441767c8e2f6912a18e3aabe1b26a14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb26a857f48f70e9fe3036b86701e9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a441014760d30fb157b6cd10a87bb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384812ff504c9110187c571bfd31840c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e407b441aa200c32a1990c427ca5c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e1539e452fc431d33e5d3a663a149537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958c850c6f16dc1e57fda9bea9f546c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03810effa257533611e183ba9ca7de5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc8c4bf82a71cc1fe9a6b396e4df91540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db2384102628172aaef6b9500d2f36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494cc36acedcc1b2fabb9649acaece9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5b517035db957372ba24ad04efd35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c029d286846370c72b426b96c53cdc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e22673ef141a96cab3edfadddd271545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63700c1d0ef5ae5e7c9e6a5c80ed7c57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2839afc5a5b3833678cb62e20018e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139cd6df8ff95ebed68f8046794d1ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc528849fd226cb37026c1c3b15cbaf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522703e96009f42ff64426583c23dca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492ab5e27e7155de85b6de48a1708d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8290ce374837e4c3a1b7ad8e9028c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03016f21cd5a9eb2151c0406e14d06df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a471368613b7d09040cdcb9a788d00b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e64c099238723547f8f6446a998d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff976a6ac49e3e76585e9edf39a639f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf94c697e291a660711eb23de73d29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab4f336d9cf18a8ea25f5e3cfbb047558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699b08318bcb677618c838fabd24085559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a0580e239e4db0545af4e307f9948560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeef8eae52b9e67b20878da46eba77f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae618057490dbe25c70912530370aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb861732936314e3ab5a38c00376805563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831455b771ee7434c7cf9828240fde6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da841beac972ae9409ffdb77a6f8c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9263197bcae35c46a59be68725796c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60bf89981945de7bdca485c428f2bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c38a69b9b80abedcc3c1c343dc0ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a878f84dcebbcdcef8257eccf7a6cf1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d396518f21d99cc1be566b411f4277570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baf64a09f787583fedc0fb0c14702c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35ab46ff7659d2c2e47dc0289895c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3197c153c64fcf051ebc2cdeae6f69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22349e532c20ffb20083114297884605574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25608ec692fd52b2a37bf1f94f7d1a11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9ac4584420f7e78838e51b139617f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e6f7c31bb740db44811becf9fcacd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a02567e0b589a6b146d2aa041eae54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e879e500df7200f88f342dbfd50a22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970e84aa4f822f483563da3ecb9b09a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c15f604fce61006639ecb1e461b2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4c35a8e3d7a80554a372b36949de2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49cdaf88c172bebdb4ed79c02b40c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919fb3253435b767693cfd34dee0712584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725a780ac86e2d74cd94054277d6f73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f3d2add4a540625a7e1cdbccad470586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef025a301a3c55d2965add34d415405587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322e911e3c30e19e98e537faff9025c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d5accec59052aa8303a565267c4b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1872341e222ddd505822e1955f7db4f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5601f80f1d2bed9fd811ba78509e2a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805de1397b8c37f2c10227833b670a68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f07b4ff63ac484c64c993e2f6a004d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b891724d16b533167c82346b6183765594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325334ddb089de4303afca6dac6d3af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550471a2456d5ac78edbfd30b12b3774596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d46c41c35515d4e281c573745c229597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27aac427ef75d54ae1545d8942a72dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3232071e3b8c380caef06d8e55307599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbca06d770ae6ca727a7745790cfdcd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c49a55869c00ba61f7c2199ec1ffc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04535973b07e5e16a77b5c496e8b8b59602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b32ad065aca7ea5d56cf129a56757603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e9b4174a565f08af84e33054082c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7595ad274f12df280d19e661d04dc6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfecf086c2476900fb6491b8920e600606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb35c1c06dc886d6230c1125a48f85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94cbb0340cb648878012766ce18662608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8141478106c1222c8c074c77692e577609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dfd35bfeb1480d5a44ce90b961e02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d085ef23af7e1507a85e7b14d47ac6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99302047a767e3c285c3ee7248ef412d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012cf508a58afe6cc3430b0723d2149613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0d679b4f3e463bf73d5148cc3ee8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c616ce89f135fd129ad2e0286f9521615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f03d73a44b6c75642fa4ee371c9ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cee94c1626265e9e29a530dd2608b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a699a87220aa92219ff6bd90821077c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea165b2722bc123b2d88d963c1afad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e2bf96a0877340efbe5c9236bd424620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647755ee1c1706ca3d2042e03ee5731621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb95c3f7987cd8e79f087b439f2581622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f54bd8af5fd2807e6714a8b72b71e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40529e2218ccd04bb941e3f4cb22c80d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501fa8a4e432ae1bf8057fb1b7bbdf3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8f40adfaab29353bcca4d9fbacf81626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075677d38dc9055aa4ff67483a2f7503627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc98e7359bbea13da9cc2088af249d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad2fbaf5845e6196685fee4de0ce12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1469f5fc7c48552ca6be95e76324d6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe93d982e919ebc77d649be4fe3aade631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd838c1c2fbe6d5884823a5388f0ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028d930026940d343e0a1f940380bd4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faff459c04d2144db3ce36091d5320634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072e11c1f9e0b1e0a190a80506c8674635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a86b590d9f867e07603d38b25f9e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb7399638b09a57c702b8f0cfc02cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4d2bec8e42a36e35e32a1e7d94f49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad757d7f8434d0cb7eddcef1eea9f2a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e294c9d48e006b2dcaa0a44bdc918c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89f758a9e8d2daf2ae5526137e1bfc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50907f2fe913ff594a8c567d3fc2000642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5171da526aa38e740ea35d6624c7832643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e576ff1dc75134fd757c325f53f09f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c088c93f59d227a6ef20a82663cfb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987bf5154b2d432a47b2a36592af320646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff33d15ae836e8e2b353f542b7de48a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912a009e356e19dc0195290c4d09c35648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90b32b9f9be4349391c165b0097b70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbe287b86dd75a8888caacb39c8930650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de050906bfd3b964aa3c2711c26f8077651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77d042a95de61a7a953505ac86cd90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cec5de0a9138607ee690eba8154748653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d67a4d15d7592933cc5597fc386212654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e38e3742534b97858cfb6e0e657005655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d761165834fe044cda6e934d8f2dd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbd8504492ed4d02e79feb92b79255657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8d1fa55b8f671ebefabb35f494055658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9723d57905689d6b27ec82d7be6d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181af93329ff5216694b8dcfadf871b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5cc2d55143fddb36f8827a824e190661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e14d2fe573216e80a7729fd57baa2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c0efae8fa55caff9edf42598cde76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1479d5183f76d165f7064f623e85c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333f89ff7190731edf3b29410b7d439665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d857eb9515a04ecb6ce82b3c898624666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a3ea5e517da1a58575c0b3fd5b756667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1b7df4657fe397ba0e9d6a5d6673e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a43887241c33cd83de4956b1ffc2ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf8d410e2f23569a39090ce83f2653670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97bdd8be20773378ca4ebc7d7b31be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50cc34a3264965e9d39b178f8b0297672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8a6861579b8700bdd5c2eaa857d55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20cc77690080c55303a3d505c7be20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec9b1323c85740f35e2aa870ac70d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cb5920458c3f28f9b5c8c282adc7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018789fcc8ca5a70700a133de4fc9569677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693e5e0c8615efc39e46bb49d8e9f37678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fb7a85f91a6bd2702e1a375ca33de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b382cb385a6d96cb9c8359e40b30bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a1c256306200d4d9e19ca616aea24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680106a909c1ca701b8f4832ae06b5c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e5c6c20e9a8086455c512c93e9970683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffca8365b36eb0424dfd24d77f8b05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7dd25f7821a7db9b067c94e5550f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173d5c38230a29c6cd80cdbc82fbf92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd6a9c09fd1e1f341e6288db1d9b26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030c0aa404c3259f1bf5e20f204d333688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcc6a77705baea8e35984c476f5939689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761f6d617416b9cde1e56a9428b388f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae622a2051d04a7495bff0d55401696691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ad9aa2c62e5b0e9e4b20669cc9acd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba797133602696cc8440492754a379d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f6417e99c3549351f952b14bcb750694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8b54fe1c27f877230aa8d5546c394695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d27dd2199ad70c9e7ed6a7dc3163f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed529e866afdd42295a8a16c1cc2b3d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387ecc04e158dd88e96b0dd080b9561698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ed4608fd558b242fb6f8492a2cca6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796945fbc09bdce999ef45e38627d4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ce00a2519df50a54e41bfe1d601b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df1b22f057747f6345c9ff60a39bf0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99649f38fb21037e99bd43ab4dc56f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a4ea46bc9ef02daca4b452ffe6789704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431a1aa1ec89502f83aaf197676a087705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056812e39c8254afed9d1ea8dff36d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556183644e73d1b125ab3e2379a85b6a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e29ec5aa49cae6b4e9e056a2aa480c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c5fe447ccf38bd05cfc2b36c7d08a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fab44167822476b04ef569363d7e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7f3d591a9f0fc5a33be1442011ed0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee605b0d86f70de0df8e22f65af715e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04a78edb17c2f611a04cb1967aaafb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39433791ca50b6520a85d6d060fa33b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e0dd35cf5324ae1c5ddc750c0a17c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7322552189e7fee8b8c5bb34b44fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2d48bf035acabf8b2e4c1711fa105717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceeeaf410d2c719db4f2401da4bf8a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06384b4a7dd3f86c9e8db4813611f0a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5010e9e356c1be3bd747e8515e0c926720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131d4f388b1f9798da7bdbb3510de9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e7acb6c040beceec537573500879f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9555e3db5d98dfcc0267e4964da3eef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bc5ab6506c1930a74dc7cfc568c12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5432fc2ddad828d22190da3bbe59a79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3441ecca2026a0503fb782e58118691726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ead5929807451a95d450605958daf9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402229dd15ff505a521fc2fa731f74c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd324d710c88362ced2ef1dc232a3c07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e9ff65023d5f99eebeab30ffeb283730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765121ad127d66a52eedd15629a3a3a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5991b3d721e7038133de17f392c198732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105867ef5a3c9ba706564b577f93493733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90548c1c8d385b5236ac605c6cb94b67734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdcc3c5f002dbfd457a34be41a3a1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9932d247602753f29d1fdf733b0f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec2aba56c529c589c89ee89e133ea9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1defa2bff9fc0419890b44c4304f85738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3377082e4f0210ec436ed87c3152fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732d48b11ae700cb3cc07c945bad1a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13534ecf3a40d29f91326625e3b45d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddf93e6bb836cb45d1798b228f9b73742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6f629b3f3f928bf6ddf6b7ef45577743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1381be674c5029e4b39834ea27a81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aabcd2160cead9346b046d9a9a7783745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71d5224131554ed408a7e6db260d2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04025462f99c4700058352c45ab2708b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4d8b6ba42f560cd7eb957130c6808748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c88c40a624a06e464044183ac6b26749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e49c71f15641af7b8267c65623cd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3fa379ddea56a64d58fe6f4ddec41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42a12b5a5bdb0d09dad56232d714c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ab65484f3567db88777a20cadbec5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd09b918a244a5503871ce53dd6512754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632f26ecb92f4a7d6f724c7e84380d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bee396e3b01a083af1246538b3fff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c8afcf8bd1dfab5a0124fdc538bf9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344ae3115b79f002b57a9e98ecff79b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d59d386392720b1063faae6ab93a85759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe65646e3a3167eb5a9ee65ada1be82760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13ece6148676eec54e3f807c50d695761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9fb23603cbecf13031f9000a38d22762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec221eb7326b1abb8a2ab113605066763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f0188bc5ca1e78c461bbce1fe1b3c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bd6ad12e0771a8107eb6cfc95d83b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38655a95ff0f2d1109f292fba485bbee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f3ec8429d2b784b3362edc5e7d241767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>