--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c123f52dc9b2c54ae43e874f8ff46331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79ecbaa289ed671282dcbdf3088d082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff780c72fe87be197c7a4619fb91e21f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf052f4ffdfbf4afb76118cbed807454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e093b0f47c3f8ee51a43369078cf1ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42bf9f7aee792449b42ed68862ae846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30f31ca0abe8dbe3edf1f1d3963f197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1f15dba6d4eda107580ee0f4fe5078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874ff509bb0eb5c29af2553789d13d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4c134699d276b52d5e10cb715cfa610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312c36438a785eeb634c3203456811211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c1259641aca14240e3f687dcbd6ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b37d2c3ade8e60a2caa44e66d794913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbfda64d196dfa13652eb34a36cc8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dade3e1ca8c1ad2dc09f14731a47cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcd08d0103d058c10980462b2ee31516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32536118d97a80ea925da97ab05a1b5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef86f3cdef9dd5c2a0b03902d5020f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105b15df5c205fd3e5d318add4a59db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e30c88d732d16e1037add3484770f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1bd694f0b2d2236be3074838f2a2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201b11cf9a768fc53972fc7c1970b7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9832d3e5b42a5135a1dde795a36c13223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca249a65ff070f6e5ff0e46cf6e7190124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759353e0880ff7a858e9be97126c76225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9048647d1f11b3248d7de19ea683a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff45314e9491782fbb356859e8bae227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab82159547181707a62cde355c224a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e0c07aa514d08d3dbd05a701f4f6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd8e50ed6e441147d140e6a22bab1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd804bae556b26ddf2a16fc94f1ef2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8e55c32dd6a3bdca02a4655e56f4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc15a4d8341ca29821b208b809b4c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539417266f90f647769c90b0364f80734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5f4a56809f590047b19291ac7e5fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a8256d459bac82772dcfa37b5c25836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089d9b1bd20fd414089ffdedc22538b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b565c3507c37b11cd759aa9284d8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616cc9b77dd3b75089eb54202e737b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5d7e7959c980ede03cab8916ce2e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b44de51a253c2926f043188402129c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78620c9e391dfe34c08546d9ecc3368642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4eacd4f301c29d6694ce55f81ed5d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cc15f5ea4f718f9aee71bba974d3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a05e3da25d367b4e2ebb7a11d0ca1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a84d6e8e5ec66d7314988d2df2b23246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c29575030995479335c1748098f1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ee21805d19e18bfec632e95f2653048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7a04c9e10b1e27d57d67dde32126949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685c71ece30dde2445494e4b3fda0af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187c80cf9b2d42684a9d84a00051c8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115ce9bd35aa54b2755fe5e9d29fcdd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954dc50a7871aa0a49099464d20b48e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3034354b406d47e041b741b173a4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb007c3fd536ea257476441260680ea955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f483a29e6178e06680ac8861254b99b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98a14d41b5bfe3aefe658eca951ebf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd862a055699a7faa60182e82f041558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22621d4a50957fdc8c97e784e7dd8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721015ef6c95b0e51ba732b9861fa2e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d246f88faa44284ce49ff1b2469391261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d06ecf97c4919e0fffab2e70e1ea3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f0705c97811f14f65a9270003e5e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed5fae48f46d26313702a7273f3bad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e91ecf3c2e857c9a37a3bf5bf082565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c6746469c9098e9c53b7aeccadd1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd51041b5a1570e24c6e114ccbe61d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fb7fec852bceb7fa2f082c495c24468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a77644c55722d88493b91a60e1100669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e8ac5b305b3ed88f6769d15a8f42370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57c261834657eb0aa5e79d9f28da6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bcef6bd1e1d9b107839f6e948a53672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd0ef6802d76bc6ca29892562702fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c871072b54169c8778fc9f6bad33de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f1d7b3070ae060eba62482fb6ebed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377173854653aebf54e701c012e3649076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2e314d0a9f676081f76668c87fe8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25608c1a9ceee59236319afb4f2c3ec878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca024505206f2bd73cbd1a40d17514af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f757d71055fe7515d486a8fea391680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8386113a4474b7aafb28775b0be1d3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d904d15fc712de852de826c84a0385082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6449a08b81c2e9cda4ed1c7da2c46d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e07a9d98678081db14d61e83aeeaa984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a364bb6c609d800c4df1714d24d8d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4e9215392dc22bcbc324ea640b57b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a045db22269e72df9b4c2adc5c636ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c30f614ab77503068ed5b89a6143e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ba83ad1b9073b5d86498b5000981289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83d5b7b5be671b83337edf84f17e3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336dd9e4616481ebe582c525bed2c0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0021658d862fec7bad76d06f7e9d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab72f2b6952c3a6a52c41d8c74ffbea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f14a931334163a373ab2fdfd4ec97b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126892560f7eae988c91d3155942d16195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f0cf20e7c365ffb4cd8e4ea7af25196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aab730bea56d2a6bf6fc0c6e3523b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8b9858226cbd0cec7756b4bc367f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d996557432827cc345dc27a5f21844099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44161b33e60fe00582fe4c2f16bfeeba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b67077f6595b050c15d07483d09c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaccbedf83a8e3a770a1c8744d20e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ecdec268a9bc4d54c7db0dabd4ab3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70754317eee546e1dd56224e77f51a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79e0e4f5f8b0ff63f7c1355cfdb09a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b36cf6bcb2e3f54c9d589ebf07b27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0e91b5cfbfe89024cd23cff1325b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206f5bdcd1f2340870884e4804a82b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68766f4e4c31ed1879eb9dbb89449f9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cc8baa31fab4eb2d358fdc4134870110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5929f1008f8051debefcd9981e8b2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9393e8e885fda064152a1e2ab59b7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea6e5b4e89d94f3c7f59732a9f2872113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ded3baae66e2f68acbb3376f6aefe4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bf26721eb1854fb4dba3f4eb80c83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a3eb1c1a6b7ec464c842203142173116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44830519018a7912a21cba9237a3ee8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91226311ea748cfe6057c2b1ca1719118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203a40f7697151cc1924dad33030d93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bdf187f8712d3e032d4e503fa2672120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6e668777c3243e821c6e3e8ea6134121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef3d9662322121c185b70b7d5011cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b08b957b6821b68cbf184a48302e5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a81422b40053bcc52443beeebaca6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452491935371dede0dee477cf3be4df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860aaf804fd233bbc3b07495fab286d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3931a5731a7e1f3773bdf2b4298919127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7da6124c69937c8dccfc27c7d2777128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ac3d24f29dbb4f1fa56769ef621ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9899f728035d8c903967226d09b04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24370308e314f0e50857b79d7db1905d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539d9c1229d95c506d6bf63dc1f0520132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da56728e7b3e441390d6d6e7749f08c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d964ca7bcc6c30f47b2fd63ce4189134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8069eb4dd39c38fae696ffafbd24cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31073e583cb44e55c9998d078c01af6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306a3f48f148824a623c2ec7f2326b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267d10dedf7dcc80f01cd77f70833cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a1b7ffa5648da83c90ce38a567280139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0f191c3ee94cee2c244c4e47c436e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda7d4e4d5e86c7bef6405347f1ed54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797e9d0471c7c283507768e598bc164142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762e56eb9a6fecb0352821cd40d7342143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b483773b2b930d4ece0f232d96f3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3257cd250dd8d48d4977d227b9d1ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c131c9de454d719eeb996fbec85c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8aba22e5525f5dea00403e18c6ed72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2756c0a7b7f4a23615cffd10928229c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15bd5f18a2a5a98289a0de7f430044149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61331cf9cb3cab009293f8de602a26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211896203a21643de068fbb0b748a288151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e021293fe76eb4aa8b7f6ab1b075a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f546bcdc9b8a6d662d56668086c4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33e505cf8b988c18fbea3ca4eaeab3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08472c2644a0693b0f5ce121b1ede7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c650081ea2d73dd0926f82eba1d69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390001714ade0748c048e91efaceabed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0563290433aabd335890e18addadb4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825c7c6d296dc649b05631d9a0f1b33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb110c6d2854334441ad4594d87b68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7f4e7dbf363bbb22a299fd45f32a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74795ceb65c31bc536e380d360532979162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6502999318bb8ce06da48ae8a20a11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a07662ccee0b44fbe6cb8bc3de4e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e7ad0a8547043e0a394aa403c1dc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594af7eee7e5cd85d827af2133199a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309854b1242e14686c75f35da8a0bedc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0441bd1204f400d21a7977992cb59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf180d1d4b69008c4546a77118fd74c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013222491cbd9fc54fc3cc9624a68fc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49109d1af41142692ed26fd917b023171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8cab274bb20309124b4984f754199172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0057ebe161df061dc822317c6cf98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbb6c82fe20c084eb677eee64d1db8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f409f1e0218d8d82bd18aa17999184175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a479170cafed3b52895e8e400b21e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edad4375437219a40144db78858c04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f631f2b3844c37641da7b100ffd11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dd0d74af61b938e5cd3727ed8efb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd19743d95de080a95546d08e8eac0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180664420366304a03ab425c6dcb7d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cedc06c07b69bee31b163bc8a40cd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50138fdc8ec08004a94d21a5f4cf36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d39f40893be44d840ca0a698ce5616184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1284cd640bc85437ffc7bddc02de26f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8560a740353f02d7eeeea3f9faf6f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae93d6f211325b2dce4361739a1863187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78f9b6b46c2f678f54c84ad23abf8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ad6e22c1e250eacbc1591c5924b93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861960c954f8bcb30f9b270d61e6ece7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854504c1dbd19a4f57e85844558f3b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44f388e74c548e364a319e21b70945192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af7792bc2a483a6317bde4dfff65f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb3f91c3e76c22937ac917d6ce97d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3018ce43593dc383c5b9f7957d626195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8142d0cd12ad507ca9cec24226c6302196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa592608c8f43114f269aab0556bf6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b852cd9905eaab1453a0e2dc04bbd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cef805d8a0adc4719b92d9b8f007d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa704b0f14f6c5f55783be8d42af3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcd0a2325b19f7d6cce2b5206d06d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec08e6212718bded5c3c42084b4b6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b431b1bb3444dcbfee1f2401cca60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2ddb9f4ee96f0ec29d484e69e9591204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d787e411235cb0ce08553cfcb195474205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2722d65f82fad39f2faf15c4f6ebd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84cd95607389fbe67088557439a102207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a096b3003a6c735c427e8a02f72e723208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badea22854b3ef83c815e3cebe95e95b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931494eadcb6888fea0a8ef3fe29eed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a73385dd95fcbf7cafa8be1f0f615211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86a11f54f88e2fde8cfe7f58106924212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96a039307e981d9ef993c8e8aa56ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96685774dd7ce2d341f24a710b80f146214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3062f89c919eb6e9780332b6a65aba4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990b4f074e377b8ab9ed4dd1bad0e87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb453ad6f1161f3475c2e0fefda5c79f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da5ee7a9eb87b36d9cb165a414fb69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ccfc0cdb8fdc2c570d10f40acae49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95353e6468393b7a9615be92d2b896220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff78ed0e4719d20c79700268286736221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde0d3468430c0457b91d28eea84b29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838bb14e999d637bc47ce39d5d126ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a97afc7daa48f8220d0e9773dd56c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5082f0bcffcc1acc4837a4a81e7ec02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe79fc41bcb70d3c7c03817aac0614226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a702689019bc154ca8501cb83c3f27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e623c5ae91ac65cd11842a9a8ea5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20181ba931fbe0ae6d66e3ae801ad4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507cdbf6a13865e97cfcd3e9068f11f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e601ce82e56150a87b76b45121cfb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6d81c96d3192b02be8290f57f2bc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d20b7718463b67cf28bcbf8e2c47b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9322eceb7f0463f6240cbc66bd4a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2f5217dc975ce4a06515f1ebf56e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48587582707e2f5140f2bd98c2c3590f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc5632e7249ba67489ba06bcf3d40b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bd186571a7a41c3ba52130cbfe953238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433b3e6e6db020f51a22860ab71fa1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195d2c3b29422bd3705b027dc3e3f9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5fdefbc621d2cbaced948677284a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400aa705e0af14f810891039752a0d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32087ba74123459919efeec6e3481a93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407c36d60c54aa645b13d943269dc4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953d21632476305b91e940da1306e92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a404d8a0c17f47353156a8b7262896246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ae02ebcddaba32ed6919cd50c2695247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f842826bd205f670cbfad5ed88740248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cb826a6c75faa4cef6373fd48248b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea796557c04cb993874cd0cc5556e7e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6720cfa5d5f55c82fcff4372b56b07a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2e8dcb277b9642365dc5f04c60db0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064d3a2028ada0300a4f6d5ba3ae91e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7822770e0d27e0ddaf3c55d659c813c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea19a6965c73818a0a5d702338952f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0ac30734de94de754d97e29dbe593256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a863667ddf126060cbe16e5b87a5a88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3b7154707fae55b25ee3bbe49182d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742642fb8ce2a8fc570037a144e9e652259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ae36bb1b599cffa7d70a7f59f7a22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420982ea1b1cae9b5ee1965433581092261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef4dde9a14bc657e86b8dea5f91e6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d7a58eba359c28dee6af107c63532263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c484637263e00cd489f4e23d0bd952264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b63cebf633e420e6f26f6e7f05ff38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c5e79708d30196693019933801dd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460070ad722105604dc1a2581198379267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023768ae8acfbaddb5f8278c3c0d8f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235a5a330314212aed7d213b60e072c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2908d8fe2003c53815a2ef96ca128270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365f97044728b62fb3fe0bbf4b913da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2b5048100fb7c569fa0e4ede5255e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcda7d1b887221ee0950891398a1c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bcfc97f59f3538938e8ca3bcf8c5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff55d149a8b31b3bc51f8aa9add5dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691eab315edf288b7adfdce273354b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dddb4815fba8da9fae83014ffe8e43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef70a23c1a7b633a493b02f5e5f04aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2683d5b7a0467edb8ddea10af38d870279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c2fe31c9950052c8033778f397a03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6511b2ab81ec39d24ab2410b4803d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86295ede6b74376bae24fdfa66afeb25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558396d90eff48d94af8f55ea1c75f1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4dc28b3507868098083a77b107658284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f855dc2f35bae4069371f21550fcfd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e1e6bd9236321ad18fbc43395c16c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fe31f62a6d0a67cc64aa8598fc30a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f9a69df93e62748c747a0f9e313d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476998826306a01ba39a328ec98e11a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745daea58aeac07bd99726684e063b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e6c2a41a6e59059f92fe47373d2bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b6446d3b5cd8f9954e38cdcb743ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fb7a04ddc1da215723aabdba0a2ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4d3b9335fe307641b637e66ccf629294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64781d723e3ba0a72562b809dfdcbe7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3c47947fa5090e749da08ebb22e22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cff9659dba31eb9ec219b32ffc542297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e6f51b7ee210f8985abaece5f5158298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dd1e755c1464d3fe40b1ee2598fe2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048a4016dbe58dc58cad2b1f527de56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d519a775bd524cbb91de22c13093c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21058bf95e35465a30e3679c247b38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e760fdbe3f4d0adf8e374a40cfde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d86729be567c7bfb6bc3d624ec8c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646a46e8506f720512ca4483dfb1989305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7496fd0317ca0f7d2d4c924c8d1a99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01f983c2e1d303c12b22494e988a10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf1e043ed54e7524bce087290cdc41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0a9ac0e95ed005fd06d34c3198d4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63331fe0e721b7c15c86f6f1d8eef28a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b260094e487c963b764a26af8a4419311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d66e653c4afa60ed03f531daf1207f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d15aa888c03a1d9a237b678d270fe2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18b6470a6aa194bb2ef7c72ccfa198314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e973d2fd1d358d133893f2ad81e3f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed4906bf20d3a5a9c0ddbf63ac4c43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6b2f245f1db2b6ad7761059aef7b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd5b2856d53ab579d7e296c81be217318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848a52b33a31c6f7ca3c56dcdbf8c27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e800ff25b9fd2729a6b0c2d9e18a646320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7cfd4ed40ce25835415279e335ad3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aafa29019e09791acd0fa1882db0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e685030ced836e59a39e7fbe034382323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b6a035d38096c77ff6863e4abbebb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74348c7266b4205bb06237022e5decaf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fd014c9e491bc930d5f3557f45a2a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4a227b8ea20bf241eb55931f1768e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761e94f5709a1dc376c8e8306030311328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a18c3d6fa00307877fe151e9c89e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586a9e1dc687848adebb7124c34bcd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4383dc873b9bdb9885a6c2d0c9f0bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa682d64a4f5f490438aaadfb06f1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c8acf3b67b29746a2dbe0888d705f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13392667d1d1282a007184486f0956e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c744917ad834d91c20f526c1212f73c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97de334f42990a4844afce58936d11c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde355ba7068904332b12cb6124eb8a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f318e0c53204b7a17a1f1b816515d00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b6db06c5f1eee41bba06cbc57faa2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b12bd215ff7aabe66522018ac10b79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74cb00cc7cb8362e4ac87475a699f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de4eccf9106fb4acacbd953ed405d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be961d2478f0b05bcc198e6d26737319343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7ad05b6856883e07c8951acbe61ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabd6b4474230d281985035a0a7e3b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce8daa45b6164e24a3fbd47c217cfc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162721cfc4f5af95bae08fc3164cec2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62be68252a91b83cd9a8277f88270ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d277af272c0da8f2fd63a2e31f7bfe4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234587154e2a49807b9112de68263dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e662e548dc00701336cbb046500d8f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb62fad3f9501f88da8ba5f4685203b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130a0c458d2ee1d72a029aca4b283da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ff0fe36ad3dd5735416f535b08572354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c95994beb96d78fa99a018b364761355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5091fa7d5d58ede1cdf3dca80c937356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc814a5f2449a00b7959176962424f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a3efc783ba96ac3fb2a7426e2086f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ccb8104a9fcf45ea5d103b65a4739359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc05de635da48b7fc9416ae99b95fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab618f3102b18d5fd71d38462218e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cea62858ae94a5865563e4e334d8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22b89f19d9ff15f17bd73457780195363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eec8fd52941ca796f32828c9c1f818364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac17b49b5f897d599a3bc500b16b4cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb8cb97589f5a56f2bcba5a38f9d01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddda06d34b85c1cc9b916442fd90aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40cdd8420efb0450a5a88cbb48c36f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ff0af3172750d4b06330189d49173369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ce32e2f5fe6c971eb34ad40d16e87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a717462bb99a42e7a88353055a0eb6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe99f08b85029c0c445dcf64be9973372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39efae039d19fb967801cc417a5aa1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d196c154e948ce51992d5c1ede09cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29906b37a7d822ae044b2146197ffbc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102cbd0a50259b1128cf61574b3e8f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e82593191d74595bd39660877ae664377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f3e4fb40eafea2bcdc33f3c8deeb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab12d444b8afd4cf7bc37b53422c6f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65557397eaba3257ad1cb0e0d8eec0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c4e3290e7b54387f9f48ffb9dadca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7592fd058cdc3f35957390465dd2f47382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97424d860c02fdc338ebd3eebea4ad9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de963936e83730835d0f90b80e2b0ca7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ccd63776c3d027084498438bad5ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd566be4e9f7b54e0aaa6a86984b61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1845de4f86c8082df2f60ffd88da2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbd726f4245406a037f8fb4bfcd850388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5027a637a614fb66935ff5520e34874389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebe208c1ded0b48e66dded7c578039390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504611df608388d42e017c301e9d96f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d90841feecaced83963b6845270c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cae4197afa6bbc202a6563554a54d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6d65989831c50af57a424ecc24a43394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1087dc41524e1e689b6adf44f815bb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18be8f9a4edc88c35c4e143f8c521e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7a3a12e6c056d668bc37fc35cfe5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d8edb4b0ed24e0b090668ba08bd29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0cbd8661c36b27ba7019a85c6d88a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f80052455821b3bc822fd41aaab42c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6da196a28ad816ac3e6d9a2166c62a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182f8f6d12cd488467ab63ff692cebc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1f3f4b4361d906fb120bde417978c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eb54bd1a3fcc904b911c80a8c8945404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988479e0871fa87d880d45f0521c1078405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c42cf9ed4367665e51848de345e20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b81088451fcbfa1c1c3f9426fa0f16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8952006a68531a96cbc583f62dad2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1809a278bbadd5d736b14adf1506c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd5b2012285536673e3dab74fac0fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d25773ae3fe874321c2d100685599411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28e4bab1d70646f104807d7858ceb7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313bf65e021b11a3b2f8feec6485e58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a726c3bc35778b185638a5c46c05f72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f245341896f1f68ed9cf6d60107f4ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831bcb2830344a6f7305b5ea863bf32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b60c3fd890e8e00ef7177e249c49ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ca30fc1305aed8f1fc797e4c20f6d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7f7c1df82502265082f82271fed52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e9b13d8e1417bc5394c27cabd3943420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141243273ec769820be4fc6a747bb996421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf3da4735b83a8b38e9dd88542d3f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fcaee3d598445603c5df3bcc820fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be13c71c69019d3df85e726775dd39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a627b22cf18b0aede70a1d6b54867a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bd3d781fadba64883383873c6e6ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e364957d81dcde9970dbc2ff06615427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a3216f79c4c6b85fe1af16887fae5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e973be3f909079214120ea22bd9b484429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95c76186a6b6b430cb90cf82bce66b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67043a32ee966a591db4a1e85d934b19431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14510826a4d5b291cf927cc18bf04c89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34435c984b8fbe210a729f75f4520972433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a636e10a242d4fdf746cf492737ead434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a355e3113e631df5a9a703b9673bf0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926aac75e4944891874d2c281755817a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ebb645d639e976255001586123620437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2caac8b7c13a459e655097c04cc28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53f06bd997d641c048751c97c2f2ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5257e70cc48968bd6b2bd36eb434e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9224a9dd7030bafe09835bafecce60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bfbfe11b5cb7bb010f05a67f29d76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09adf00a0cd74467a9109b0ed33930c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cded991fed32462ca904e8dd094897c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff3bcb965fd96d4997385224672612445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88317dc498003fa65fa6184e19d224d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424012ef2d1fac57a058ad2652a1a49b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bc2ee77d1f342f81c8f60922593d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d876537567693d71b7694973c8973e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98f27e8c6392bf0f689935f0ea3eb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98061a805888d3ad23a4537f330d0d65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e0ed5bf58e9a6f784eda4603c439a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53bffe312f605e5bcd8123b6df6f34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452e0b21fcf7271e600ab12bfc79e5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a5f979d2fc34d251545da9075b579455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec543eeec3b9971fb590d30681d0ddd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e6d765a473cb37125fa79c8d2ff74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33959c83f4f173295cfefd9dcc9e0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf63f76a215dd96d431e2abe3fbd68459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30647248490cc53fdb4a6e987134eab2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555d38b02ae59b0241241f9ee6b4540461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5396dc6541744bd11fdaeaf74bbc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f8a0f00f92619e95e4f9ee3022b39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3a39a1664ffef11aad468b5e17d60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887b422b42fa33d22e2ec495fe5e0fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570657ec8597efa102536429cd2b47e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fca5d929b5db52b18e6e8f722e5944467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcde82a129d03f929a1cff32767e12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c1582fcb63cb116b564bcd291a880469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7062d497cad962caa95dc30ad27ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61755a5befd3dca01484240809ee962471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63e2e9906f5bcb23d0e855e84b3244472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5940850f50e949e9d30d320b751f5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b57cb355079ba03f54742981cc1b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898376506bbdc16497cd28a3903e7ed9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47082fd782d78ff55da1ae0ee074f16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917c11502cd60c7df4f9a201b96d7f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f747db9c4ef274973840ac3c06d2a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9252921de41ebb74c32a9db652100479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18537ffcd23af0571af1b97480aee1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a4292a87bf82bccdcfe62ce6df2c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1239d07c4051e06ba9a535343fc9b67482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db93e914c70d198f143f9553b5943e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6e05e7120e4b6e40ad1aebe9d3d68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39097bd28a89d03ac831dd00a89e5969485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd69f68c31c15d1248012283a1fe6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27af1d6011ee6a960334870b858f8f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb7ed0829d23e69bff3a76e160c7be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e541cda02fcacae7c302ff82d2ddd5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86cceabd530e5c4067ea4ba24c769e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161ead485e3698a331806748e8552bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb0cf65d480d6460f7c949598d5d71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e8ecafa3c570a6c0ab7656710c733493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafef80be4011fbffbef787b8089ed9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d24882bf2694fcc8a46bf1a1e0e8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121711bb811f50b0411c6a6c70cedfba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d4cf03b340cd39dc9a75234bd9a7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa3c00fdc80ea10acf4208c3a89292498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad6eecb47f1ddcc8c7f8103a4b811d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42401e874083a17455d7270848ce94a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da8b64fcb85941bffc059a82abe4c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ba85a3d12a827ea26e8260b973d81502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcffb7187e30aa633f797c44b95e0d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef653c4a8b1f0a2381c3f8605704ebe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf794533a790d46aae0ac3c5e8812a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba79594a1a4004328e3898e1535317506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb24ffc96cc16c184f36769e7a1f1e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d99cdb5c0702b5da077a7566f6ccf8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31f7a060d1f70fda1d7b686e4fc0e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad14f2076f864a9ed239f0873671f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03996b25ddd9fc00f4baf4aca915d23f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233d38a48bc7cdb612e1a1189b7eb6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bc911f12f4d8f7ae14831c6a0c965513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eed3ea82d694fb1d3d8de7ea6725f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916d792ee38757d3f7bf58d017a8171515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970a1a69efa4c4607426d090754dbed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8c28b2ee7754fdcc4c89cfd6f2cde517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be31ab792b350b33135da4378318417518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceafe70118cde2e3a9279d11fa557d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2803b723d4c3026edbf622b99910a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b7442f9782f0d2cd35101d15b403d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242b955e2f304e023ae89b16b942e08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15091d0adee9205edde7db29dc5c8a68523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e802e94584dfd196238a0981d14e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399b46f4e773630cff5c9561ce5dcf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e582b69973882fd80e869ac62aae892526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f5b61479056eb080a1d8050b9722e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69f632a1c3b02cc196a42f440e545a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881af5e545a5b77a226aa36f0f3a1cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d88ebc8b06498f74bfc17290b4dccd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2f3fc4ae1cde6c6b964db4845e687531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76e02e86fda202c064ad207a4e9c1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41ac0947d52f9b6231c876cf8d9a37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8bec9012115ccfc3c4010c939c226534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f44dd1c6d9296a712b2e01a66097f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f50a6306ef91f524b5ef4ea9ee514536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231b6ac3bfa31c868dd76a367e57a63537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5689a3372bbbc76d4400c70fcd606538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f9bfeaea2804a420e313c696a6d73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1459d6b67015a25635d2ec1be8c51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecd4915a11a997eb38c239d14fdbf2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ba651b0fac5a3c29e914bcd9c68b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99336696dc7ff9fe20523235fa3f5ba4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad354058fe2f628d12b5ca2c97acc7be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bb3b77ab65500acb582566d703e7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256998559287ddbce42fceba9d742efd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08b28f70706fe47e27b278cc96a46e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e80129d984dda348dbe82d26dc2742548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9551d408208f9983b327654fbd250549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a3084c9c64e9f7de214711f879dd3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c281245992ad6813da9a2624da6b70b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dce4be3b6a23573128de23e5b0fdf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaabc012e27133a7dcc0b0489391a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225314d76b16532c42ba13d8f65c035554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e705c2998288de0fba9993f1fddc9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f14dccc40127c7c0da69cbe326d66d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6e28625cf37be9c9a5fa59f7c1aa1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251cfccb3ccd2756fd1ee6d2dbacf89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfc2b0859ea9fab584b02ecf83e2d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18262aaa69e46ed1dc20c5ecf2dc1225560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9157be0ba8a9344240cddaf1692e4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8ab21bcbaf7bf8cbac11788d7b10f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558de6a3b5ac078b260cbdf72f36516b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a3a2f9143260509f13bce133f334d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064070ff6441085f11f5eea44e0cccb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b5a0ea219e274f907b730915db433566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eaba80a78df7f220e7f602ef2af40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3b2709f7bf69cae17939ce7e5846b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6b6b81562fd0f6acc25c64001d552569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd70dd23b754e86b6fbe4e7ac7a66e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35490d7de32485050b207b4b42ea6c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957483839fee7baf6413cda81ce25b0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab708335c88826eaf9a3543dc030a48e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5f5f4c07a5141f498c8ca7c139a98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ee802265161e230d550d68b71d8c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d097355ddffe9ba8c8cd804dc3d11576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cfcd964d1fa8e8e0e501c457ec153577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116225a6b1eb3d550dc0652061586fd3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419839fcc15fecd7c8bbed74c94baa62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ba9e90db37c4df57087100c63b400580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58f1b8b1f164d871df9b04cefd16db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c663594072064421956487d021ff0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c07dcbec7c735faabafab3ecbb94e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1833978718f99f5391f7257fdbb526584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22606f1dd7225d6208afe581befdf4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55017e7cf9a8f1801a5825dd813e10f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0e819ebe1905cce6520bec3b44c11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a5a912af6a97cee7720252c6fed2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc27cb8c663fdde453f2321a75d271d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aac05a5fe03f54aa46f737f26fb523590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee0f6414559fe2f26f109c986678ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1601de6173ecfbb0dc47dbe1cd143ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c8762b93adad6a8e12e5d767d1b7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d2df1a7e572aa2b5497e41a606f19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed908ffbf484dc7ff0e26c0cc6fa87f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d861ab0f7f28385dac19547de1bc0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079d0b7b18a64106fca6bbd22605143597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0193abf844b5adff1546a24d7e6b08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f56aed64e6d902450f831c6202143599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689f3189a718caf581e01298ced5187600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af22f76f6138e1857447645f68ebe30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6e8ee3def98085f987fb19ec47199602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9505408042861b2607747f0398426603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6af09bf463beeca4b3594a67f4c736604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4696a2c6b731c0eaec8533de47545605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52443436fa35b417ef122fc8bdd22f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780bd709ce809b116623300d2195e35607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6c7ffbe662a275f01cb6fb88acb24608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457b4f2074ee568812908fa9d80a723609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df128f3098a97dda5f59fde4ccc553aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dd4674b6c25977079c7377621cadd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8cd8281b646eb4705cb17b8fe3d91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d193f360a246a3ee40e0e1203ad12613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d7112ebe91cb093c3e3d66cec1e14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b94e5f0e53dafb3ee5df549a8e6935615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5956f690b14b1861b94ffa15567b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250af4bcf702233236fc4b5bb8c2e00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b8be37af3997d3d7bafb1f6062332618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6576053f3d5071b061b63ef4e6c25619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba699c125c4c916aa16ecafc148a75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043bba4585da214d31db60cd1a460c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20579b7cd5d0c21d33f003c8d8e0bfbb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0236c3aa6f0284a08baed5fdb8cef9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2260436c19085b2a5b06911a198617b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5181c568a9b9c746d8187c18d7474625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1de4204ead09a29dee090c0162210f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47460973d466a82020c312e7b830b67d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118aeae5c90c23606cb990ed344eca0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6736ab18898979a6641571db2f4a36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beefbb6d83626f44130ce31e4e0620630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83887eb187ef68139b602c1d3b8c76ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b95bd9be9cc6da7c0c4401d136ee4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7043ef3d7a07fc8ee5154897dcd7c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b6b076738cc20672fce2b9b0a28a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd918748f245d0ebc7134cdf38915f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d9d963d2e96f41167cd790f6aaf1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16adb943aaa4b5275646576cdb7673637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbb383ef8e36626f5aedc8e338cc82638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec142360a580cda9707d4fe8bf5d5a12639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b79b5852dcd99be97c94817be6ef9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf5626a3193c29c5c221d40a8815fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba814682ad7f13a1081d58897041cb4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaa9e929d37dab35f013aa796449da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433bcf6da0954e4cdcbf0600cfe9234644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccc6619513085a48c0b046dc6511d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3a99790a3b727f07b639ae9b86ab0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b22c1e2e969758a44c0e3299023d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727214ab4f8f4a4eb88a4a077dd65137648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13c39f0dee648c10813bb0d8e7cdc5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10542d32865670027cd341ef4c4166650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da140d92ae3be55e7a68c105945819651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80c271f5c21fe4744f8f395fb01119652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccec6b3c759897bb6bba0117dc19ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7b1b49a27026a69fe0e64afb3af6e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a3771539d1f370c4a60d54242dd0d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf998d3abee82f31a19b2154317513d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e43ca579bc3f66aac68e9c2de75c26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c66a3dbba13b950106ec270b29f055658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3968bc2753ceb568d48903d05a872659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2e10ddab860d76012c3ac99984010660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db7d12850cfd7bce38f878dd06849a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7e3ff9b2fccfbcab1ba988d367b78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894e86ea6c5c232ec691edfd152d262663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc16e06568751c13b02583f57ea0c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d631506b921abf5ebe891102697943665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847092fe40ed86bbfed0167968ee1ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee242097fdd4526e1fb3900b8b4d4d93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b52fc4b347e284e5d2d0f6c2e5d0d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb660cf81f91703ed522148360a93a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ce8f1bada276863e5430b52878195670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe15af9820cb0f376890d7ff35bfc2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7ec917bfe93e9a5e9664d8d2178ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06018ee7d6a3c46a2adf323ce230029d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6facf55cc84b3c3a4cae69e10a27d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bc53fffca98be3466cb53cfe059d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1761526ce5279fd18738f85a410356676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6140b64dd5ed45c21dd271c183a68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142b77c3680df6a9189470e1c541744678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a90137eb79c9b800e5dd67d2fd1e87679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776102619f86fe8012131bf1d318975680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b4ad5219aa010df3ded62682f0782681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf583a15c0f6a6d5740f743ddad2ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618e3df72032f775cc718f1c8277ce6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd470b6e5cb755af9bac0cd1d388ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad5ba2181225a13b21a31a2f631cdf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eadf35d73daacf1e926fbf5b27880686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359be8b4691707f7a7e46fdfe0ee438c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bbec7328348be6e6a578145ee25cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb1b25e0f83358d61ac31a2b82ea48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9ba3d2730f6201070bbe07d1e16a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb38a2b5ec3366f6f3c98c15b0fb880691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1628534a1c6564572fd2af0f9ee8ab1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee53d1867f6cca9ef6e94285c9c1a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595b3edca217f035baa92699ad3b05e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52166c519a380ce91db6d363c2bc7a65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fc603e74e8768cb2144edfb902c36696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864df83d71b4824a75c1d61cc1a664e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16db443c02f8e0fa53b1939ce560a83698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3141de3d578b3cdcf9ee82b4e0f06699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c4388e7bbbdb356d8e516ceb82124700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48b7671918e76bb9bab21160804f73701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ed8d490e070995d97abd504aac57f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18af63d3c1a70ee1330051b31d9bee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0d0d7ddb664aafc935bcba9ee7bff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e289863dff7c483edf79352e88747d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6e52737938c1580c4ab07d17b8e22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff438e405624eeafded810a5e1b86f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832ab0736ae93430332f3bc77d0fba1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51932ac56224a2ff23a545ac34267440709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09387b720ae6e7088337b85098e5f30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9b3973365aa7da9123c4a9a498e13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f87c29cdf27ce1597d261412a2d68a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49829b67bdf800387f237f3cd9458345713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0d9fb39c32d710cb2e924c3f3d39c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983ff66cec46f1e8a0bdf4890449635715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111c13ca39238c3ae91ebe54e090d58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd934c8b918ac78ad9ca1043b70adbd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12654265143d7a9aaf58f92a29b2ad6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8f1c90004d792f8d44a891f085467719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f9b4fca6db159f9f5869525086902720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fb9bab187f6b06d05868f9d3d288c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369ca0c9420c83536f4aac6a491cc79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8afb9b0e9161f53bb63eaf4083b992723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc42bd98fdd6584f6dbe857ded3ecb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2203d81e9e4f47b6ec7917f7c64a22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960658b8950fddc2f07c59abd464d8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c9a7d5aed7228c9eecda8c38a2e32727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc838543fc01e52b72af87624f2c7bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d139dccf926e9f9eb96e10e29cc3c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4979a7d2a4a9cfa9a1606c9bd122ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce1f542f778d08cf8174536ac2cddc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0666e13309a78ab118a36858e73bc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7132eb8d154f776c96773e39d82ffe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5406781ae2e0427002b84efa1b053b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b4697ee49216b5f4cf06f8e210d45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b5fe050258ca88c60f283c999ce1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd76062e094f2f7b5e6cfd258affd2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9ba0d9815c4889d7a7038197e6ffe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc0e64f7f50bc5918708556a1060e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b78799298ea2819012b487951c8a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6883799341c8404dd0f1123585e68741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f65744637d06b6bbd92a568578a20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e11d29c7ee67c29e82279b5bb0986743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eae7c3c53daafdfc960328526275d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657638db8cfb067abce4687e510934e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997439f001f30a0688d73b92cdd44aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe5e1d4c1c93c7b9bb03374c38baa1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec4089919a34ce1091741ec38d6894748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d7b5e0c70f607c637ef52c73c13a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f50d8684569c939e313498103ab7e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f83a30c6da6fe993c4f4e967ed19dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a65d41251aa254f06517f3d617b8e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538297abb5e9c9031a56b1a4a3659f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb27b12636af3ba5b1dccc6eb70811754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9d84ed071c9e3ff15321219f7e413755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c58365752320c1cfe341e9d0ea6fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567faa2eefa09c3babc4a03587a4f0b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c16554ae5b1fd1909c88c6494c5e4f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d443290508652009658040d59f931759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c365388b4f3c2b1ef56d510910febe0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8acd3d8bb1210368ce534cf5e08d08761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e094ec601e4d8f8286453b96716eb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7d052d9e53d5be128b01f5306dfa5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a35a1c4b868800462c9a5c4d33f1e0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448c5cea99eb7a0ba5ace11ead6e52b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdf1c380931065a09898055793c369766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa237d50a1f30c6d42fdbec8f4d716767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bc71fdeb152a83977411a7979227c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6107d17465a580baee5ce799e4a089f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce31dd3d62d41a15033a5189004ffe770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bf80343cb14e63fc83171d17c1b39771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92ce46e101471f7d92f3d89f2907d1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d680183eef0c2db80e8fd525f1f7ede773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9975e60e3fa1fbef3e43b63c4665294774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde873536a821abc651ec4de61865ab775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2f3635f3479bea5adc5b3a9820377776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428b9f3c1e847ae55ff0cb8e405cf56777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e430d599ccd941a4e6ba05676cfda778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b2d17e812e5e4a324e5bac7417420779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea833b78cde684fbf049c8ea3660c0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c5fb4111691b396da2a9824f82ab2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3e06990ee743e658fd3e7bcfef939782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e655536f745f1fc1b99da456d30c7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e025c26e814f18b8b99b74d6a4ccb3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ac58a107fd03ea282ec98c1676684785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83293b20606345daa118d55436f0add786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37453d35757897fdf9caa9ca70e1825787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260bfbfb0ae311c9fb82ed3b90a92f5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d87030bd734585ae9102961e718515789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37322c248fd9d9c4d4d0adf211c3a1ae790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d9941d7f1a4a39feaf0670c5de541791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6734442ea3dbf94c84761d728110b06792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4c621ddac6a9169e05367b5af05f9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2eaab8d2b30ce57945e1fb7ff5507794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1582747e26c2891e3adf4cc6dd27f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247d5f84514f014cb3700b16c07a36d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30575282f12c68f842a2245a912aec0e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6b84cd188a0c107bde5ea8346efdf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630a77b6fdbeb3dbc9db22d12ffc028799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123913f9c85c10b0c4bea85325c3a117800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af2bdba8163be8b7050f6d80a5ced2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2289db79e99dfc6dcc57d39bede1e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782d98f4b52971c714a31dbfd73c21e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60253edc60a9e071e826170bdf9b990e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c41398c34c8656ae909f14f38eb072805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771ba46dcf63247723c11cadade1c1d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe5d5900230491d13d343e13aa7c26807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943368e2ca52b2545d1578a3de1d6962808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86882cd42eb3e21732fc0d5188f8f05d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13554901553862e8f7c9a25a1110b9a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06b3475f156a4f547a64a387c9575e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f962474b30f1f6ffe4f881940e4301d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc362ada40c133e9db9adc505f07bcca813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c49855fa3d11425eaba932df79b3f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffbf50ddb4506d831f5c1821d78825815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87936a50a5aa920537114c549e4b9e3e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b60a679afb29337ccf4fa5a4dff012817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea2cd54f36c613854900f57e7ea5391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ce090f2c8ad70fdc8335835be392a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e45690a1bd0e45e3e251a30425b4cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0cac4ce8b1e816ec7bb1dd334dfdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae68d8a2d7480c8f3440c4a2b2d0b215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07055baf9b78b695710d3eb056320c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fa72c8150a01686088c280d5312ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df11ca1fd0a466685025b5b54996b838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91545184a1c6717682a125269b2a1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874dea8c4917a56f7b4ef89b5be97f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b2adf00f3e1ca3811b5e34d9b54a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c18e89765069532b667ee8d196bd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8b5a4a72fa6685a930f142198331d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea5e7e2d997bed8da035e207d29e8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f916293e305d31cc0117de6437cbf315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f78366c99d68200bf964b71ef1d2bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0dc147089c03539d2ca4cea27e58f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da565681ea436b764bc3ef507ba7486f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ef310b3b9d1c714a2536a0478497d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a57f5b694b1735ee2f22266d4dee0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770e23e52ffbbe768159a42dce5ff9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587ded3a1ced3a77d742f9c52abc3ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7dd5f1e004c7b84561f6570c912ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467545ca6d45b324f69c5b768880ea8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a5f2ca5c849c3e5c511e741fa35e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5c071ce4aecfe38596b00f599d43626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a1f93ad1c3040e109d253282485be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8c4e7ccb2bc8933f9fbc2a830198b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267535c39f6903cf52e39f85c6be292e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e987a1e33a7ca8cacd073c9838febc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0e555842dad57e5a104584f95bb0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b2c0b993b259b94ba959ef4adb8e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46746f3aecfd6a85ea02b95f577b31d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea37af166f36cbc6244ae6238d08f7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a371c6ee6c2f58e28500848a71283735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606c88cc1c75574458b1d7dc82ea94f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2fcde85d468c10b63b43190460ba237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995161927a31a66565ce0322a69914a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051e9501aed8ce14d7a63a55f0e8ae539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b09a715daa6e89ec47e460d97f519d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e590be01dd848897b7ac876652f1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c055ddc5b6a2154b849fba41191091042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e633e2c9a58de8a03cdd56a89216f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef138904e2a78c6f35fe3bfd06a609ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6df5d05b2e54a69c6d5e7154196ce145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ee5972cee69ca97c23632b635620646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8939b69d3e1de21c9b6ba676ce47f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edbc0a12e70bf184dcc990948bbb3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2821706b29041da41ea7bed3fb3a18849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e04849c36504c9e1753e8c21a16c0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68afd38a4a9871debae22e3076a58f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03c10d1a4665a7abd92a09fc6b597c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2cdb9fcf04110dd7e1509e5e16e3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72df9125154fb278a461c25129e04354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073b182732d99090a0f316c8b6e390855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00448d2a9af335027369c902add31f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45356dda5610ad60f18c8416dfeccd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bda546e849cee416cac4f9d53152658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ba53a25e55a349b633f511b4182ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b1e10cb366ca3ee2e265d1eae4dba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed5d399a5b1f08d7733e2df55f32ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3d383d9d10133e80579629cd896da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d4f92897ef99cce7f70cf00d86e8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a91717ee94a6a43818f56b8abd02f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e754635a40efaa09a2f3ffbf16bbfbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c22e84a51e3e31f43ffd5d27520c2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170374990608ec956b1397087448db767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e1043c11ce6917fb57611287253f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220c9ac5703ceb30147701f92ad8c1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239ddaec94aa9d628eb42ef1cea0b8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a6f8013b66bc28515ae63a33a523871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa32910c475314ded0b244349dd76772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afbde3fcf5e0b9e9f32d2e09f5861173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49763cf08e30b6372f6f00d47b4f8f9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e9a384dae328ff94323785485ee2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0db598908b102daa9079e6a8c0c0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26dd61ff27a175a9935f481e282f2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d862537bdfa9404aa2435f3bca71c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8cb119d5b237c0924a18ce4d929aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec734f169d80e38e88c4a67a5de25580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177ff6128726778b72cede13f19406781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e33bbf4571706a60df80d56dd5af782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1ab9040e7e18b65b280a5f78da7ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69459b9e6408309ae2a08093ba56bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d284fad098e28f4b755145f12683585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f4c11ec4b439a746450968f9be66486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d637918ad75a569ab36461fb180ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea8b657d054dfb2dfc7115e76999d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c281d30b6bda3364ff94a400b0904a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31abd0f153553826919796d6df404990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c40cc7ff41d82bf21a80fdfe45ad5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048fe4fd32249307e5f29e0d510d26392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e739e5b8b5e362f6a553d17e1908c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6eb7bc4564dac4592e20993d514f0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf44044017c163e3223a13a3d9457d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c104620f05785870858325c162362596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779afc004f4b34ddda1fc7612e8c5bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3621d8849801f72f9c29c6f438132d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac01274f8823e8579fbe3c0275a37f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b72357978120df8a20954116cef4a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86096d6c2920a7bd3c261980b60b464e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021329012a9d015c61cb3eb821cbf063102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb931f15e20e620679273497221e25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f832bd31e1014b150f18cfba1dd5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d54ef9aa7749838eb94cfe526d7c6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708ff73af54dbe93914034f80620b58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963769ca915abf294b84b22753c7064107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b274b2e1a798729537e1bf1c12407108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9008a003dc90c9fedea5ef79d2f12d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094c50b113b4c0741933032874c0ec7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7645ae97b37c6a694d6144d6722890b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1c7f8a01fd95669c56c421ea88fc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e7d05078bb4a058528bd2740b9154113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897776f16f790fef37216886ffac826114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456863d17425c3f2daf71bf4f3ea8e89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad83f1b727a9f4f1bbb1a6049d89c64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e1eb9e5cec0d0793cc2663eeae895117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa8fd44ba4ce056a74ffefe2fd576a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcf7bdfe27965481c855f7b0269f4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93448bab042f4e249e682b992239f4c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d13c5abe8bacf296395fecf700ad7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc817ec42d0aef8504858fe4faa355122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864812b5eef211037366a562301aa7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1e38797b9a3ee059b69dfdc61f364124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0b514b414d8d05598b2bdd00bea3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436b56033d5539082ef3c37374de2d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b9f61032ada65402814314a1c86fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e694d942437a96f9535e615a1fee02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa9254fa73f0965b36b72099343882129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e581c559b88afd0107542320f18ebc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f010890c8d45e045cdfd52ae9976740131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea27a53449785bfa8cba6ed562d67b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a29d4356a1b43255e8101d33d9654a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e5460e338aa84669ff68ebb0566a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3327cfd27b784f361401739de83e24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ee7b1b31fe319346f5efa716d966a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49a3cdfc91bc02d50627413648a967137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4ffa1d359461f22cf5fe6078ebf03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe76c062d9412e935ad983406fc2a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f1ca1eda6cc3ba1a6ccf71849c64d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c27e09a17ad0aa87e4438b84f1d0c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f602dab8203dc0915eb78f3fb49be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad092c4634be5e67257f5de4201f57cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a7b1f0d76af5590f13374f5d56986144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18307b5f43b0368d4c4d1df44f559a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38eae4f293fe295324c7ae4d1300426146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ddaa9dabbc0cc9961b4a3c8d60172147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604d0a9c707822c1c564f6a6e4c3917148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330e4586fedeffa09491e42057a427f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291f421c75c80c0a88326710df823be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed860fc8e01032890a148beb4c3aca8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3812ddb21c5c5af863095197aafe7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3b879596fcabf30cc2c0736d691c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fb99bfb904bbf9044612463d690fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698be08903dbbf9d08fab53125f0f8c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccf2733d129908141e49839cfc4f3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2904128c72f7d8df1f2fec22df158bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57116f0b8cff6e21520fcac37094bcd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce53882e2b85a6385ae3ff3e1b36605159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735483cad4a3098f1010e2aa7c2b9e81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcb62d96781bf4754b6e694de450b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ad96379fdfbcb448c1513c7255465162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c790380895dc26ee3fad6a3b86226163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71790516ca4d120ede9b2656e39b1ca5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783492bf41ab064435e005d40fabc52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02678b2b7ae74100e33377285e90fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2a1b6562d6181bc16cdffa0ecbdaf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1300e09f7991e6b41039f314123e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9afd4e9c74c5a7fc4713c8ba08163169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e1d9b9186e9db0f0617250014c710170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c789b487a83fb0e61f4719aba4de6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8e364db90587e5f614e0cc1ca3744172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f1c7c33e741c680fc9733b17431aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab86a67c2eed3e0379974c93d27dd6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac7721e11769e40f17873b57ab1892175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc932d67705034601dcbd6540f0d209176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc5ea2d7cd1018048d645af2cba3c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330010bbc327fdc04c59d21573769460178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aaeb4ca28047799164076c0004ddf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153d46e45fb8cb6706f2062413ff82e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7f4d0930ba1021599386ddd1021bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b690d63a77efa17607b28c6ef20d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffd0e607f7268bae3931f8f0f61081183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4987315137c14c16a92682abe3005e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5578a8d2314b0b48ce44378a472ecc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa2cb90b59686d252c3334041ada5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f557a0ef9e927d6c98425af09cf75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7dfb2d2eb7ef0a3fe8f5355b05237188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b850648311639f2effa7274475d8169189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab46026174c9c5f52a7577e809ae258190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee270f1acac9068e5681e5ac315d888191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94810de4db7fdc67e5f181d14302c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724a652a06d4ac83aee59404e43d457193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c448d61ad4ba0774a3793dc2a4464194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293ac56951d3dfacef134fd605077ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f392fa84cf5bd680bf5b7f538135a9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eca9cc5f3a5e605c18b5334b861474197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cf2fc48991c5c23419cbebf9d7dd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f9c30fffb7b1c5b9ea0ddfcf996d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ce523b95040fce1c47f3f15ec6e18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5bbbb9ce08c53b4ce66d9c0d52649201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f3860cf64e33110b92419143f14cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e61e463cc79c47fba761d31f6d0803203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098001e667cf29ccd12120e27f215119204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05964b278da974609ca6bfc2371a61b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abf3fc63ddfdf245aa22d6b9c8dac7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1c8fa88952de09938a10b66904a13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f10f7bc58f3e406ce2a8fb3b5f5eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffa6b5010af33e1336926a126b895f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6060d6dff9193cc6ed60c18fbd61813210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b5221abca90d4387e09caa22f5dc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ef71f6e8b3222698835e8a248c1e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ef3711436c923b6fc8c698688999e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3560df9ac4c20d177d6d57ff72ef2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a54d4b0ff7c4a93ff38826ba79b10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5867cbb98bd48a1f2924c0ae08d39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc99d2dbc52862ae4331f4b29cf83ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78fbbe33eee7680d36b4b2c6296a53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985657f98e9f4309009f3b02cac59ac3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da0871260ee4399e7ac6a9ab203c12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28ec2f30a38c466cc6fa212bdd6b7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb5c693146e7d546fc75c141e9c592222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41855a10414945e9b9430d497068a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489a1861a830e4236e1aaa1bafb09c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6893c91fedc76c31416a5761c24045c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7ab2ed96a8210b1e6b75891bc0c9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997ae943185451f60a92dd7d8e42ac0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca2a6a4dca8092e43c6452270fe306228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9a9748e455279f2d466be11a290b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505a779e697035d8aaa849ecb35530e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8d4bb279d1179717cec68d26cca0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993b9d0bbb63b33d2ea94bbbde89de6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe522d1eeed8472171111a95acfe66d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fb72de60bc70ccb5fcaca7ca95854234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6816ec39f671df460c8030675b1426a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e617b958800125e5f8b01dc9be9cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f31e3a9d7ce4000d9fbfd6de3619cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfcc1b2b6ae04cce96f41c959881f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea532d3f13dca0557995e558c68689b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7545343c27c4007d9fbe498a9add569240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfe314ea1bb17ecc824f85b7791ee9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f3d9b19d96cf269aab85bd47a670e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e5c9162294b5f64f325eac4188182243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22321f7164c1a3d9478e762ef0c1802244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44221d074f5c7ae95921ddc919b23e51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd435b1b83c870eea4261624a134219e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7490ec29e02a572839cdcd4bd85d7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccea082d0e7d49b1bce8934164b85b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0b283caf6308154790ab46cd0329d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb11513610e1ffe44fba5c4af390b6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2052274d7c84499a810f01268e489251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3d824edf5144d3e7d56799932aeb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93768aa20798bead393c170ce5823b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82e3ff99519813711be574f86488d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe01693493496ffe617fbe2f474b7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a9fd44110fed15ca1c566605786f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77987e260501b86c0fb6efaff3abfd1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f9e02a840210b11f023ef89f2f415258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ee0ca4b994088d70f976729a6ce64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9976d62b1d1e27c671cc7f3b99a30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acbc611ca775ba79b6a1f4a7461485261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12abd2862447d12b3719448c3d84a35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64447bf463c78bb6998173af6e7a7d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83793d388372043876bedc5bbc89f6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41278908f8f09c855b008df0bf7f1b57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c7090aeca4c352f5d1bca901e6bf9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9463100af2f02e3cd6078605881a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df500c3aa3486f73db590f0983913f63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97590f7ad50197fdf894dff49e3cb6b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a9f1a5bdb2816bab56a4339f974b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6afeae3879dd4d11f085c0e12610a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765d701be6b96ac909030671c031c05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e254ffb0d41d6122711bbe96864f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a43788526d0ff91e19eb8c7af9a9a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650cbdc4722ec2b99d5fda3e9a0d49d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc15b0763d6dce2c5b321602be0231a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929fc2ab83f6af4a29f54e828d313fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206b3a095be2bd3d87b1a9c4d656725278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edfddac928f33cda76e4853eb0f610279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20252a12306ec190d84d1dcbe13adbb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e675a29ec766850dc69429fe21a04b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc07476246640eb2affca234acb0417282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca644ebfd326eaaa36f01ee374ba1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260d2ad075fac33e641177c0731d727284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431203985af0f7b00901700b4255dd18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdc7a8e7c41cfa79d65b3b86ccdae7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2476d09d61365e171e45a033a53d815287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d7a6088c10f97787c61fefd6b7594288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a82644664138738b80ec90c112b3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9959b9f95c15114560e2fb992579a78290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f4bfba3ed378cd3d392a284983877291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402fc4a0d1f0f53c1d2029de3fcfb48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bca101e41e9a66762510c6a415b217293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ad389201b0e464e727305293895fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b75c2a0c3b0a7067d8b016cb5fffb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3f3e0bd3f216f7505f8f06eda6438296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce66c4c8e13d0914fc309158e3bd48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c477aa4fdb01a239cd47eab361626298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cc6e1dd51b244beeeb12fec1dfd8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121e15c966607c0e4be6c418a5db47b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3270df6eeb47f8087d4f6cea2bf2073301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fed43b8550fb13f7fb7fa3801671e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686581102515108123e8a0766126b81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275459ca3e8fecdc6dcc5e1c7276b447304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9229498e83ec5a73a4deef21dd42e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3976e73342179035b7257b8f246a92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f80e5a2dda77759604e3f5f4d5e37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef76111410354e591b5ab988d130960308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d020bfe982599e9cf5d89a17bf1d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c158483df4fb4ce84968348b68007b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437a7227e44e3c28ba5abb50b427b79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a68bea2b8cdb3ec763d0202dd327cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c45597b3b1d890281a1e0315d2aec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0da4b8c35b6063e518a00d8a60b9b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0183cfc10a01314b50440cad72096d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064f84b7e9a0da441fb5c82649afebc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c416a7cee77aadc097107a781305b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e762a8b0970398b67958d2975ecbe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303614de8b3f9b58a8ae7914a3f90e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64b6391a840d0949202d490b98444d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf235a28719b665c3e8b10593bf1752321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cc439336cf1d1055b8884b8ba13ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3d6270f82c417b2b16f3c04ea7932323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151afb41b3e336ad499d1462e23c657324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e30a9ca6cfd1c6acdb7989f88f29a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0f02f63229d5b9e9cb5e752adc1e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623a1694546ec7c693deafc5ae66a12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a902ac27274a867a509981dd6fccc85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cc51840f5e05aadc02d2d7bbc8bbc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a92346fa72534eb249e4b632ea30b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693384115ba7bc06f0f4664bb9d2f0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17429cd703b2d35dffd77ce1d2a06cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0ebaa09e1a52f8a06b505449d1f14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b8f093928eca1e32e28eb6e4ca309334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131093eb1a85c9249984e7de5e18edb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279e1faa14a5207f16ec251bb625931336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933586aacaac5ecd10f0cd06a4dc06e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19310d098729b1b640810361af4daa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378ac1a51909ac11328d2f02359cd0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12075b21ac52ef3d73e27c41bed9277e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8f64c458c67c3f7215ca9a2576d4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd44faca8b2013f7aa50f4a827b0b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430068d7236025d99a7250edf575550343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2e103e1ad50dbbcd774353835a5e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32c265b6ba5b3944d0165df54b06d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2b21b08c596823e81a48768858de2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22552ffe96aef3510c7b8541fbc1e8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d3eb3b232cfe362779218070fb432348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95109979c8cbc93ace18eb935f2bcd9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a35f5f4019548fc5542b3bf9d84150350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92933412f505e5b4a22c7b6f9920d25c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b768d918c60fd99d9abdb2b2f30f352352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f947911bb1bf7001804d761cfde2170353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ed467b0e49a8cc43e47fb355f652c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19041c9bb3743398c68c071c05d1a4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126e1f0eb0276fe4fa0e61edb112293356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f3f6d0410543dce5f1c8712831685357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980177b6d7a0157ae8e669e22744c1dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acf21117770f4e0e2cf0ea80582117359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9a4e8d59ed71aec06951a5e34b62f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b784fc3b0cc9b430dbec29e38733b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee3c198a7d0cc2f4f5af640240974e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00696c66ca7e81d2339e00aa206caa20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c30aeb70bf4181e138958436b3e50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0de225c657165597ae8b5e4d119e32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38f7c99af873d87a95979f0b4024af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea084165ac430ea70d67f2d41d5fd586367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22387e79e6362d5f130481ffe66ad9fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388baee752dd92a80a2fc2fc6b73eb96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06b7201dfb1cf2a525ba6d619a80a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14cd502b074a25c9ea2552a4f1c009371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b40d14b7bfa4e47d28bfc5958d04df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c908c8ba490f2fa255be2f76573283373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95798b7fb9a342b3971e0ccc556b0b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f858681fd46fd7fdc5f6cf98b0dd658375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd3bf48af95ad5efd31bc99c0045fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7440b37cd40af523c8dce9099fd6316377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36ed5502cce743d3f1747b8c71ea82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38527afc0cc67a6ce0801bb4c84483c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae9bcd6a8ba30408162a19f09e1661380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7354dde1eb216c1f57d0aea0ebb61b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cd9592d7dd5b8ff4c192464a02018382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694991e9cbc2024dd391e8abb40ce44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4cba981a3f32ffec39205b5e900d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281597a1f82f9d46be185bc9e7cbdf8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830eb778907bb70364dcda59b972d10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fbae700c0a33fdcc3ec93b6b9960a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d904f108ebf1823a730c151e6801a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e562177ee70043ec074d06b85b52b26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cb2a93743048e238fe71164f3b9d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfb7e4ed277c96ca56b5b495068eec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa23852583b0da4e76e7a059f18d38b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e64ef35ee5f2d50526ee14cfc23a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d171968538c31182c183d41873c57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14e29fe9d4a4c7cc9a550bcb02c2ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1950fb1639e209778295e822f607d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef56af0c42a8f68adca98eeb251e97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e94501dcc5221726bb4a3b1f11f4a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2deb28bc516f8b4dece033540b344399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87e73bf804c60d57fe386b6ac531a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1fcd074344baeb5387047f263149d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fdd0020da128ea9c84c3ad86a0966402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f92c3bf348e75743378e958c7d0688403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47773ed4c64ca0c26525c8dc377e1b20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630509929bbbbde0f738cf9a150cd28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eee190886b6b372c355be50b17e7eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ce796eb2b1754483f76d6e8fbb6c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adbd3c501d475be690265aaa4e3275408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac1079e053e5d314f7dd41587516ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453983bab06c9b09b80c2fa042d8c58410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f0fa3f5ff3be5628f61861abdb66f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea603f4b43733382fe7bdf745f9b59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deda2f98486c4b38479db0d43c1d40c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4698d7701f342bc4afb436cdd53fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204fa40eb8e4469d592a4a36112c1b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f06d0130408c1efdfc3053e97037d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84157b482a450798047bc6d5de9ee28a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0d8f1720e0a45be6ff94467e77566418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93609db6cdc98c3b8076a2767a5c5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c74eba457ce7bba46e365fa06d31f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367e91ca6c226df5e4c5dbb18f41a82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145a6da32dd25874b9683be5d99ec6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f3a210d57672263d5adf3cf51cba1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f9499a8e0f385ca3fa0e1c53fd500424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502fa56cff3de7e20ff6311f4e86314425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1e5d6f6dfc1bb23ea10a99ce39b4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f2defc6adc8601b5dfc526dcbbc8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c9ea7a467f7a1f2dc3eb2ca3b7f1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea31e7a07b9084cad292a7fe98aac41429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5993af2444ea17c1b95cd104eb8b61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4c5dc10a7f79440dcaaa4e85b9135431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd4a83810ee05608cc22031fd58dc8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5219856e9699b33b4985fa3cfb705433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dee01f9c3fca1a818d29c4decc275434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dbbd80ed2d370bba0e9f07729f19d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e82eedd4e27e84f1c6bd6b21e2e23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87732bf97c478c14253176be987739437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb7d5ce11bd49bbee3bbbbe0b7a400438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e80fe60c48e24e765eb5a1fce911f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bab32a7c584459c9b54355e743080d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75589340e2a0c1b0ca7ae1f79d8277f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33850c1fc72935af77ea314b542276442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040e94a3e442bd9e89b750db0734ec3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4c5c20dd4067436b51a732f2f43a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99432d71575e015a160e2441849a9db0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdd445108c4bc4d84ca307dc779483446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca32687f13c0f657078cc74f29780e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0703555b396f0f8bb37697571c2d651448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231dbd1b659c5b590d1b731d7847609449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657b36594e9503e0e7ff89ef0d9088f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea944d0e2461394dd2b233df9ae3f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c088ebde3471886f4498686dbcce8f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1249e4d592cf7fd9b8489d5a28ed8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4b9f94427259753ddcfddcb0dcb6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daedf5cfa94a28fbac3887660b31a32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cb240a71860b1adba16af8481c91a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3990391f7a7fc4706230e05541de2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0024c336fd21b363140e8b7d88e2464458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d877d62ba95b7ed94d842dde7354416459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cd159b3292bebda0b1966ef0f9d6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bab9d7dcfa99be20c95e79836caf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1ac243e9fe10d843d7812c488d476462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a60cdc209b7238959fc0d8dba4ac17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7374ad7c8df89737dd2c0432c248d4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd53b71ec7931cf3c10684ba256c324465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360f0145248785b4be06b89a1390114466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94117f6bf5ccc1be0ec6e99d10e5465f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7603a0a94ca3bf5bfdc370d04d6ff73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3ec610fe43d2e4c6c7302c0adef94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c625e949e838e709524d25033642aa3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12322da6c676bc6b160018d0190b044e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adffb9ef542dda0788679d51ef186dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ada50a8b2ca8f8f01e5faca94c70dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbf0f6761e769ecbed294126cf21e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c4c0836ffba7c6948e74e3f974984475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a398e51290253ead19abc281d30c61476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9372b758984f2d4a69f2a86b54b9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16793acdd843651b2341595518183ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c182bda971fcb041cf6b85a04789a71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61e9a6973f3bac77c3638871aa0b1c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a492017c2f88ab41609c2f916d83f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820121d62b2fcd402f600d35625b1cf9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e037f4aac04c9a5095a530f3965f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3645ad47aaee4e51e3d580cdc9012484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeac35fa847f8a88eb710fd67f55af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9ff42d3e73ab5b991402569a7b7de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb41d7fd0cfac9176e5c2f44186207487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170d5d68309abe01d365349c09094fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a3765aa503b9c24cd5b6a2b9d7a55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f93902fad631d59f0014bdb91ab70b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf945273c2fc4dace2095d4959622803491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef8625e4c719db752bcb1d701b4fb1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ddf4fdc11f45e997271c21edbb183493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726d4470c7907429fcebc2effc0e625494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b885d659714a30027057485316ea14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446d1c0d717c158be91b6ab6e755d42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae55ad1b89ed84185e7d29fa4fc228d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3e53bcc67fddd15e94a249908f35b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697b474ebcd7ff3829338ed21c85e8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78297345623c92bfc262cb50b6005ca3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28174e2a3a4ac51495724b4842630959501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3904be285d67b0342e77d601ca73d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09fed71794e8dbd6e82332f9e63993503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3440d035a2a69cc2f29b34cc69c6948504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600508a4b2146ac2381c6b6ebe10c426505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe439fd18f9c5bb258f0f3991b532ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96100d6867ca097de8a6c386a93a121507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9eaddb6d60daf46ba4f2d4fd1171f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8620404f33109c1d58abc728172406509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c53f62d6f407f5bf0819bccaea37b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912e590ac474971461e1b229fb5bf8c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6711fa0606ce2cb60b6e7a80be1e37e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b820ac9afa8a710de17bf86838343c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499bd47398fdaf55656ec600cae3744514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d593c19c4ea80538bdd2006b3247e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba144184b4034835db9c73ea2c0f0cc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac069fa3c0d4878f3b077acc73f53a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fe25559b94008dc8f82ec68a9268b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54187fa4c63fda415d8440090c19e6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66734620623d17acbcd8332818017ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da1234b11c95bd7143638e63b12104521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92cd384bf402259e56b5585edaf935522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb7bd291ce36168d1186b9ddf5401a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47746a49baca43961e81d7b9a1672b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11079a8a5a9d2f5ea0354278fdac5b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2cd6847725edbd497aed1c4b89265526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb2391fca4e1309b0ec9e9cd18e30f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf152ed5f183ea3bdafcbac4ac4cd6aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affd15a42392e33c0f30340738e4a6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98278879dd2f3d0bb4111a619acf5f0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc89a5aff591d08522207deacb98c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeae0766446cd6e12474c5b1354a5f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced9c00f6e6f9557ad692e0d49eca63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc18746c4bb367c40e6c3434c2558b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0acce8add77ebad44d3cfceafb2649535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126ec4771bc10a704bb591eee204eb8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c71ecb82258d9ab1b79a51d29ebd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974dd3ac7b9a2f2591aa17505793a95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bc111d27856800db633d1f1db2d1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5751caf133b9e75a1fe0a80321b7c2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d48714db43cd99e1e8ed9213ccbce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e553977b2753272ce900306f903d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4a811f6fa828bc700aace9a8af415543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02f6b83c58465826ef378449610e78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85d4cd7d6fcd7e636779cc5d1e9aa3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78043342f69924b71ac68f2f0f17a311546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea1f98b093824c530b65d2ce9eec29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5ef0c6126c4eb53bb757d5fd47274548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d9fc85d05f2a8774b50212f3374f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f3ebe8b017d635ef578fbbba829d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a88f6e29a565c65c968d98bac57850551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1714793c5f2de8f125a6d736ec088552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db0b2a192871fd31250c5ac6008b54553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b29359fc484575185bd116d3f0c6f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5083c349ebe2326c811d8df30346e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fc820e42b5745d448956a3357557b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61322f026bdfb5b6d687bd5d66903760557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ad27884fb9f34e310c7e4a9a869fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1068883951a90d563210e7abeb814559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b275e7000c78fcd717e1b10e2d6469560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77146f840d0156c8fbc4198ef8b20a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9025c0facdfeffca765b7f86987a65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a68a96f4bd182e73e27f071239d1a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96c8bcd46ec46d60e5574011cc7a9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7c94818fd46349b76dcf2c3c67995565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6354e0e8012e1ffbd602825274ca0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcedbde45589e88697659caa9cc10e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab0577dd9bc43aadce0b489d7955b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65246300d7e2589b389967624c0315bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeb6f8483e67d00bdc4208361eb978570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce46f3cc282762716f6a2d6bc0621f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c2a6a0b605972eadd1268313c314d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d29b0d68aed75bd50185d76013f62573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000181e681ce22d3b213e9859d71e7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a42217851a0600e2f55bf5ecd5d4c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ab39d62458a2866e0cfb04757bef3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1827a1a25c561f2181ac43f3ac8716c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702357dd07d083ccd6c4a1860813e2fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c45cf46ed151f7bfedee6e0d15430579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f41f285bd7168581fd55e65b335c39580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a9187cb9bd36b52b688ce1d7c97a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1dfa7d13e75412b98b14ba2847688582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8e7e7a0cde81272f805f988f29c84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5aa5f33c4aba6ada7633db6dbacea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0272e0ec26526a9422b1adce3a5262585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec9525e14143085d44b423d44dbba9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e645a67a0f606870c03c15fb1d67512587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62381a2fa793b059571b85707406f1a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470a688a71f8affc599517c1d58bfa4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36996f85fc3c82e9835e5814d194893c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f897ad873cd032f8b7f1c2565a109591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697db17a3c643a8038740144f95dfa1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330a35206cb734c7bc856417bd221e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b214bda37cd2830d34b78149adfef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608e8dd2b08515f2e4b8698b45b7cd2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225e5e2b5cf0086c760aba967105176596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1e8e8ab0a075f49e8c7012734bf9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbf425204822d086a5878c5c04ea45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812307f5f0f6472c509e236a733c3cc5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deee6be63eba10eb09c137d592351af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d62ad868b84039e9a8e93217e0c24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a297b971c38ca249207dc5550390a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafad2e153be979cf821a06102e48707603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb29dc3b5cbaaf5fb79c041c43da12604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dd7e628df8c87d7ae350933c8d80e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d920acb4a515551a443bb88efc7746606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c44eff44b8f6e6dd71ff6dc2d2102607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02616d5b1861e0c381a0f472f0ee92cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14473ec4f9b347c6cf65f79eb26d776f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ad9670c5cd6dfca0f1cf286559c3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4635b723d53fc34e7f58809d1b58e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a3a4e2c355861a1d5a7e0fcae1007612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5be60b162ffb27105003bfdf0320d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d43caec2b5cb1d1ba50f2a8d37d7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca6fed2900a2ad7bb181ada63b1799615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eaafceba0d953295b4a2c174a4ac0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe5036bb709c0e823653a3bda7810d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643605922885189a99dc8263171587cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d17b24c89fea0249d459c3b3551eee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ed9db78052493f90c2ae394b421f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb84bc511cf63612b61bfb815229f62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6263bc2f5932e4f140ab069bbf2faf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d93f7039043c622c03a96d01f49c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18c95ce8c0aa48a3261590d76d6684624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300a5ef73be26f1d4f3faba451ecf86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f5a8b635d9e8e06a66c9b63db6e56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c99f1bcc46ae676ca3cd67462cf4e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c714fae4c5936260331b9f1f259ec7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e793a984176436de6530e23543ecf1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e62c6f5a392796dec4a68d4154f7c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c411239fa4e83c6074413a44262646631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bee6c6e6a71d59885539a75de7511e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a04088b4dd55bd20e6aa9dca3d199633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de60720092cde8d5bc2b1aad150041634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206e2ff333d78a26621439f02869f90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c4b34534f27a69c5728750073caf3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb39d2df43711eb4dd859c8acd1e76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f91e262a194009105a2ea05206630638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6decfff68a0c1daded86a977b3e37a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd7b7b2f87630d19c1386d0de853b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92d9b966d5579469a7df8f41b80048641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6d2e0ef6f301df2739f2848a1cbe9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de4761fe2b1d762f5a852cd5b835e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310ef416488693f8dc1ed25277c2cf5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a023409c4414ed4c9a053de6e4ae740645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53120a2ce44e57fdcec0413e6c288654646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d51e341ae0393d20adedc17faa622c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351f41569bb82da1e8c0f388a90bc90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc1cd9c8fc65602f09268f19871394649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38ce52af895624b878cb8341890e2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa3c130582127d11d604cf5ec0464a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d5717d1794d4243f27f170a6bea75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcdb94bd848250c5e4bf3d6f45857c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d046d8f74e678d3b7b7f0d53d7946654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf87e072a870ec8100571f0a93f6cfb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91705b7e83921d604e3006f2fd2f83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a89c9e8ed6c9aedd150230d01eb64a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330918b9861781926c57be35cea30b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8baf5a200ed062d3fe36fcaf256274659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c432e4ba2801164c31d874fb8c88d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf754a3fc2e88ff7762e15dd84c6f59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c496595aeac370d9a5ce29aab5ddd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6b51e26da051e0b36150fe5143279663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15e91f1d045566d4aee14989c69df5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae19115d4aa9733b9230bcc91555cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f095ea2df6c9e895943a710496291666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaff15ccc4fef6e1928499bdc26ba7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04ad7273ca0ab3071466267cd3e557668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0e9729aa7e5334c836f8479e63f38669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d77bca9d46f013b90e094bb444540670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2048e8b622b706fc0b23f9d1892d83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d8e94c4119ed5f022878816b1f8f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f2a9b9698121534b34a8943d4b72c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4840b1c3257fd1976040ac2e635bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17e3423589a3f9ba48f77440f08321675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5811743ce6397923b42d27dd99005fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40629bd3f44f225fe1584fe9366c77677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36d343c5dc1483ab70dec7de901790678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994a876972b6ccdcd5a5da836fa902a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef08c34efc163cf57045bb4ea2063e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d969f39bdbafc2168e3d55bebc06618681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3b6644e8ad585eec25a9ae690f06a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bb62bc8eb32d0a4372707ee180052683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56a972bb71d2d20951645236202de9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1ea8c0273d0596023eee802935b2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92ddc276d0014b00e2a4ee9cce9de1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5c107e2608ffbe48c2335962cb772687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61e33eec16ef6165595da4b98ebb91688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a081927ddee1c71da01333940c5e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499bf6e572fadbf433b4bdb0e3b1eac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d743a1ffe2522b5dbe100be89141c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ea2b11d8c33a661a10ccca0852424692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0654785f26f455b16ed21e87f75f2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974c3e5b4044a09c0f429cf3045f7ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5752d9cdcfc75c43f769c694f39c6c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af3b03cd60abf0c9f61025ae763ae5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad49224a68fe626a75a0154fdbd3ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26fe856158e65fb4a6e9179da2a01e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca604c6c38ed591fd7ee2a230e0d39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d97adb5649f17c14c7f86b3dddbc6f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5957073e4be632008f1c9d95fcaedd1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916a3e4ed91a040a7cde3a7323ffbf4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07699f46f3cf3768e148fcee417555b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922196995396a864e30385f94f03c30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320d824d369926ae3b87e74a7697fe8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e16cf1015ed2e340d324c23fea3ade706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6e4b0b7a5790927c8f41268dc95c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960b92b760e96c75893195ad6301632708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e7e746857224d46228f21e1b32ecd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639f0d9ef2245a8e474993f3e62da26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4c98acb368501ff16e5820f754551711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dfaa618fc9b41cd99469e3f86c087712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835b27a581d754a61c80490ba29b94f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b76a2c19dfe64e7c840853fcd54c8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee9b66a609587ca713b73c5df720d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eb5cb53436d406d59bcaeef3cb4fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf099c6929edf1032e917a6f50c2cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a096fcd26d7345a32964530dd6625718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a1f42179a901eab709a3655bf26f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aa5f1b226107e3807826c62026551720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352f0bc0e870d3b9bd1fa1792f4c3d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84556d1fcf466faf028776d4e984ead722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588123bc1d365d746f6464c52fa80ead723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0492e98dd18294f1388ed14c93697b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bb518dc81873d597485d531bd999a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ccae7456b8e70690b88bd53a8103d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1546ff9b1b9f6754fb2917d31cde3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043ce6009db74fa06b6b15d714bbaf2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384a6dc7833b13a91658a1bfc02f246729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1096409200052ccf7cb908468a033730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e58549ef7b1e961121ecbc41116a4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec072ebb9d4a27ab05af3ff757bae7a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016eac756fae4ca2eef40afdd951375733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981b7b5a3f48902adeb5420ffb14699734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6923597eccd31cc9316e3d643f5c59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544cd7962e48ecf4531c5394e14eb72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39e286cf73369f4e72ae24bc5e4156737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c52fa4ae9344220274ce3436cdc7c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8613ab5a280fb752a6db20518ade3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fff943abeb8ed8e2a14cc93f36c57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75eac6704fe4c3d49d51c17de7e272741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e9fdd7528a9a6a88bf3addd7c37e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023118e509e03a43c4213bf4eaa2ffb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834cd051a48110312d9e45380ace01f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06470267c8d0a1c543faa0df48d287745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f1c4a2bb0420d71ec27006ef48990746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52673a74de216b5ab67739a306d51b18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f38887a7e9150bc8f916dc822a1e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ae6ad2c41cef0429c49e585d2be17749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33373d666b42a18fce5477ba5aff3a3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975b7b3b9313471c307243c39ce67dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffde0244534d16ea3a7e2f42c8067a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43320838be544d4f72c65fd2337e1335753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf7d50d2e6dfa972dd47e5c0725d7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b99b1cb7c72f715511f78b5f7149b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00027f55dc23842f12b37341d574e90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989745d6efde05c10da65db7522a456757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375acd559d32cd4fdee1b8489af5e0b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeace42a924c295c3fdd10bf018bd80d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00fe93a6327350bc5fba88e1fb7c09760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eedbc095abde51b150ee68bac156f8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431b861a45cd31d8f2aad2490a81a8f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710195dd49597401aba6b42d6f5e32f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16215f992fe14bb6723458cdc2f6b20c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff8c8b72a973a2ae47b35a66451578765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff3946f122dcf7c124f8cbf5d3b9e8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd8bfdad44de1fa29a8f05dc88f5db767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>