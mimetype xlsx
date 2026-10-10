--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e71c3103030a4e53102afa217331b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f71965fc526090c77f51e1e1664ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966af4a1ba5c7744bd9455c0d7fee4553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135f2520161549539d5893ff035eb9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68597fe98dbab7b0182969f81ec6cc7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76745bd07ab2dfc97555dfcc99c22c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ac77998a36ea586acd2ee409be2b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934250d845aaf06634c678270bcd4ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c49e6000036e782b1a0a024a5f76d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93166931be8127ef83b1344013370e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bacb5514480c2970273ea2f662f53c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285c93f335d796e8e329a170cfeb5e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ebe3135bb06b4fdc875918eab7e9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7416a4fcbea61718f4db472f1cd37b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7e898f7816dbe8cac0f3737e11ac015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571ab9fd3ed7583533001df1b86c9e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55015959beeea030d143a8f547e8ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c28e66f11510cece3c9239deb42f2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af613e7fd526e61552efd8337dba419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cb5b65b3adbb2390e71542d522ce620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b8355dff85f8a408302c3798fe09f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a074f92eed0732236c60efd59ba6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae281cf30deada879d3fd290f0e0a9e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd53bc966263f1b3c54be2cf694225a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff293a37d9ab1855d7597f3866b4b1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e3bc4cd0e5359a00415319cc1554926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7706cbc65bed2b91ba1971cdbb1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b051b60738a691113d7d09992333f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099658cc753598c7986371d6c95dab4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b4d67f86da8993f99382eea446c1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57b2aac82519f8da9f5339e229fc3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b6d3990c7022554e5817bec3b649c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb05d63e327a15c3d2b7ccf431a48c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475a7f9d2433fd8b32bbc6ed8bdd0ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25315d17eac1b367b4ebf84402b22b0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c273f18022d82915cdefbb1782dcc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44de2a8df3f4f2e8355f969964f93237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273b557edb507fa1e63692614aaa85438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09480d1f20d0aebfedf3eb3fb0eac93839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7df0fb844b7c9cc5fc90c3684d1f3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deef6c3cf4fcd3165b929478227ce7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26540f299665d602b4189a663e4c300442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b53d377a0c9b738475d421ff46455043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bf32fb15be63f5d097ca11b5d728444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65e5f94671773ceb9edfaf4288a57545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d8d910e0484095154e60d67053a0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b81c0f452fdc14adaf606593992fa347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98751462e70332a8c17781a161eebfb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9820c74fbf71d5ec5f4dfcc750d43c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223fa1923033838255d3a84ecc34c9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58801a05f2384cf100aaf58cd31c88c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880e14c54facf9ab65e620416b5151752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd8ad7ccc3fc06c595bdc41d9eea5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e79137b13d31bb98bdf086407b60ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4494a6eaafabf22c3e732dcd33fdf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28fec6e9a99c9581913768057d6aca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42536cd11b1c2f57304274e780464b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a401d7fffc01ec9c9cfbc5d97cdcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8cde75465e56b958ab3f32ab8e35959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdc8ad08f2de4798e883ca9bd6137160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12353a73061e3067e5190958e1fa84961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e85fdb50aee7749396b589279e516262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c7fb554a3dccbc52291f5b711a42e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6a8b13ddcc259c0ff0c0d1cc6f6fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd4d5f4be03b0d1879bf79e5ea50f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3265570c1c481b6bbab4a78e7ac4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bcd9a72c46b3ad878843194dfba1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf49225fa48c3b3882973da18b577868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933e174919be23f7b50a50965b2c19169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ab3b55bfa8afe8ab69e801f8dad1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d65cc1f6677009e447762f48ba105671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66969539e6ca8e62df314b8fe4b7d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d1f243c49c4002d823df0e37d4f1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e51da0799b4a8138c601983a150d5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa903a7429d32e18630e5a0875b22aca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3b394e639620ebbbbc385056a5b5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0834260fcb8db415b4557d8d810f2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5626d2d35aa3c296d7e25485877d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fb98d19c50ba7f700ca15d868d32479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bd9a9b918df3167b7d640f31045c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf486623366b1797729dd1bb0c6b5de781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d15264a827ec7ff773556eefc3b8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8a94572c2b21f8188b5bfbb54c10e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e352bf73e0b4b65251eafe3a3aee8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f61a73f19adf1df5f648a819a48be685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea54a24028de4df930ed0fba9d9df2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29299a1efd8cbc8e3968d8f01d34800387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b5663f1452407f7eaace1f6c8415f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8570a062e1711025ef0620f690698989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5da7d17a48010d472c2e52f0dd09e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ba4425c9e63130556f6e32fbb146291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9613ac300823c030c732f9d4a1a63192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f349fee051444418a2fc62d89d1d2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbf18c35c9215453e7988bcc3354e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ccbaa242a2a09c18dbb46088586bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb497b0973fe77a23d606437b0ef12696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b67fd3070e6f65373a88cbaf30999797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e684c03a791140a3e135e11cc2618d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d586c91b4b8deada6edfe6ad58d6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97c317b7990d1e71c36479476e9c13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d4558f1999a224c10a248fa63d76e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685578be6a272316a4cd6df922696200102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe54834e3cc41906afc0f4b9cdbce8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b4afdfdb4ad2f930ce949ec3c181b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da527a5eb57833bdbbeb385d234562105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b048989e978f5144b4c868b1f7797106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202e1004aa0bb70f39924dcc186c576107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4fe6ffbdbde916366edc4fb225233108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8c8bac2be6469bbc8b7a9b05d0dd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409206f9e5a6969aa718a160f94f45b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424ac6002bcdebdeadbb3988d446478111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fc8b1c9db929bfea21265cb398351112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f601f9ae0e9a89d038d635512bc7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38353ff8ec0e6dd2fefa43a1f8c06c58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030fa362bdc863479b86b6e949141c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaebc4915e4cb3a348b971c0810a775116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f195adbed441bd06b02a26c3a2577117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850331efa14cee3425b17258d1abd08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d533d5dd340ed88df26f72089f1665c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c202908f0080b641776b4a53a3a92d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd893fa41310c8055af9b2e4770070eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa254c623971b8a875eb964be9460dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc97acc2f4f74002a66986c135086d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5c8674db3166dd62034b74b3f7a0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a129355f12868375f2d847025ad24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ef46d8f5f19a8bc1bf68c4b517dbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5c2dcc7bb0fef2bda43c1665f0031127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4db6a4224c9e0d71080470abcd0f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691e7fb5afa9ebd7c84f0388a6be992129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba30f323d5ced9b4dbca282e108a1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbdaf4f622e5272ab4445afefae8d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03246b963c025fef86c1d8e2bd65a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f802ddfbd6ae54126b8c25d67f12c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a890b5b0daa72b2760e203622bbca00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e0d5fc643674545d7458f80a00972135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845ca71c33e28d79c53f0f3c2f525d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d5f1897100dcdf9f6adbb90b7f414137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e11989e5b47cc16e1ca688b8d7710a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e0d71272d95f0d465e276b6dd535a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974691fb3fff090c03f328ba50c39dbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41169e84ff0ba2e248c1d1842f6374141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b853fffce6f771664b649a43d910b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24791a2d9b75bff325457e12ab56b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b98e14050bb103aadbe4db002d292144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc07ca31ab92258ec0d968b1fab227145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adc5406f9cc307d65faf41d20f7e23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e3abc34a4f359ab4c9238a8e27333147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfb34602d083f33debabeaaab1f7b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e78d2a4f96d283bbed1d4c3f5cc87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282bcafd6ef69f673e191bc7b46aa50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bfd6093ad2540250ccc375d973429151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942a01b700bff0b6dc8e825787a6763152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d930a3e5c9383bc7fd077c534f2a4ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73122aa70d557273af35b2d401f9067e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef11b809be704b846ff80f12367b3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377d148513d05cdbaf217d05ae99a05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23721fef690ee18190e8ca3dee49635157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa2a165430eccdaa7a82292d911717158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871b69af551e884a99aa3168c98fdd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8075edba2e76f3ee6934a10c4ba70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe9e662d15bfe7a0dcdc82fc4bac8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4e1aabbae6199b9eddc34e02d473b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9f7767082061dc82af9feada71f9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a110eb185c77a6435763a667a43e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727150d09f6df32a632a67be88ab38f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0940cf7ee5ad6ce2b91d3fbf51234b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d342927a9514c7ca7f5bda347624516167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c5b7dba2c5651db5f16be256d156b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3b7575ee0611bbd5eb3a4d8dea512169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f37dcc282fa1b71bd6be56b996a35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c74828edc422e146868d5ddf34e6c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0c64970e4f43cbcb2283ef832f507172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8fa44f266ab4ad27e57c0c6c0f8c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb348197bc3a8afc46e3d1bd23a694e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd665b6187dbd3258c81be6880a6a848175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d186bf4cbfce02315391d4a809769176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d53335a0227243d9464f290e58e0b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634444c148fade8d9cfc2ad65fe47cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4667e855bf1956a0ac1d0ebbffca71b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d20e97c460f899f12909b49b4903b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde78c1f038864ae1444a93cdebd841181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a219b7b64f23ee7a05c9a4ce2369153182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc003b2086382ee6376f570d06a37e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c626f89ba51a5d39a0ffea9970cd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6196a3afd66f3b53d70fce9182e30a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52b7a9471622ec020eb0204dddcc3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4d4f29204bfc5706fbb042150eada187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b348e70be2b3e15b4ae3fc81f7a450f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aefee44217aac496123aef630ebbc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43fe4ad88bb6d6a6ac4b191dd4a55f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12a895fdec7919784ce3d82285016c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3e7a0c425df2470151a1827f47238192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e91179edea4347640b0aec07eace82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8177f2f63709ec5171050e1fcab9b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02e116423a978d7ec47685b568db36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102b516d3712a1911d4f2d96888314b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22821be086c176944ce9d93a8b244c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64e7b8fd104be356c99076ed720b11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96760d3dbaee960930fdd67721f81ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf6081c51411cd469bfca709463f8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4ce845004859fd49d13c64d235bb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbfffa1d3a8121df1a20f4afe5cf44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a4a399e4c7b49aab5770774485964203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416528941c46ae78c7d66338bd87fa2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644d04ecc21e37226f0444257371c1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646d37496d1f6be62ff91ac7f75cd65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db518b588d6924efb8286ee6f8562ac5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca73dc834b4b8e5f9ff7bdc9ae8519e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b2947f1f0e6c971d72c9af17bff45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbe0560f78992a6a0442286b9fd265210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18440d43d0fe11b8b3c8b7b455a3ea87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e53a57b9ef8f6595a017765ab1a946212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a3ec1c3c02ac26a4448a03ac562e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1e39f9c7bef33cdddae3ebfe2fa45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481ea2ecaa783e2212518910b5a16d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda26c377a0e7c9a287a445280ea0e07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc54da39eb6b39ef57cca932fbfe16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e76e90dab5a983ab0820535700adf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fb657d28cba0335f993add206f1a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1252e70a90509021db10449f985f88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73742ffba1b16c6cb900cc4c6a718b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495684fdf0979c4979d261f23f3a72c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdc51af5d52c358f76a513b2a79742223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39c2ce294f308545cb936b466c67bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5a240e0da5649ade1a2fe80bd82d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71aed7fb83e2d711c6d764747964f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f589ce522d46c15c98035d3e9f6c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488752bfcdd7fb73b47b89da43af37e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c5d12de42636d964286000434eb04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f6261ac3dfbfb87b9e7423e8fbc9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57cb8d2502807680753c41391409d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9b64b9dfb8fb674ba0e38a79fe4a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898921262113c041a6f5d0ed2db3b717233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeab7eeae944e9f06ac0ef5f63c4328234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385b6b684e68c58c56cbc2350dc5137235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e738e3dd852f694cc92db71cbc372236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f8c8e04f34385747f875e6fc7224d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c530fca002f87fa7c37817f20e9dbff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e04048030661d9d32dc4e8015149c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c58a7d3e2ca62a3b2099320335224240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab296ec3f5c0e7f2550de5ba7d87b70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468450a7ef5cf45b061f562bde98ad78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9764c36d398c4134fba09605fc01b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12266ade6d4718e20a7b84d798eb72c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147f9e03b25c0ab9549d1153c6c3eaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171edb2866888aa0fac639b840f7808e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae4ab61b1ba832a8d4f1b0256de5c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df1d21cfb9f318979b2ee1de97da7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d83842b4bc765f292723de357d5aca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daece2ec8742ce746f7f60676f92bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8f2508f1f557b3fe93a6e5f4a7a69251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3979b7ece552da733e00b33bc3515252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635f8d2a799a7fc4c683657173b246f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53af9ec0ae7b547472774ef5810897254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24a621ecee390935e95d714a3ffb0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb8159efebfd1abf1a5b2f1afa7b49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a44cc15fcad89afb8f733afdf39e64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feba26ed788657babc8723964d18f46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94495441a36ebed26562a7de28afc588259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc201b32d93fb22fbb20999e10e07b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697547b80ec12a3da3caf2e25b42cfcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015afead990cc66ebfe9aa3b96eb2d66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fa544cb5b89a92af19c8e8fc3955b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0092abd0a3a5ef9d7a08e886a84a10e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17b9464f8f61066178062d23681618265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648467828e748d97513ec88595f8249266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539df2ebdf2a6d6188262686d26f876267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64adccff97bd2262a584f803204ce0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b78f88bd0bfa20c03ea2e5eb5c3f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1e3d40c9ff5013890765e9bf49976270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576571c0b73f238eaa8c225d3580a3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa75dcf1cff9654e5f57a7466211b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1888d4ebb47150ecb7da8bd2d860ec6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6f3b9970e004c9277d9ead3a6c517274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d5d6c16aaeb8e7cc3ab41913d07ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d181fe282456fe2cf2a598eb0bccba3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4989ae597b2724d47d9f7d895b8c8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b728a6cabfbf7f52618f55d1b0a407d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6682f615f1008e7f1476ee3bdbb31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927eabe305dd0c65de46c57f608e193e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723e59b7788e90bee124c52897ca53b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac66dd59090595be1860e5f2d7d9b62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef53b1b7c089b019333d3e802b3da6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1bebaecf4244f6d4ec3150e8b338c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394b08f958fadbb7baa0f30c578b7c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeadfce434403f343bb177b93827b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdc4e7889fed1642e34154ee4401c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a872a0bc80f1ecc081e9e101107d38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4e96b16e29f2e1163e23ca5cfd0c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ac6752f1439dd4f305249a45578db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdfebb7f5768ba6451c01f9bb988a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17682f510f21d213240aeebc6cc2f040292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d05638636a407807506948c034351293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8240d247dcdf0e5afa06fec5a030748294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bf08982710dd28bd9cfe537773c70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819359b72247033952e35ed9e6b5f29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880717efb4c0fea281fc9216e6bef2d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba041ea4a4200bf49d39b9c93c52134298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87777bbe2ee9b8ae8fd11d841aede9ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ebc4db677c5072a98d5143a04d971300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e44e6099e2fa0c308ec9d84cacd93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4f4bf2d5e86c8b705edae0a0ecbdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff63732c10fd12f29b708c5ca1499c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9967bab0d9e8dc4eb2a3f986017b8e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc79ddaa3d16f2cd99b5822c97cb37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713774f8db14599cd029c51facee549306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb3f0d0b36807d68623c94146c5f6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6e51913a4f2f6584cd6458b9e4116308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523b7e4d0d059a8259299c0e02a1ca3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d3f0b341a49932f86453369080b4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c604169576344b54093d5b65c26e582311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9754ebd17a1188e129bd72488b5d77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87886ef080193c01409d656e8da480d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9385469e100ad8ea557beb826803c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d12be12df7dedbddbcd6746054ebb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4147624ff849187d90d2d8e1a62fef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe1b632fd1b37ad7acf110e3caedd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07a316ac849ff2fd062f8e111aa848318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166c9dfa96b33c86ab0fbef5456f540319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90072da09c593cd9718ba9456c0015a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15770f5e2281521a3784d7168cb3545a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41319388c2d5151b57a4bde8b48f4b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaca314aa88b4bcc8a17e29f59b4885323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705efa670bb393858e916d0b242a7ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58848b6c346f9d45f4f3e17c7b79607c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aae618e7475f8c581c31f0eeb8a7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea67ccf886d3d235f3cf61ede69ce7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15009ededd103002233b8d4e32674a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302967e21137a178dcb50dcc81ff0fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf3e4adcb353eb3d425247a640d321330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b3dbffc4919369544d8dbdf5b9352331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8ba36ba299e2561722c16cddd9d0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce066298f17278e1ec0ae87ee1c42d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf36d2b773752b23457fd623aac08d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b32809e7c1cef12163b0c47749543335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaeda9d6143a44530b0121c2e4bc8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184991a81131315dec9928260770f5c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb8faccbc920f10ef202d6e52bfeb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625136ad2b53ae185ac774fdd6fc657a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8433df9765daff4aa5bb071f69f4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96925a0dd311ea53349b1371ce53c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b47ade690214b6943dd90baa818f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a3c8ab1336b44f4ea9a9153214579343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a438be45db29e51981da555295f287344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97225f73141e5d0eec6192b25fde31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e46233d729227fd5a5316066f1cf1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61564460cd6926945efc280cc8235007347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7610cc4511850ba90ee07e03a191dff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b268f9932cbd11ee218e894bb20f9a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362594b3a59374496566b2e554b1090350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff498fecd33543526524a3d24bbee7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4974f43c6d4abcae9d5f781033d403a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a93632e0edf18ac3455973b765de0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52522d41ea22aa66da36eefc8ef417f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc15b1a230f08e6fe24d479e78cec5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9863dc9fa22b00648824009f25ce88a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5495cebaa2aefbaa8e508fee4bb682c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb18776f881aac2e7b421596f128f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe5bed1e412199a8312334418369a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da4f51e51fb2d872e372ea7f90bf07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3788a2018fbb8ed3ecfe5387c9bfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e5a34d21a57050d10b43bc18c0f36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a0af1bf5efbf8861c5ddeb5d4e969363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66229ead103f44d4d842ab4940ba84c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f81f14485047f709fede9b11e6bb32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fa140d5d9abb3c8fd5577bdda1c80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445cf1dad586ef1907a090094cdb52a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07754569c7abdfe0b3cc775f4b268f51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6340233452ddd2d18f68a542fbc7cfc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59b4d80ec9f6d59aca5a7f4dd20a83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd8eaa6049fa519ab6145feca9d36d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cf37200a9051521960464211ee642372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2600e486014a2a2f21e6c7a8d30030373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3be9f57a33f1c903f2e680fcfd323374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22196d047637760d1382eb39a14b658e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36096659d9e48d541ffb988d6e18fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422fc5a9de318e52136f030d61f68b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7a297addb9e6bc4a135f55d748e1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd814adff30aefc134d3a676db5ae6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5833197fed31b7b378dd3b76f2cbf06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb1b2ba8fac9a38fd4f7a592448d44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c68b24796535573250defd4d4f8e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc90f16eb568e3bdf5913c611f8c5a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1079eb30d692e295c5ed53a73831b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331e9d5a1d9b8c5dfc0c60581fcb4a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa1c3a2c3c784a682eb3e3571fa846386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e499366b7ae4144e9f49cd94c8bf9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764692034a7ba3f5cc581cb820ac3d09388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c688d7f8e8b8073f8a5d8593e4c66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc711594cfa3b8445d5d5186d934e5a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b55fde1617ff9f1c0840475151e87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e262a1162d8e4f002917fc518e16b81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b58c0fe6cced3b5d2853641d25aabd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a44eeb0d9ef620765d1c85155bccdb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a2bc894a5b68cab4e5cd928a81ffb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed150135625580062941c7f04d3005396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd7b81c4257b55a654e81ea43b68af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc0bec76557b94700a644d121c1ede398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8517f6eefbcd17bc111f4eba51bb60d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4bd6a495f967d06fef0c978f422a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c8c14c651761c2312b15f43f7e8c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e44a637e0095843a3a4ec2d3dd430402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e8ad2f836de546ff349764124dca6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c047bcd6c4f0f7041fa963e956380404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd74ff5d7b940dc1f909627b4dbd5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da6aa89e23ac39a5f0e2f399ac0781406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b70bfe979506288aab5ffd98f70562407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de49118d50554b7f52a45d00a32c4a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8dc839a6481b1177689bb8c351527409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e552a50e1e34efe6390873d155f59410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151c4d3c706197bafa85d1a620b94e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8933429f3593516e18d5d1a3a5b734412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03522ce54d8a77b242ff9e971c92f17d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925ce23da907f3559cdafd2033ca893414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd68c113686effd8216774a404b8ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcab3983e1eb992f8f391fc8ebdb302416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1161d7c6c16cbf7e3354aaf36685b2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3f7bba793588236662efdfbff42ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bfffee748201289bc5d131f773ef3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c72638d7aaef051e374cf017531ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03621447b143e29f76d2cb5a06f65618421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762e39207e8923fe8a0c118ad89f87b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc45d4bfc9ec3bc17855436667602e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acceefd4743de255d8a9828d70a3c94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e3f701ee3b32000b0510cd64e5b5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a3af8860e3d3fc59a2842c2f347be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5143e9de17040446fe421c4eefa88fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba99a505760352087ba3601f1b71c06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd41dd8debd01cdbe5825f7168fa75d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2776fd030464951086ebce44167d357430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac2911dd8460ccd52d21c16ebcbe49431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532a6eb8b3c80e3673c31d67e273f6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef081034a32b01becf39bd2312359a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21e8d3d22c4eebbb37c69f0f7756a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffacae3a52b33eeb2ef9070f5d51bf4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9b6c0a36cec0752cfa6fdfb6edc2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f13f9485515a470686f097fd27532c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a458398641de107971890a3be37e61a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdef0acbc2c702faa1511a03d380b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204262504eeaa44a04da5d7ce34966d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ce2a846f9da1ed1862c5326e3f852441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88c5463999bc322493a73c7d7f1a7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58abdf79a9b55609875d602d2421fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddbb56da4e88c34dc6ca45a18a457f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65acc09c910fbc4636bcd4cae39148445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf55eba08e40c128b9baf3199986d52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371b9797b56681cf9d13ca9c0ccc38e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe09cdcb57ddeddef4e3478f26b4a4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d323a2e049ddc839a835f7391e7c9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd798670b24bec79d87397f9053070450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3637817ac3cd02e033b6552f4ef9f0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044d01a34e8a079e49a607ae66d8ec5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfe5e80b270f3101bf3d577781473a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db738486953a545fed1008a5cde67a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99033065884ae254e3fd67e4942f94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dec568c3bcbb4506e85abcbace1c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee7eb987f2c6018f1d71d770f2a57a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b45ca20445d9efa5e8ddde23373f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c936de078525bde8162023fc05008ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5d64f103fba394b2de093d7f989fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29934d7ff0e9fe521c1ed2b249fbe5f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22859fda4612b715794cb68b1980a36462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467a902c234c0279a6170250442ed97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc304ec2353f2dd6e0d1e7785b990722464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d250d251b0269f659bcc1c54b765d8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7acdf8b106840ca5511afe646d615466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4ec42f66d645dd735962e7ce55349467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c818f42ce52fa881f475ee847a638468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15825695047dd3005198eea6d5560424469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be344cd78858cd864534de589fadf47c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2c4e8940c5cd0a14dc40ec8fc8941471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c31e07f17d8e1c4ad40524fa5bf32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4345915778dad1daec7ff21027d58473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc348d163001000bc92aa8bd40c5c60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e912ab2d23943e10d3c8cffa9426be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12863436b1e78a088aa3afbef61e2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a5f1a591a0818b07ebbd0f531fed0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5254ad11c18d023998dd85c4d9b48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eb8b24cdbe2bbcfb211408107f3bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4407de4df3ca96f3becc789db3f7fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fa1fe4b9243735548e65d48f73184481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a347e1ccb40724caddc2dae8eaa9d78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b644b3b3b3ccf90035558aeb150aae2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399edf739d19e5741358b3ad6d92f767484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d7abccd2d137181d6a5be2447e864485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d43edf92ea3f8c5da40a2f8fa4e45a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5e6a02b23bf9b94b5bf1445f272a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625042617f8f9c0a1ddb94a64fc3ef5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903251d56ea7651af56545fb0d3e3883489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67461951654d4d018ef04c61318370e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b6a4e87603e097937b4201a6c482b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55bf73989d2cab80731fbb9c572bc3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffa6e40a2a772219af996a57fdf2de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387567f08a7a7d90ae3c49b1b45fc3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9a70965a2cb9ea77509facc4ad4ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c592bfc193770a684cc3bf2939b166496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eeba284fe771c87a307ca1054a748497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd578e62a107f9e0d9782d7b5551b19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bafc23de1bd783dfab220f81930fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4c5b1497e793c384944760911f7cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f09740e472f27ce697599effc88318501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d02491003eb9f62c9a9544570316fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc49b478848b05621daa23ff5ed9a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e2d15c0123dd20597151b5b2dfa42504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9dad4bdebe82d0e17bb80026550fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e5527c18933d9d44e2e0640e4af4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5faf140a0e3a3096b99a2acb71cf6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941bdceeb0d1a0376d2ae244ad3a4bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4398af4266d001520f875733941d571509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c155a23a244c4931859399cb754dff0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948ce36f9db0423e9b60c5d8bf6ce3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2742a6146a83a4db8f679fbbecccfb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74804bec1b82fa0cb936f3fcf2b50a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83c0b1b1025032636538ba91e26c0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbddd170883f4c83adc59a15e11d6d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3c564d8965cd90db250c7d2df2fb3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309cac56164e1d77d198dde61172acf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282fd14a4262e70c6aecafb56d5e0a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d66b81e3950bf6b97be50d438b1789519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db361c58c0a78433848d387b7e18253b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830438106f3ea5087f6c2aa1bf5dbcff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bd78c99091d84992c918735432964522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e64d4732cfbd9a2e4f2a341bc2482523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3bbd966a5b17a8dcdf4749e663124524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1e1d9749bafd63df860d9f8b1f1e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fb708ca12ff1203c4df4f75df8e5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157377a3b11c4097ada9e97580901580527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdda150afdda887ab4b4a85210ab53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d838ade3402611965a14999ae845c22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff724811af6cadda01e11f332bcbb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c18ed587dc5152c86dc0288e67d82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19a366de401760993f82e3a564f05d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afedd57a9d234728e80997ae8b6db4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f975672ff8756f48c49ae8b0ddd4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f56dffbe652516c262a01c6a5f69b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3b876b1993211af23d9824eaa405e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd01c469e997915bda0bb3ded21e11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed30b41ad1f18d4b2a9cb7cc36658ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00ce70230bfe9e086a37068f84a2cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752b27928ff2405e4f71d102d9583c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47dd6aeb097ee0cedf2269efdc1163541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca338db92e27f02f9703d55db942dce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b4d93fc98d7edbe214b0e72c1f4d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee451cbb21207433f373f892d93a7a00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d531019baa6cfceddff07526fe8dc6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6445e5940eb71ab6aad0f8abd00bf02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50311346624e80ff0a6c4cd45132d88f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc81e98f05e67a1d12e030a1e0c277548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13596cd9b167c0398cd6673526e1deb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b73cb453db5aaa85169a73f3a437e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7550ac16d47139525d61253df190193551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5664eddcadf551cbe3246a440a98538552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad5137d9abb793a96ffe2134175b30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe771bcc6ce9f34f77ad982c724f63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39910cadbf45b8328fdbcfb5ef00c737555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931ebd154fd005631f8a19cc51e8608556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1344213bfff77c89a26f27b22d17bfa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984c21705fcf30425cbf7f8a23d83b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a833806cecbc8f34027eaaa469eef37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c954d4dd04fcd2e3f1bff602056bf05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350c29a1c36f89e20cc31403461d6df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aabb3f31efc876ed47132a4611b043562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e769613c940a220f6966cccf9ace0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eb70ec364ebd8b6bf2143e2eab266564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8360c5cd2ce784e23bdb7fb2411d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe77a88941d56ed85951159398467a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f030691206c39af2ec04e4886e063567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91add98211240f1d6a25e8f90ee185b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbe7034f0286ed6b8f4b16ea722a61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07392aae793e896b1f54c4f568b75d50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e630e9cbdafd94254aacdcf7636100a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d10258ae1e4df59b219b22061bf212572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c12de61f05eb298aab97c50fe66fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d31a32471ca17a8825b0789e23c6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a99c3afb892039d35805825345aaad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d831a80e6f776021c0ad52c1f73a0e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce49e550fc0c7693c46ed00a80a9843577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524f7ecb65ca6f3734e8a1907fcf85b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5558995fd812545057ac5443fc2ee7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d35d3966a7637c27d6032f04b66871580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a58fdbfcdfd2ec7d130f5c3522579e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b0a50a94da2fbdb2103ae1746ef91582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2d1b87085b73ebe498491a3f99bc9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d0f659d9d65a0cd1d4a778b57aa9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639a56802584cb0dae17ab6e7efecdd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b66f2afbe2d3ac6c42bf82d08e5b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1ae7e90c39bb3076a4ec979a16698587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191ebf945ba6c54accb8988863e1d31588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18f91a4159ca0b661e192aa1e4e424589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b7fff7a16a7f25956439eb082c626590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74e1718495730d9b5be05da04db5df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5d6a2525c3363d5c9635ef71ff947592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367496a31aad8d8cc30c8cfe1a43acb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c8912b158dba50ba5b78a912b9982594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726ccd927b18f6c35d4bd13147f2b63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90e78c3eaf12a892bf55ce42f4227d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b6c5be57f43340e328b6985684bfe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41fa7413f60566602c1a8b1f24b28b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c451420048a966caab007f01d5ad8c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99f4ba0bb683d0de878d3e7c65f29e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487ad03339a5e50d2177da5785b68c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be248feae9c6d830935a77309dc6e88c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cef7d4a4f044740ede06de971abe1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e6e6c0f2b7ba96483037d534a6331604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae030562806f63ec516c290e3a4f7268605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76907179074e93fd5a4e839dc43ab6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa384658255ec9d6faf0f828f38cec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320624afb02cdf5b2bc0cf69acf4a37e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c269b080e17d48019235197850fb0d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea23725f22fdfdbbf21178a1bf431e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adcb87ba7942565e87d06ed7e4585d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fae512f3183cca7755e8607340886a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cae2fa5280037d55c7b1366bbdee3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9025a9d8fc16bf80fc1ed9261d58a71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0543128139ea61949ab6b2f8e812b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d75862e5fce30c8eec840e62a0d5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2757c41a7a857f5cf6912535f98428b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd61a0fcce800868ca17dbfb2947f97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a281756019d5a492bd8720ed5aea3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c335393a58d648f38b0f0d356726db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274991482fec2b5c93fdd5d5fa18998f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85e1f56448d681aae562a9b3df4ac9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444975d2dca4e2ea17054a2e8bb673df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd1ea31ba43139a934714625d3285f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f3959894513ef7cb57ca1012f3651625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84af802043f32baf4fc0e4ace058fa5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b308520ea861386a08e22680c917e71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ade0b124313e9fe20c1b489f529857628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343391c1599aa4ea54e230f578631de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d948102219fa1bf8913c35f0b04ba59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8232692d199fc11855316f01650f0d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d301530c07107e051714c2f7f7135b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f02fe9c70351f90985de354f60b7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bff98c618de57600e5d150894dc1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfb29f907e57a62bbfa46c385e4837635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88c7cc5f2b636752d4aa6170fd0005636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b343bc1e6833ed42dfd9b565440bc6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681fe59bfccfff11e8801db636dee5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78139ad09c1de378888e0cc6520c02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66df2fe0e806561b209b95e1542090640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd3e7ae16389a4348b1aa9729331c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367d2ebb8075b7c1be7323c53ce37da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e92d0aabfab4005a647314efc17c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697974cc9e0edd654e94dfd2cce769f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3a89bc7e4e511e66d8d480b674fc8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b818778cfd60e078a5de5cb0f54f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3fdfeea43f413c9efdc523a3ea24f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f541ab87ec811d66807d1c4cd40fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44c13bbf2313d6ce8e393e035a4792649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de18a284c17774ceaa042a5bf762ea2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f288244f177da33cebc68b6bc58d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845158254871ee569211fa6f0c373b92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dae7d313f2d88b8b8a2e9ea49c167f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb7f4b57a6efe32aee481aaf7beed9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f097e87aaec9490c6ee8a74d50c87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9d7d60f94be7e5c0769fd9d9277e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562de55b85359a6d97c8fad71b98e1e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad5349d2e89c83fdf011575bce1138658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279b4474628f83fe2521cde9674832b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab150b80ffd952943b0190607ca2b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b98f26750f19b157bad12458974cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77512a52108323a7dd0b6228ec01741662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5831db13c9019b15b0384e60f005ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811fad61a90ce402ebd949bc0baa03e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1bb64468c0210b1c927b8385dee6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296ea55759f18fd52d0a3e433366a45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6d12a357253c6dea6f268809ded57667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce844b0b8b8c41c8dcdab09ee943a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09a3a3c3ec9e42cbd8f80510200ecd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5485ddf6396a91d32bc5c2c305797670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557142f566e71aeea43deaee903df26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f2f0065c9bb6276f010b96734253a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a961d5b767f5f44f40c5c25270676673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f4fe89619dc41214b381a9ea73649674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76498232906d5fb905e9edd7639deae6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815efe8dc741b17ad65d7e165b97561f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c9d8a958aea19c29ea2c3857180a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a89199b203bf56c813e5c882016123678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27330410e8b49fb3c883f41b71370a31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dd5df3141c089c55ce24e07bbcf2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a926f041850b1bbb4753dca5d0aea85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551c0b21ccbd3cf17e44546f58b73ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e82ed4609048b3ea57490fa4060de6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9011625875eab6d36f6f0d481b36d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e76d94cc3ca66937d70022be73e4da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f27a4bd7b4c2fc5db39c6307e7e4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2e51e536b76835e695bf3d545cd01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470439adac4db14b83f1e4dfb7c8baa8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef85aacee49136ae14a214bcb67e24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938eebbe418e1ffdb6dc3c30d4e7d6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09399b85550f134a0881acd96b14a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f5874e1cd8c6149b5eec072e1e5f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418282cbbcccdb5e4c3dcbf8e35e0d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63154465958a54cdc9d706fb6b51567a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ee18000beb849096d9325a2cbe4c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f80bd07d1850304f5d3a0ef08ccf08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d11dbc0964878661363035fcc7c479697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa57435dc113abbb0922383f7f96b75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cb264e084ce5422feb740e7029263699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf98caee4719f5702ff2fe276f63398700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922a711114a8fd1429d68f6ccb3c38c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e67dba26053299de49a2be2651a7b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5415e6f89eb490a482d9f1fa2b3d52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd15d5d5ea5bc5ab6003b8b6821d7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2da8380cc8b1181d037609f758fe14705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e65ae408089004a6aeef54d334df4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8c03344029447b35434bcc08587e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b3d922b53f2e6766d4e1f8a0ed19d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7f5814ecba2d8b08e27f4313f5eb5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67737cc15d0defa28896189db4f7204710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be84fb2d79ec069dcc84a966082999711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7588bec7abdc2e3aa28df3ce318cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24788393e7e3d4035267d11bbf7d84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af16a6158d4c055844583992bc0c4f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343f68d9e37d6d68b40151baa080382715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda06e8eae66cf72e6b6a01733a5c02a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f3c3130e33ff5d9e1b72c4adaa94f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a0471fdff2be7b933efff1497121c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e25a28c9ec20a87e67db9dc1b9f4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994869be0cca3f0f3aabb7f6f12583a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7dc5c0f06396a34109c8ada13845a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a112dbf97d96be57d716bdac6d9dfbe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4071d75c0e23edf1dd7538f5d221fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0d851637f1a448896b2e5ef6ecd4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047cfc63bae9b3a688e2b5cc02eb494725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26954e010c6e80e17654cfc5c231be8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d1e06ba0f44d8cb9413937688137c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b730d4238a55a80ee628528795c5b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327e3ef47313fed2e523759bb5be91b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55555b69c9ddfdeb99e3253164a697730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4e006643d7be6b2dfa48d5f3344ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f21bc4f8d13455487a99facdcb39b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca25996ce53da144cac9c00fb805c30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3819ad2cae9a710e63ba66dc3e6f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48d58756a38c3910ed7183511f0f20735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53497e34656704231889c4a212dad88736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564ca00fa8950f55b04dd7fc2aef8fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95946fc1eb1e1120a12165b1cc94827738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e07e9d8103a9e3cf7c7f35702bd08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee4ac261a65d6118a02aea96a647ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6dbd5c2cefda4dadef9059756d1a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a5c699abeb9f0e0e7a684baf1e0c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737212b9d156b8c3c4b1568a3d988ec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02820e59d27023219bd4d25ea038bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaac30674308ff40f4aa1094e0319f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b653ac6f2758c1347bec38d1d927d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80b557b87aa41a07b2a1fcd03babde747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065ab9607b392c2c694409a49f2dd7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8ea7cb6e22a3a4a9892f5f6fbf8d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd91a8dc76744157b5d1d4eb151cea1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe6c060ac1707a794c28e46cc023ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b127c533f919dc7525e0fd1da43e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e11085aa0314a44c4ebd419e3c30b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209dcce9dbdfe5c741ff163e9921cd1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aee989cb7d08dbdfc6335ea56441a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07728dce42421786b71be55d990d7adf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056188f240102a4b9c3ff64511c5699757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1d52b851f5782977451bd850e1153758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff579cab1f37c814cfe547629a281ab4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bed8938120994bbd25485868f025ee760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b284a74610e46d27fb23c324a303d9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7960bb798e2b97c5641246deafbf67762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1632162fbb91c2c64b217185976b1da763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d9b53c762d25d93bd25e7862202b2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47998bc2555ad9e5c9c1350f41634f9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c177bcd840d179e9a595ec0f4dfc17766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec4b7918ce8dc9fcf47da6c8a43d85767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe7825e451830ed17c813e615cbaeb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5316c44febcf634253d625786b501cb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44106a1c54c202f69d10ac1410470785770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0d06cea1adf1a335eeef5917313e9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae38ff4ad9cd561caadbd578e9d452b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9bf3127f8aef0cd6b038c92490a86773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a1a25035b1a1a9d20d168a3a3cb9c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5814b9d21e79a21b236c2be297cd6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97ec65ae310970ad36dd6c333add77776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b91094d2795c4656ec50fc4352cc95777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deafaf0d9e536e6b8fa6dee94530b6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6750e76d80f19292507a2b2f2842a6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27264cb986fa2bb0c97a2ba1835b601d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df153b5e139d79a7ba78debd255c7186781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce12367bcec70dd5871a0cb901db83782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa20ce0fc23305f2aa0d0a21312d45d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49179af825de4c75e8a04fc11c3b759d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03c716b31d59f05235c7294afbbb7b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1ccfe69066e52461fa1e6e109b2f6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291367d074befe8e2e1edb2168d6b02787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52b3ba2e66e923a59353a577aa1fe9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d2c6ae647768da276122f1d758b0a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca93a93eb60ef48cce6084a95631a56790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37376adcc23ae7cbb7377be8d56b4b8a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9902eda12c758216bd64388655dca792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18205d8a810a35a7d4f4e56cd8ce1fa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824d7f13a971b2af69d0f98a7f77c88794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299d9faa61f89bfcaec15f030c8f85b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5c0fb514ddc4ddc6e515773f55069796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffa657cb8be60db32bb2716bd50ae8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dc076a65e0c01290bba1142eb481b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2bcccd53400ee8f5bdbb5046ecfd9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c990e7caadb8ceea0e908c1b7a83d4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54277b576402942c000f6cac330f9e38801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fbf39dc2296d03ec043db406f503c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef2097b571e7b93698babbfbeca27b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db743f13cd28aeccaca0c95cd4fcc9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0b2c9e6f5dd73d876a41ad16d8005805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502614a57cebbc3b55510db62612ffb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953b5673fc91a1e13d205ef8a4267db807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05277480d5ca508d0d34944f9b967020808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d33d6a73ac86829c2cd97308d5c6e8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8f58a6720b7d79fe96d732d5adb3e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab1af4426fadd3aa4cb783618d397d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466d274cc2af20dab0e661340da0dbd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ab32e0a634d577163d04b800cbecb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd2bc56c0a32015fb03faf3580ed4d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd2ac0b711e64d3945506906997cd0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a0c9cab4f56a9ccbabc64ee3b41b6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221e72cd11798c3b3b9da308b52f754817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62a1a6b29f485768c6ba2172ccc04b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b594133bf4eb96faf5a3096ab8c8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d9da9fcb3aabfd5ce9316fc4bd1743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f714cff46dcff90f3d13368e8fed4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22588dbf226583201dc96d9abed145d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08808a800da289334e39aa80d77b2e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a997057c2f2b467955f6b893e3de2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e45cae6f0ed5477b87248210647768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b75cd630539c8d6034719c6cfa19b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186cf7944d04d2ce44dd663fc44e47810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe292c2301790d3ed3c232c8a1902611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031fe31aa07ae9622bc8cda11f85f5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf1308f2b6f900470452612f6669dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3d09c7a4705cbe16e17b3fabbb43214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44977e4085a4a7e49e8e90c48be17e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ae2cc4d03525cdb83202e0401525316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b662c9b3e1c0b524d3ece3a867eafd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd53381418f6c55fedd6fa8587f86a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d4e5a550140ec77265b1770c9f2b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75779ad520f20d4ce9f7399042a36a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0020f46a44a90e1c44b0db372c23fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe86738dd57062b714e39d7b8b46b8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9042a04090a06889ce710799c31890623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ccbcc498f3cc160341201b25bbd4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4385cd8d85fd9816a4ac13b526c0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630b8de38681d905038ba701351950526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58810bd8a4ff29d9af794d90c9609527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f196db417f5d5aff95021903160e34528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2713aeed567e4cd0f04cd7e9ce8df329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2568d9d42b38042ae9dbf75b9c18a9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f8ac69e0089459a2577309c7e7c2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277660eab82c9f81ff3b66fbc5173a6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef307a0113d57c3aa7000fdb93b6ffb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915b0c3757d5439c5052eb3d77d8c1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec882f5e703177de67dd857acd0d04335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e918e26d4a5c7a185ef996df3099636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91aaa3f06d466652c9fe3a8dcdacff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48c1814249e6025223275e48cd475d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a1b8a02018a758c22b1295b0e603839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b69c5c8aa6cd5175615e86c0446e6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f4995fd5edec12152765fb6efa89441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a642741f7d5683192f1dbf04ee7152542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db4ec275365992be509cc9de31057743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c036b3b7ce18583511b4fc68c59d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a705323575832e5c14b67acaeaaa62245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdb917a8a6340d1fb2c94c9c17aa4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9833f34975c7972e890cb8757d9b67147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282442e2508c0091860922bd9899662548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2798bf0004b53eb64d575688f109aa649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3fc8ba747e755885d190c795b41ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55943c33e1fe2156dddabc1d26102451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd2c54823c40704c61734be8ed989b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952cade4ef8244eb5c5c1fcfbd3b51c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7049fcb46ebe256e0c920b2857b09754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7f2177d127c6bd08ae9ac7c361e7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d61040f5edb26aa21123baabd3e7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305a37028ad6720b51411f918cf276757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fce275164f6c7199879e51904f97158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37bd9337253d0087053b89e295cf1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f6f1ab739fea9fe677a3876c4dea960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c2122716bc9eabbe75c476651af8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675cf7b2381163150c4af510e13174f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72add892b3544f5013c741da37f1f7f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f79e789dc95bccc443388837ab998664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0060fe7a3a7f2b0ab5bc75a3a87ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88c7c5c2d79eda31bca3d46053d9e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d303250e6202b3c78870f361ab3f9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7911e7f81423e17875240b6aacd92ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97766b8f14a99328a754cacf5e7d09c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d7ed756b5d20a1b5dadc3a1582eba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2a866c0a89e37544d37fbe002dede71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e704c561e0e4b2917ee58bcb0ef970272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e39cfb38a8686961008d434f5441073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b081e6ff5adc5c44770c5a2363b2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c2b8fe5f833d7144982585cda1c5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91767a7629901337fe5d96581477990576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77efd95e6ad7a44bf971d36714fe10d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0444b2632ea98a771647ea631e1655778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bbedc98d1c004d72c42f367dea13679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f13489d3c241d4791cf8f78cd1882e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad23f3b4079de81ee5f910044fe31d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02df2a77f5d30bfcdca3a276b1ca3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5f83eabfb91f93974711bfcd8527a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec772b932b62b14ab15b9be48b6f67c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22026b0532243e498dc097f5bd439a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543550e96338e4075164280455a888786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeb853639562dfcd04bc388a39e4ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa1c5aa64870bb2a97fe39f9e8735e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f7ca8a4dc3a73d6aae1eebe96cac989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b64555777679e32ad402e952ed19890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f476493ae3f129bb47aab0da7b5a32191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bebb7a6cb524a0b41b51659c5d323692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd1522901646db26aeaa5817c6b1af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7316d4a2da3ff48302a83fc43fa0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297927ded7a8c90a34a63d82d5e31a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3f4ef4a2eaaef04ff83e2109c529a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c5d11093a8543e90d0a4be53751ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8628c87d577ff99a1447e806ac3019198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26800494e64bef38396863cbc8883b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02370edb009e6dbc03d62e3275827c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c3c2cd361b9d6a5f0ee0a2f1b70d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2270238c13164a0bf44d94b300c210102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d54916789aa42b2249721652ce3d52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaacc64fc891b1aab241be777085395104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf95e4cba91de2303e395bca17e8b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f4788d36e3c838b9357a2b79d6d5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121e62c53f51f4c17ea46c4dc6b9daf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5ef5b4beef654f054c205fe13009c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50d4e2b10710aef961bfcb826fdf60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae03129d9b17dc2a83db328b5ac0d03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae23ddbf3bdb2ebf70bf750050fdf5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27a071d502bc3a53ef8f59f03034c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf8eff232ee24809ae2c9217eec1b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757270ab087447d37b8b023ae3ed1d91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e106c8ca2fd685fe463e1666230a8b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0abefab2941d249a95bd02cd6b486116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78057b2fb21aeaf9217543c83ef259117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c4a6f3b8c2f7db7d60cd2699e0875118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0733a1901bdffccd54711096396b9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992d3a155c12567b19357d4de2fd529120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ac6a33e45aa7ea90d435246e4b191121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5bf4076351f12319b29a5b4dbfd2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d31ede42dc13a77994b07d84fa604123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961fccce2b06ae1dd84a3bb58b60f67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4262b888fa939625cb200e2f894c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81708bacde7194489d80d1b7f38dc3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824f85996db0b960f748b84607a4a1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455da3e8467d91da43ad577d1560711d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4185970b60ddd0746f27aea2f19c41e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941af8b3b557c8b70564820b3bc48097130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868fb15f5234fd7ca0166c1690333c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b740303498f566becc2889c0a8192e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429082832e1015977d6c7c4400d977b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe024032d0b1009d0c8e2794a0065e92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6db6d0a25f43b72cb6e95779cd210135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e368a817e421154b7435fa85eef45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8de876ec2cb964356e49e3fcd160db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e06110b5329c020b25e384562b36e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c429b0a01ede48689db4344334575f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8c07a36aa6eeeeb0156d5c3a516b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcecafcdf97a536007a37fff3c3cbb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558092a265e348e50c78b0ab3e7182f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ea0e3900a6a81f7e0026a6daf0d7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78057489fed45970d35548a28742d50d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408d38821c564bf23caa91ac4f38a26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9502793f60286d105135d84d09e9f0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c8013158766647a7d2ccb6f805486147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa26afda638278e6ca8ffe5babf5f1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805eb00e532f5af35469380f81b6bc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d334700cdbf284cd60a7acc793234150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7afcb1e917acf25f1cf8d8ce981ce9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60339e1fd800c73da6e8ab8f382742eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8086b6452bc626d15b19cf5a9bc0121153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512f56dd4302bb886143ca7b8185400154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0874e420c657119eea623658ab0520155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138939d1cc65edb4916a2d5d97d80d64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0a18a7ecc7e820f6f2d0e705b2f2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa0691f04b1463331f97a20686fce9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d928af389fcdec36ef1d595d42be9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a874db8b07938b50ea5891651ce88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443836fc4293bcc831450fa44889668161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d508f8a08086d75b1bb837771cec8f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bcbf647fb9afe8f58e9f24a37966b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fec6aa7939b0faa06112082a86abb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915b6aa1b4ab3f5c669a4136200890d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478d37218a0454f83571851bfb811ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a72c99150743213ddf421d3401425167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f838b7ff0e2bcb49bef4f896f07fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f8bdfdbf40b4abec6698cff2344c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fe1c4f29591ca512fe1046c65e74f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff108bc475fa57638530656abb9e86c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8752eb812626324718320e6e004f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf887252a8cd69f76f96cc7c322bfd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027ef345f737e1439ea7917b17ec706174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e05e27d8697e2a0c58872f2c190f38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65befd0d4afa242fc1e549ac640d391176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f7d479857825aeda0c61e19266e52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694786c453b26a853dc530d1c075b88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b1648d8f63b0bcbe962a3ebce5350179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1ce73589f7756942150a814c0ed47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374af2b88d1d7be974da417d50c86a77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b7a049983a79e4418c472c71c993b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185f86b0e9cc35ee6b16a94ccb2dc2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c516839696cd34d6ec34cfef4af2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd103620b6424c40536c23032b9ba363185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0f6ee2cb2d593f4f13d836156b53d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc59a7129a87d9a7f4aaca1b653daa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7d61ab528ca4d8b4816b7fea34ac3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002ed73a735f670f2eca420321075a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fa29efe855e65210260b9cc0a156f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1846fd5fe4c88670cf642ccb31c3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4a7e3fcf57b801e5522f227b22f95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8f5afb757c92d88bc7167d47c0555193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e80140ffa3e163176c47eee3b481e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fd415f42c7e9dc0b7d6eb8a8db42b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918bffa4370cb986fb1c87a72964eb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e9957096bfe519ccc249e28b39ed3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec308f448f5378f61d9b9a81c88946c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ef4015e44c9578390a9c14a59ad93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe4b427dcd25f730cdd31df90870bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584ca8ba6c2b676fe60d0804bd872d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4da78ec9624cfe0c507a90da05ed7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be4007f0e0d1216858eab81104f0b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95746e7bc5a03a32e8558919b4deedfc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182b994114320a451e993cf456ca8e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ea8e3cb47b9071f0177da177f6f41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929498a41c14335a7c6d23afe84a972e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893403ecfea4fce961fb234371339ceb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e26b207a3b7da46b2409f864530c91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c650d38a32a867acd2236f186cbadc2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42359fe394e8906144d66594f973b751211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a01d2e5544baf75cbdfa1d032c855d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94dfc6135539ff95522ef93c2ed789213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcebfb6716518be7e56b55871a5160214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8a46b897948119a48a641484bd908215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18d00723577d4c8b245fd8504513ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40845d96b2e69cf78ee0e4cee009be9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a16fc9bcc35c86c39b1cae0101309f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e9ac1ccada9c3dc80c0586eb560b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9b0218c98b0c57ae3a25dd5cba8c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097448ef0a138a70313ee624e265a95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3cd203dd2112a6609bcd9bcefd148222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaca5fc97f37ca9f500e581247a3ce0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef2f80ac61e981b9ca9df09d503848224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9d410088e245ac6d889be2db6629d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e928f1c61b648f3ed6d26c3f100bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c23f47002e5c5978f9debb4ac8d12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105829ed96784e16109476848a177543228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0393344fbb4d7458d330ee3285077c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66553738e2f6659ff7f077f70f18f4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993149e083e06c3f2e8bb15eddb317fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35366183fe955be34679f3ee609ea599232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4c7565e4e2dc4f54ac67158bca1d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9beda156028127299829d17e58e33d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bf1dab4ceaeb61db5131110d1a009235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d908be576633f41383a64b90799c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863275f2acc745f4b2ff1f2c9558d1aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf6f6b5fda6bec01990d8f0799d9bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dec67fdcce22521b8c60cfef9389a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa9b5b45b2e963c87ab291a87e50a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c194a4dc412fda5ea7aafa71fb3986241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14685037ab509e410d1cf0cabc567140242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396086084d975ffaee366dd4ca658c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e39a970ccb3325bd7268e9facb8819244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519d2c08462f27c75b841244a629161245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31df6401349fc2feee2abc64e51a74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb9236aa1f352ca06523bf2009e553247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ee907f2e2c43d969ab986662004c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85d7c25c93db35fedfa13494a6f9a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72e23bb67cd024cb0b7bad26f715ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987d3429f2bd87583f170c1685feb47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f7cd61ba870e0bb6a17583a9aa4c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467a554ded2a539418fdf8d262d3f8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba7858f1d7a55458da520fb4f885fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae39e81b05952eda7bf51afadf0c04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038262ae113a7f55e6ee20f4133b2076256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235e4603cdc8c91e10a4a1104cc3075257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86fc808852eb28ad0845caa43d0b9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599186e5b750dda900f32bf01b7eb1ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dc1eeff1f0aca7dbef6a2fab01c26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ca343f380427c247dbfd373516451261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afc4be9e25008a2745577418579c53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99298c6e2bc9e9ce8f94578ff20c1888263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db347165fe27fd2bd9725a9598b84f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b3e4186ebb5c5bc112e5d7b8d6665265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628bde68aa1dba5344dbc1629713eb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931e0206b7e3e5c0af516ab0f34cce8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9d306200244c40925b98cfcf247f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400e2ecef23bb07e947df3c1d720a49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b50786223c2f136a015999c3611010270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ff41203ed556bf6d0587aec0e9967271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89825c79f080bbd3193104d1f5c110db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5df9cdeeccfa93d120a6a7ff5e0b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8ca8c73a1b22440e2c5dda5b735a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef8423442cdd0c73c1cf6e131456fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7c9cf1715607216e511c0646d0547276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae012c672f5a75d8494d63dab6aab080277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f4f4f23efc337f73cfe9bab8aa3fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ac14ee32d1bf6e6abec08e7f666e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42afd4414730b9c8bdb43d5022ef7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967aabd11398d7af2b43aa50ac87bbf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3185fe59060a55c4493fffc746b56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add29ae88becf040a25fe60c6cab586283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219016b013a3a4efea0825d31a52d5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e2b4b78e7df2defc9e64430bd768e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271ba44cd1dcf295380c4c004cc0fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51cbf359d0ba1d7bc8653c6fe62576287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ad99133fb39998bb1ea41b68f105c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ca9d1493fec27c0995d688110ae79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f027cb3a5eb37798a335a57351c17c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3c069a9d4bf64903e3a011d118db0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a26aac31ff82b4b0c30e1d63a57d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af8519067f68aaad96f37517cbd473293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755b1ca17ed352b33ff65272d3bfd2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322eb742d9a4789eeac4a29bfe7dae6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794f90fd9a7b88f6af2b27abc001efb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d8d67f061b16a2c06fd0070e9d1d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444669ff80491a10c7c639e62212d425298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8866cb798210cae1563a6ecd5262a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e877bc8f97c229b5e882137ac7673e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9946d3789f4f640a713cf57a966bbd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175392fbfd178b9389cd5dafdeb26716302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8a15d81b8bde3f6c0ce98f7a03e8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad6c6e3ab10a2bb064c28c1e701d7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b851c3f29aaf8b573e70e7e01f9a3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30601d4eaca2389799e7914739655932306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54ab7d93dd83a878d507f939d990c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed7eef52ce20b9e3a8c68da208d8c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442187cd65f20673742d74e32955cd21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80440d1d6fdf2079380c29634f85f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdf5d74e83daf52226df68ba2282b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c165a0c0578f23fd75dacb9ca7bae49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80207fb583c23393f11dbdbc24d41333313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446ec4046080da52f45f71c8ff3f850314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15975c1e92ec5677e498c7578109a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7482b64a2242e79e821ba6992c9a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3444d1a8c0b0415919b28c76a955a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b78b14b9f804cf61d7fac34b17eba5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28e04e42bb663a6d2b42d0613d0fde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3983dd99dd02d19def060d250ceb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d2c354553acbb5aece0c26731c239321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9406d689f3663dd06d828d42e9a1c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6c0e915d5a0eeedaeb8583949ef05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e818c63c5e0febc475f07727a2904ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abe5689d7d1392348c543ee66bc79e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbb642707e8fdafdc8509cd6c686f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36555b5e63f935ef098f930d527e941d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c52d2eddca46dc6083fb29dacd0779328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fb3f2dca4d14cd9f9385a1fcfe4b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4ec8e98947d2c2f923f5af98983b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3cbaf91838588ffe66f4935fc42cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705a173bb288fd1edd97e2513f228d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1675e4bf3a954dff2974a711814cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfc69533746c59fb358d3d9485fd2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54b38f591eb9e49db834beac1eadae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f7b1528befc69bc8d18eb2caf6347336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8417e140adf2adcd60a9f34a69325da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340bf9f343c065be6a9b1a057b45a01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3569fa030df217a2ce89860852a3095339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde147e02f5fb682407c4c64fedac2f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1ca36494e1cfde1695cd281caf760341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31392567cbb6030ead389efaaf7133c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d5fee1025d05578b48204316803b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dcff9848d11bce25ae9a999a6ecff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f934ed74d3f25ee83e9bee5264e57345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9660c764918f18c0e3d9c86c5f59ac4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b97cc8c4dc4f1404ae101f2903661b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ad7591c2ddd15a3a84b0aca148367348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a484f14df5fd6919fe5565f215655349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe20fd15de3dc0111216cce86d22b9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd2c9a01b0de23d45c9e392cc6941a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473275dd6a4e6880367d6194cf3cf8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d55ee2a884497fa01e00ecdae11d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeef895bb1ee80a945a0633720c5de3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a879ba4d1458ab63bc7723577237355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9a4424ee986897c420b776ef23db3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126654e83f49c9ee8c30c27a23796778357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49bf24c429d59f328584d80274f7e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd25da8f3bc4e12481a74fab8676103359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6327090315383403402a7d4e6c705360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f020022b9556f2d05ef64678ad6b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37694cf594eff83172199a10cbf6d592362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb807102879c525620d3247a6a86aea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d2b5114498881a8f10e228c8712fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcdd17af9ecf0a8462b73b0f0f3310365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6874781c3ded74a68cd7e461b74bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b97d34c98a8da2f655884fcc10a4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d19d774deef8e22f835f15b54b8760368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e2bed78263a4fa98f96cfd597b73b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703948cf2518bdf1933841d0712f8fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabeff107cb390f337c92368d2efd85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6018fd4c04e5f7d35b766e31a0f725372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36557a3b566989256f382c6879e907e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172839e6ed22c7c951eefb226545819374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412402e3acf865b9826c89b0870537f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2778309c32c3326b776778b99872904376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b382b42ce5ab93d60e9e130b0ef29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e593151a639a2c5fa89d8fd83607d7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cfea1fa7b5f58e857944189fef541379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eb17b7df85bb4cef01fcc2c239aec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0fdd63baf24f7970e6ae258df6a8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ed697862a5efe83616e5232465ec8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a85d40fcb6f61a4f8ba1000d4829a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995d24b490ba863e4b81bb246cb8da4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961fb982058f06395a6b1cebd38b37a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466df821b0d758e15f436c3225be75e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecced1b8046fee05a5f58daee16463387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7830de467756d7807fea7716a399a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41c916149f99517f183efcdfab2c2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc8732451e8c0b4cbcb948ae33a512390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced1a93d8707a712dc8be6ba1870cdc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21617305a78d1991d009bf4c621a7747392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb0ac46cf577daa8145b77bba830ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c476322f88924a6834048bc072807394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b22cd36e549f642ef003a50c6b7bee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1d0a7f32f6474bb483aae2227a0a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81720feb625644df3e0bd1725413be6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55454d9a0707a34ce28a3bac6b426e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14262ce3e8cb0c2689d836835038cc0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fc3fba0ea1a52b8a384a47df5dd85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2593c734fdd395769737ebc6c221f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d8586f6797720ccc5e1c6114f9dfc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da46fba3c22485c8a78da3aa460596403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e3e3a658911012697adbd39bc0bb2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7edb1d019fabade001541a233237a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76da940065edddedd8305d78ce8917b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a841de8b6cb1b897f1276d2fd35cafe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e0b5f77fd16a4070408dc0875956d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8e1cedaa25ad612d2757e7091ddb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02460b50c2c7d0b254e2ab5e852517c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02168c6297a280095993fe6adcdc916d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2d75dd59cdef9ccff9fbacb569399412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2dba73c92d232e6fb75212c93cf56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a5f6632d808ed59bc6b83d3c0ce03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce1977b4497dc7fe0508080affa766415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f946683fb799a7f17e452f7c972838416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66015752e594195b864ff301f0e73e33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568d08b22ca8e9c14a7eeacd6c0af49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e40d915004d919439693b533d2659419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6814f4414b4f5230b53c2c6d19e2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc17d254a3900aacfff80d18c961cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea303e42d8a5e20ce928066ae29b76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac02680569692e5e57701b3b993e96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c7f7e0c73d8fcd9904f7a738eba09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd018444f6fff407bf546a88f28e6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699c3e6ac994f83574d8038c9d6238426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17e25bfc569b28c3a4decd1899cb47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaaac38785d018bde423a31f77c48e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d58f61532dc8cfd499d2f632396931429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dca37ccd5b26561e7cac2d5d543d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993bd178a7136fafd8a4cff6fe9e536431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394353f83fcfcd4340ab07d8f12e474432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb355eda9a3c6b5c51e053fdcf9559b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0590398cd55ba281fbdb85988b7d31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c35153a1f84972900b69e82b9417c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e20a2f9dea31e36bf7e4e6b9868a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c016a44acbec620c230c54c8cd456a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b3d25544a1722cc25801971f99b80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76057e3f4c21811d2348a8e644744dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26516d1d0b7c6b8c1a32f60f8508bb32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f44f05b11504a3fff17c9c9acef56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cdd112e0ae90d7360557c2721ab00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5315abf1f277dba346acaf9ddd1919443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a86302cef5be434645fc332f74dc4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e30c01a5fc50899d8ee76f3aba100445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa8dc1f581010493fb29f388d30036446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62ec57373aebd00cb62a33579a4b43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252bf6c17d538b8decc68deffd53730448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4ba21341a0d1562d7bce6099c5fc2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1522a27ffacdfaafad8c96adf52d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c7e0257be97a3d72e213c228541b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0857b7894c195c14c1fcd888dbfdb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a6e90652e0972f380ff8639410d32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c6f1d5671eeff2b3d09623f1a9862454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5534e20617c93db5cde9593983044455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4265ca9f9135a284567aba217ba88d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2c3c8d5a1873436d43bb26563890c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc732122169128de5b62f47594ac3738458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee5b3c50fc08c717a49b139e45d023459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dedc940e5a6654d9da4e23f406b590460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837f9059993abade2a626c7b6131bd4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c877fe0816cb94290ed756ab3a9e1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6b47cee7131f27956e65a79a3cd76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb09ccdb303d4a6fafcf286dbef3241464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598722034008868695ad8c5216fdd7ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9497a59a941ef6496012045c907c7b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4cb7088c5d1cb6983d703da28274e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90221249bcb4c951877eb5abb2d58710468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b578f89a89b4ce26b4f37fd063aa12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3c3174bd2c2af36dc1f803dcfbd75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a35a95f7440c47a245419e9cc3d3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d195be1828d447bd83023a4126f38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6808cf50487d6f21f1ba54b64134253473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762d28d9bc5d95ac1e336805e897642474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fb9e418f63cf2a331f9c0141d96b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494eaa5d11d0df83a7e995859c5033e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9afd36e9f56d68e6002b2a60903b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2540472f46a5b819f24111542f75e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfabc734ce0b7a13e06ca310420dc96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30a4adcfdef66497e0f009fedad2da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ba4249fa72883879f56940b25678b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596679e4d611f7af7ef165fd36f681e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7384528dcf99f45bc2af8227622a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585c3de4d9bcd1c996d2b2bee5d6e2e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7dfe39dfc30e430973ceb64e07741485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40546f485e8dc06c46ff7ed17012deb5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52eb07909f8e6f1270561614c787a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6dabefb6510832a29386be1920518488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c93b94a750fc99aff7ce9d1c49f15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c39ae370f3ef5ae8eeba5b84076c36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eb3d54518c8dc8b8f6f874008ac9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40864773e91b2613619123f83a704c29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93659d621a29c90fd8fe83f09a57d481493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c80545341fe45b11dbf96fe568a07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ad3980efd281b36d71dfc1d125e52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b68202fb2c37a89063865106540f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa014c4553babe66ad97a12e334e07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dc296ee190c515e7834edfb5c6490498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b029857a4ac1df68e0e76960e20e4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2b0fbfa89f8ab2e3ed06d5e6e1143500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c07c61ddc9dab9fd29ee71bfa0f0cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285ef8eacb5bbbec89dde2e3eeca728502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260f84de8f7e6d3b19e93e5d8d3f6d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abcd07271d82cb4bb93964bf0b9b8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49903dbb153787b8c17043ee37a130505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbee88be6aae438fc268dea3735cb51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230bf8d18a1ed30e2ca32db9a55f757507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd130538497d832a0f0ae8948b3c59508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5ee51269366079cf6476ceba49874509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c216f3ab9f45213d6ed5cd53587d9ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a5ead13796b41d02519b9df14b0f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8c69123bacb357f10ff4e92ed5ca2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e22f75299a8bddd0fdbd450850941f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ae918589d93e40526d66a51672f06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0bd838f2dc0e9ebbfc56ce47b819a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618aa5da431378403d4c00f67b1bb3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a661fa49202bbc5188477b1cfa20fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a0770887882d8397b3dd7fef111c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd584363f36d09d95238de16081b2a46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14793b8f0af2f922a455eabdb90eeb13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3f551d7c482c3eded91e1a7af50b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2ab6d6815443c9ed4f95a9c5974b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a107fa57b1b823e0e8c1790654af6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa93bd3f904f642ddd59223efb9c04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c36c70848d63903def4c5bb9a7db0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f49e1bb12f8a1522f742d629374250526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf4957ed8fc63a4bf119cdb0d7f612527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cb1e567095c5a7c2bb7a3d64dbaa5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da5195d0be087d2294479c1afd064c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb01d2f49c5d101077d1408a5ea744530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29343a10db7941ed5573a3a990c40226531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3b62ecca4182859710bec5d3c9af1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69d0f102adc8b10b16683c0498fb2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389e9e0f08910e56df2ed344d9ecf7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573d8b77f0c7c80addfa100f0595b74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5a2c63b4785fa25a550625f2e9987536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176ff7341c68fa226437fd81d45fca0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55c49bd05d39a0e14f1b4eaeead77d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659c6fbb7d232ac6f869ff39d56bb8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caef64a68952d8fe5126bbca48302ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ea93011bd6e9e2201c76ec5e3a654541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759305f040a90d6d27c28affa272769542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f9641f680d4566763330e7c3d55ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7479ee09c6675ad3459ed0d1096a4a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fb142b97a889d57e49fee6a7834c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dec2cffd82eee64e0b1f3890738279546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc74f86e3a5fa918a3dc806b9a0dd2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a73d58c2a709de8e8cc528584a7fe9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2744f55dbead780fd6010b65a7e9774549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f92cb9ddc85fd09f635942f82d7a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f936ff71fb6ee06865f33f1f1e1dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2562b57a10ddb0f3377be9024995a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f0aba2db572d42df1b0c2994e1fdf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751526c0e1955a8f80fc9277fda4a9cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a651f890b221a16fe1615b1d07c8b1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e80fb901d524ebca91964455213fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b48ea1c8a8cf486cf3df5b5d99eec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11327b79c00ef4be884ef3cf8afdb3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a3de7a7bfbe19edc27bb1d5f3854b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1069a2a70f38de32989b5f6997436560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6295ae388b0792deba961f01f8d8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236efb12c94bc53d7ca3c68be6439934562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f657daefd0c85b225e72d28fbee6bbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4fe0b60090a4609a26cda20b76cc8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320d88f8b62dad5feab2d15f0a0c84e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410d7d25729417cd127e559cd59eeb3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0308ee2899a6b47912c4d5dda950bba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fa1918ad187c47067f3ae23357100568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e75635f5ab389de6b4850d635ed40d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fbea5d726fcb4d1f71ca723dc28b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c95b92c3a7ef63a588e7502aac449571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505edcc229dbbfa55c5a53f4e9b5d0ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8310a26849badbad3d65045e12c667573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca5fc76ce01bf3ff8df3d5e4f4267f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06638f5804e3d3cf9292da0258cd8102575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85cf35849adcb4afc0fa872d2faaf1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18c59d7df3abb7d28f857977bb2cd4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967233a793012f5892022004aec37ace578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b01f63a52a31dbdd788b83b89b92bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320b00ddb5b72502ff5f76429ef3269580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e41501938b9f3fbad81c9034e0d8d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda8d157796bc44d9631095ba6f7f0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78244527b131bdc1000d2d8d42f487583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beb037fd51bf12fd9037a503e720d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8961f68abb60573e97a93f2338be9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde93a772b1fa725b680ff936525114586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f976795a140be5ce397ee4b1de026587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2635af322511951109f1f8a70ccbd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595ff7ae00ebff4c6bc8e7e268fe85c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bf3839e6c581db78a78e2a389b8c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09f7d30c7a6cdd5d9fa6a25085cec9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aafd4c531a6478e4cb82cf43601840592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688c54c053901cf73fd3caabd08a95d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbcb62e6c651a2bb4e401ddb018d88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fe90cdfd85386fe5c3bbc4eb3a0b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46625a1fd558b987efb50e96274c87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6cf1cb0b5b500cfc301811cb39165597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb050f4779a61ca9218bab093840369e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5745b0462b4fcb57188977d21aaf2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb5479a8b4cd4177804f42476132e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58580c1fb1aba0cc385aa2d2cfb1f740601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c4df71c6f4fdcaf890cd4e8dd0203602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012154995f2f8058378bb3ee13fa4dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee0bf963a8fce9906c7d774ab2fe88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d499b10072d258bec60371c0b7870de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590378e21ca0da484013f308a2b2a922606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f82b585a70c529dd06fb5b8d8e1eb7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04c3017320e2398ce16f02a9a6ee22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce6c16f62768a91f70abcce2b1bd15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b70a50dcfbddebbdbf8bdea5ac1536610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8db316f8c8c67823a015b9df99c18f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36146b9902bc25a9a4e5283af6f6f049612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7bcc252132e529058a7b23cb0176f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e789784f5572c32ecf43548db5aee6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac1d5c92d7c2c4a365c7c7c0661af8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7804d4132d55333af41b697c0e02c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8c76c4ea549c71baacaf07298f7c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be328a96e4900b0a47bf7577dc3a96bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004d8c04b56b3be739eceff6b27c05e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2351c4d48f794eefc7c05c2946f3f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de9499e8a4b66619d244c881511ce7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7679e677b969857b2a718c286a28083622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09fcd0fcb1dd2aeb12ecc97b45479e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f85cbb3030e16c35dbb1133f55caa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a321d8fe02a251196a4e249bea5a971625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aede2b033d623e92d2d8ef3695d7278626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b1cbc3427528657a939bf7510ae55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1294b265de8661498d8bb1715e69d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d7861bd81c4c614c8947af3ec7525629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822695b3f2ff2df51f054eaacbba4845630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae9b7676e7982e55b50b7fcb36aaf1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb4c391a1fa0055012ebbfcc09c61f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed1fa9f20a43eb8a6006865f013856633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b99ed3939f493dcd652d793b675a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd66bfb070347568ff733da869e363635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab4e8930d1cfdfb516790bb64c8a50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333a703126005d531915cbc391d3cca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11911ac0088753cd319fb3b4c7e6b608638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f9670245b21d85ac85efac5cb7d45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fd33163d91712db5120fce09e58cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc08bf124904eaf474f99a166fba03c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b16379ab0619e4fcdf1dbb0eb74005642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67391e531d714191ecd5b1104af287643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d224b0dda9abb75e6cbfcaadf875b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a28dbbac8c1ac72a5bff893c7a1a38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccdee5236be7990d13a98e64f18eb0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfb8aafb913f09adca923929f95675647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a85963a4b7467e8b894aac9de53fb9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d54d1426f6e43f61868fe78651464649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0bea2fecee6ebe80ccb1483411e41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff360b4f14d73e300296024937b9cd2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca5294873d18807976556f0af5895f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dbc727b5df41d803c69fe86a14905653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155034b034b4a56e1c12b206604850a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb45a0400fd552ad70a8e10c148d210655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb81d52b5bee79122f31c7e67f5281656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b1c24c3d2b2388b7e23f5eaf5d032657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee00678b81acf6570c2e4a646f04b10658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe6fc7827d67d3bab7873f7e0cb420659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564178d3cc09b7a5f3701f01bbc854c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a202c4da14d25308ec2b47a8b5ed479661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7153d255cffc4bae01d611e4d7779d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110415f4fbf95acf98104d2216fed09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0612a82a3ff298d58243d211b6cf46664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477c18091c1d543533ac6b2c336e448665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c30ab65a3310a34c86430f36de8b59666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32532c9b6cbc612566c19c880de0872667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6638309b0b7789ef75f62767f96207668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd186290bf45a88db085e5f015226d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21922275ce97637a1476e597483c34b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e896f531ad0d65e6057c688eb4f98e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da8ac4189cf00d317200439556fd17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478353f08d647f3bee6a03eb7e9e9b8b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4e5f7eedee8a4404e2e80649dd7c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadfd07ed63669d41b3b1189c727d49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab779a88110217f31bcbd4e7d8a544b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11808cf9192a1ae2d9823e2657c3b1cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025194290bc1f8b4ef43eb391d89dad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e12eed9a0585e68e9dd7d5e1bdab6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94925f5410c65b8c120d3eb9257691d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3510c718c6d2972fda071ab04dd6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca72c4b9154f9893b34957866bfc43682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120ee36d4b39b87ef8432603306b561683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60587924bb3f9f72f109aacdbe64209684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f06657bc79aca8c41307787d92649685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2683c5b4a71b14fd6ab12e1153d26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cebb04d4ff171803464d5d42a37f69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f9b609f1c4c56ac8f8ee6c1658195688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc7bd919af3498aea902fb8d8c2a2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a016703bd8dd4593b7d8e2b933bfd14690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f39b6483f099ce26dcb1f7bd448b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40a4f9d6b2c3cceca9766195d4686c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143db4121e3c200cd62a8caef54025b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a180a283280a0aee20655b37041d93f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df961f2e400377d0640889c4199dc0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebbe9acf068242e4e9ed742ae96858696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e59548a8955e236a2f9cf8ad21eb8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639b4cc568ebe96c432f4bc275899f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e400b328214c957c463db2184bcfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8eade8d646c4226ec507b85b3667e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7395416382c6e32a363de65b4f6c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872ebb5d7df8ac729754ad64ce09210702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bf58b2ae8e2f26571f77b5a7323b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40bef6475cb3efe2304215cf9bb94d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48395b6515d2ad7247f456cb8677d388705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee73ccec48040cb3dc5d909e2d291f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bf1b9bddc26d1cb308923997d9cb9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dd04ec7faea4cd73a3187a41a81aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca75d637f96f55c2cef027c3b718252709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20f096cc0fdc118018374940883b87710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343803bbc1f5546fd11090e462b15b3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f97d0bcb95640685d17ed94f22d1a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502007ac7373d4265a06c0c1977760e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68d7ccaaab7d295c6d2a23ba36e028714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa7756cc6a6d3118718f5172e3ef2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cc897f1e984efce563db48e5aadf1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324003838bd2f4ec810266bbc120cff0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896942855a9ff40f3bb13233dc73a22718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52fddd6ce8e4f0db39cadf0be51052719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7567ce51b9bafb5f0c725850e7249a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0026922af9cdb23dbb4f011b24d6a24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43e62caa8d7e7b18e8597d9f443099722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32972fcd5a934c2d9601d492de7d409c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64041e680965f73eaab3e3653c9a838c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054428bbecf6587a0987f994ca0b275a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a157fb831350c3bc7e8b1b4f93869f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfd30185d9cb49cb5f32b9d75de54b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5af4dae70f8a8714c61eec73eb9c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3ddc36e5c67554c5cdb1cc3ca9fb2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4913dfec8aed1372c613aac04077bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fa66d40a6c2c18db73e65af747681731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95af8999e78d48fa0d3153083c0d159732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54da7d9fc8c5f07a44688a120b68da6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02dbd55b575db3e5d804c2829a78c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55cafcb3661f5e180789e55dac8f57735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d469d6656845c878b582c6b7bd0185736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800def7baecc20d393c505b03dac062737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003b64ecfb61df3d45b8981b9542b29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98fe07320d166babd6dd755c7ac43a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8576ac4e37043328e3ca1e60ba048b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5a742389f392b3132d5d46122a1f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f10505673799bc5d501082795fac4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d2d2cafc6b5a289770953b06a38d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444e489679dd9cfff48a35088f50f7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8d0488390e09e562e4e2ef54d2caf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8a6ef1fa9b1ed1bb241463f6f2093746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ee793edbdccb6fc216d9bbd74e62c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb80347d83e7ddacb72a7c99e34b3b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39c7df7589dfda952f2c5db8b7eb78749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3ad8a3ee35a94994f3de1e3158a2d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0450c2d4eb578caf8dfde3938e5de9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4fbb2729ab2df1e592420c21ab995752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb59ca5a9c75c00d4261d9ee8deb596753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c923660c0692f2dfcf85ed4a18eff2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f7db55f68a46b389e11af8ad610b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be51d0eda2b160931f15fd7b517989756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbdc8cf11232c5c3c6b805ede79e6f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e187b363a5e32d791afcfdc5a8150758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e73bde79114923016d16c986ecc04a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0427d42c4408bf284eafcd05ac02f5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d30f863ce7ab20370c23ccaac8117761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961869e76c74dad38b4b5473cd2ebc1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168ed6d432d410b85dcb181565821f3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb14e2159390176835dc061ad60c5d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab29c39e8680da22dc4f2ab32afb571765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72024e71fabee85b1b108bb4ef7fa50766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354f807bf57da4f3cc1cc856603aa04767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>