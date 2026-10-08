--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d1e6e96ad71ba1e185dce7cd37e401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc42fa1c0c6f25ac97413357167782f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee0b77a145664e4988598b4293b3633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16c9244c7e6e5bf34c7f1d6ea0c8d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a1f89971c36a4dfc956414b3c87525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83837fa3ec075e1b43510051c684ae5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f0e93fa85aca3b7465706a16817797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9d207d3591e39bf2d6ea84511b2fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d555863b85af2cddd8ccbcbe935af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bd6e5d7bd3e7b9cb4626ee66e01c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3731486cf882deca7d9b173c76e39d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737213781d297b77697b24c82d5c543512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e707619a23bae2b14f3ddae6641f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235099199374f0545efcafba60fcf0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbbebdd2497da30bf7156392f7463d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff8dbc7b750cf6553c76bae84bb9e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06917524f14248242e291d42ecd3920717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162323f462af83004c51801ea1ddb93a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92843bc8f25c815f8ebee66e47ba1bfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89001af604ed8d3145b0ace233f179ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ca1b0190d7ef9eb814d0b1b30267621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3379297e192dcd8024b1a129dd2ed4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a1ddbde7c6e6ba9570a0b44a4b7fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a7275d6c8bf3347cb45579b72104d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b086f9422d8faebca07ffa41b28fef625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4580cb29b2496e6a1a21d05615dd6c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4655ac14c3ff7b3c966888087b831ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652094e38023b470a62210cc06724a0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99a1838d1e19a6a0308d3528b6585a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6c77dc0ddc8b3051a4e6b250fbbf830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a40e63c5bc77416d37b11f8d9e688131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0671e5e4f2438ccae8f2f836445bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74c909d19a6749317bad8ce1943c8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d41716358e56cd29b3c82e3d0394a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814250bf6f5d2b56a6be6d3245213cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fe116dae3be2536508ecab88f81dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac180d7e772de31427af396b88e8d9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323d195e2643cb7666eacfed6a0836b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa59462c4725f7992d01caaec5b4df239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c83904b576340c5c8e36c2b98abb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcf09322600f9a1bed0ad7658d4cea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbfb036395bd7bd244f58b5a650b2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10caa8050632c7fa9c90d7e3913b8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d20315f9a0a0e7f14c373f26872b3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64671f80c330fcc5bf9136a7cb55561b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaa4df09d48f0a0d1930fc892417e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3c30caedfd587bbe1cd368548b2ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423100eb7eea4cade881f67ffdeb97048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b0fa898e25b908afeeaa301ec61c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03d97bea5e3e90d27ff907a835129c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491342e48d6073bc3baba0ee6fb4e7b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877ca285ca35d56c578dd6e4fcabaa452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6fbf26a901f09da4e411d84b634a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17e2a67048cea8d3341020c147091654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10d753ddce7c8e7e7a28d315d5f49955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f15bdfbe36b4567a4f29013d28d4fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b26e505d3df26f0cf435dd8f44205357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cb4a3b421175ee8c08f840c46ac4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de29b2370fe2cb8036689a2158879859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f279d5717eaace54856bcc4cf6d7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c359df8633cc701f5286d94995a927161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084ab63ba365f9dfd22c3edee3ef57c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0207ce4f1b03d86399e2530b8772e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c7e01fca35fa76b9c74d7ce4d279e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b333d9a7943822ea04bec8cffe330065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79028533edaf9e50b1a478ab6693b2fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81903e7c582fa1608e77e9359d132fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fb1084785f4a85930fc1af667499a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c73c2453023c1b7806e19c6c783da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13164a4bf1664d8ebc880cb8e3455fe370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eee0daa4676245665ae515e17f14771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5d8b64c12cc32aa7105fc7009376b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a218d78448c7a2aac1611505a2efc7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495717096c055e9a314f17c010466dd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7747adbed6c2e3cd129ad414c06e4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330db42681042e0a7f542428ec99f06c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91e8756a499c25be7fb43b3f3bc7be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469bd52bd4e991253629ff592e5727778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ce6895c61a5d04d5e59e4106b9bfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4b26edcce8b3a6e64e578dc75836f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf230ce596c475163e9e66e1551a1ee981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09204813b93fd27fd7a862e35f0cb7d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbb639d1d01d583c790ad0deeb825083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf89a675382e0b822498cc1e7b444784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2007fe604727bd238164e6a11bfae6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520fba5a94300da4595d6fed4bd020686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cd2cb06539d31b0627e465c9a8f0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e16a103e6415f3c81274760e9761988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c77a85667c898c6e1f00f3e589a7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30096dc21c4f6fc75bca2fb8270fa190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37c930b64d7c72d809b016bd6e444791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474579733744b016cb8d51c18cf217f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5f4ddbaf2e17c2f505ececbbb345993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7531fa1494c664a7df5a61a2a17f8cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03b10171c6d500a17124263ffc76ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45165d833b25a7d1132a86669aab6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9792aea6888e21b4129dd24254045e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc6f422c43d53f46dcfb36c79a48ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817132083a0e683250f9acdab0f08a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4f862ecada5b6ef4ff4ba0af4627d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00768253781d0a25bea747e0f4e0d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4036ef6f4b1ffc0f82328cc15cd4aaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627ee003ddd0e2910348d3cf126fa25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5a5ea32fc0ac56517d2cb615540fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8085adc619453445602c5b5ebc120105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4324306e77fb9efacc524e56ab80c1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d58a3ba6b06e7a911c177a7187a55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c72cfab4bc24aa8c08916479d1626108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee91b0f8901041a315176fe1e1ee0e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd8c999d13720e06e64ac47da28e62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533802506e39a68d8096196edd02705b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb473b0e9eb55c1602643985a73f614112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c1a31524c607413e4d3e26882e062113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e2bddec8f39d31bd40ffe957c2b1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd23628eb8a29054ac12fe65910366a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd5b4f90355de0c8b5ac7a715eca1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8533b250b13679bd2ff9a26b3ab1e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e9a27a5eec9fa68a4e8c713bfe813118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca3df6e55905bde7be1191ec93d08a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfada00fab820481978a512be3908f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ebdf9aff42a1a53bc073bca68b4f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904391c12e033e07762b06697092aea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb0e336142e9a177e940158f483e4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be7dfb8ec973d8029bf8494c64b500124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d43bed0093380794fed5392abaf9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dec0efe9f03d81ab3bcab2b193dacc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcb1e045f0d386c73d5f0eea80e078127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c489877ef4f0c2f5d7d78469748515e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609ce2e9a33d24d2d4692e1fb95d848129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dc8d453075f98c8c109319803fac8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04280b56137d290cd97ceb416f57a746131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca59feff76abe24a35e99e56ffc030132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d48f90fb26631d4afb3c0b051e97de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327fc8acf698a4b1467fd3f7fe6e49f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b48b7e33db231b2a06870e40281d23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e07d0d658bdfc9983a52f0722ded6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa6c3c233908d9ae518d0ddd36fe3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ae5a6a92557711832fd8c7a2a2bf2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1cc9208b637e655c73d0c9bfc17ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc39b6bd05ef529d47388c740e83dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b359917f908ee665320e10b6503a38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378731066928c7d0d9c89eeb24df678f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192594220273f4e37cdcf03a55e8603143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cef1727a21a0bb6de6c2833e8c3b4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe1b958e21dc5741e7fb40f52aa3d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35245c16ba3d163b3915c21f7bc6a3ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1188c0d3fc1f236d0b7f3cc73a635147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a39f9f4fb4dea6ec1c886cf8d59d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cf520552081f5cf975d2161f09861149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80b8ece9f6cb352ce85b1d937f3dd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a08ae6f6630eee77c6b7ae59478569151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ce1641128ad03da8240433ab36880152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435acf9813a553128de4599a399cb0cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b3512ba7818efe65cbce1c8732a4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8da24c09d4b4763eb28ed3721e131f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e7d4a5d35ddc37892cabac721b672156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd97da010747abead104737124adfd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce65f52842dc017f5783f3c7ebed2c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22736c26986a211d483558c64d1cb4fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2041725db90fff1b5deb4835b46f54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35afa4d573b05ad414584f4bdb01de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e472728a350652bb02347c08d64585d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d705c96fccea232d2207272d744fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7be9f1a93a19a22c95e8fdaaf5ddd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe4e65604c3c718d7dcadedc4f6383165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ad77b2512edd8417f5d64aae5f346166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344057acaab6f0dea27f9dfe6f2b682167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d307bcf11c9f2b523da7f9b13dc2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1e080f6d05ef83d49d977e36820a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1563e83bfd7748d0b94e587c85d98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e17f849651e30237d7105d6edb4d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfc23c6a5f911142ffcceeae886ad2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb219d3560daad471bf2ff5ff251c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1035e1164ba710942ba04f816cc7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21925dd4ab79630041968d9675588bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec4bfe84e7d0910babb92afc9f2b5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622a96da7dedf069966c9333c71deb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e421d36af055a2507a80b50aea900178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37567029579b77dfac74e6042930370179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e55760b3a3804972f6390da611406180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c5f6f3fb7a0d8aa0218762520fc52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae36ac7c82754a11c1bb59871a05f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd06e7a0d82c4c81d3cc6b0636ba3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6dde14d7f26441df4db4f4ce42291184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4770dd8d2860d076a4dc8d1b30361185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad82c1efd271b4854d1d6e178a8c59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae24effd44ef673dee30aa3c8c9d338187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684307a3392ffb933bf4f22707e69f94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08049a10b900f2c3d22cc52bce0efc99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ed48deaf704791e897f02a406d651190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996b5168724b03d33609722a7a83807191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317c007cd628122000d156a50725aff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb354cc44b7bc5898e511eec024179b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a4e1f3d47302c085951339d97d3f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d54beb05183c00fbd2d9adbab0468195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc191e6aae1a742f73137df8ccfc33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e29c3b41de23d2b6f570afc10343f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed69d5710b2a234c41ffe87622982a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c12885703bdcf861de0f0289450af7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a950fdc2606ccd967ed0752b5605e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b466103199b71a23c0cac22cd74950c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dba3ef4897b5c0820b22fcad64c58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb228448123ceef72287fd626a56351203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4ce975219fc454481f0c36d63d8b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6a8aa92bed470c0e1c6ad5a645334205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146d5b96be71b55f2bb1f0540629692206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eabc35519af3e49c3a14e0df632ff2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7089cf36e7913655b395916221578c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9203346c4f823f8dc7d779eedf98346209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953223c2d6595dad021db1164c9335d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d6a3c6d1612d56c57a8f2eeb226ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8024f38082486369d052eb53ad3b54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfe072456a06895dc464ee6b19f914213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb24358b573f9b027bed9efcf76354214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97668cb592021bac00bb7b54bfdcfd09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf432ef9dcc1a0f4adec34204ceadf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107185872b1c191b8de717304056f29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaa6dd7e4647024b1dcf6bdb147189218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bfd782a1d602ba0ead436d01886c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743a8eec5528736f76f86de1bc8b354220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51872115387017405d8e806803eb04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2ee8d358751af97902ec6e8bff8df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471ff8763ca1401e86d111fb8426a64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fe7718041499ce2356b37fdc3b94e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf977f1dc6d0ca3ca278d79de77854225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff3f5a7564cb5c06ea23a47a91ea3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083f8aaef5ddf6fb1c9343fc735dfac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0f4ec331c824dc210c2cc18d85495228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3899d1c7fb5a8daa355479575cb2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396679ee40698a6131eafe3554634346230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a0eb94294d278919a15e6ba6bbcc8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95e9e7ef2264d839dac11eb13d0b73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bcaf8ad083ef8b4b66576d4050930233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade3f89b9c2b61917f852fe1b744678234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da34afbad10ff021529a4934c1b6b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029819c77e76a3e7681988c22541a733236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59da457432315a8f1ba2602ee05dde0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebad22e646a5d9416c704fdcc552f97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0396f51a253a151c1325775e3124506239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688ca9a8a8aea5c97596da84c3c1e59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592191ae492bb3abb8ad1cce2e540f9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469bed81ec2b432471f3db30d0ad36e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c28a53dfe91515dab57b07b4a68d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e14982af36636ad3d5581b016b9d0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5283718ae297ea30de73fd94fc8cf48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e7eb8316e40b8650ba4a3cc5d41ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb848e7578289e781b29047a26fc77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3992481c69d4e59524f56b9ed5efb5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26fbb6d2dfa6c62e2854a92ad7117c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cb0d0c22dffa50ffdc9c8e2e3213c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e491cb33114e58c6029f6926d618680251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67128b271dd2c095ac3fbd5f6185d079252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ea24ddc2d5635d1f46c4af0b80f8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9d728bb103b83619550d28112f0de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db0f284012cf2a6edb889a1ba9a8f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b248c9a9d9debaa23b633aca997dcd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffd0e983cdacb9b48370bace74306a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1910420277cb0a99e4896088137ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae24f412d4097edc5d8f347e4d572b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae7fc44bc88186082164f0516fa3a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83b1eed20c85004da01aa20255a258261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e586e72b0e85a9fe7bd203d95f6a23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6fafb64c4f2fd505378cb71868291263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab418d1df803956324d4c0a5a8f0fbd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e9111087a32e72df6c035c90a08fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e30d805084322e600f9741cf9bc0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bc67a59f974c371b5ad05a7919ecb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2996c7b41ccfced3615116a382e2c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333c1ce3a311567ea152c5e88b23b05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2991a4328dbd7b4e2b474dd8aa6b7fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f7b837616d08dfdb0317f3c9a1425271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d744f35d47521c1c8171b287375818272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af175c6443adf5c01c92a39187aef7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748915baced85b178164de07970ddf04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ec819138298c40f90c88c96af4eaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa482fb67859c9b9055da0d6e74003c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703d147071ccd6b8b1839dc505bd96a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c741e2ab6fea1c92c0c5ec00e8d15b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bb346c1ace96a86eeea6fa5f1e0d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41127b4a9778c50b6aaf0a7c4b2426280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17b35eadaa80ab980f3f5ece4e153d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce06afb73727b601375095ae113bc35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22889cca71910f62921b5cd8bba1c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14443114c4893e5c7deb4b02bfef44bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d84c229c5d43df468c1c43fd04a6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dea29de9dad7a8b3b3f66d18fa6ab0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f722a97976ae838739a3a25cd83fb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb905fc1b22b2ec30260224c0673dba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb995389d9f033c3aa92e1a2cc09f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a29756d3a164b143c6dd588e3082ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d194110a028058a056eb902e81d449291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff041f4078f97db018497b0750d9690292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e7af777feca15dac75982ea77a264293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53236160247f088b210dfbc358734efc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9966aedee2c2d54eec36c0b2516d039295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773531992c8446ac59b40c3ea5b1521296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace3a467ce6be9604cb70119b59a7d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbdf8e24db6fcd16ab33cb98c1f218298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b4b70ba0b4c7aa43c65252c46b5f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8916550557fb118a911b1de6936391300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf4757b1a1b6252ad8b4f68a274055301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b521cff424783edc858e96860da62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08624ebb6e898d075d3b815ef2fee32303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648d6a9a7193e33d130d072af2c3190304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9d7d5ff50683e09e0acf12579140b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde006a217abde3646bc7ff7cdaf615306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bb7f083b867781c5412e6c56182cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52336d08a7ce40a3b1f4108b20cbafa3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f18ef1f6e6fdd0d21b47268c6b9e23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c941d0a1f0fa4c28c4ea476cf9da878310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4ca0f99283a743c59ff40956faa1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4792812732431e26b57ef5f3c32e88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3b3e95cd25698f499893706d1f009313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24445b5edacee7375f46ec0e5c667d20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25993021e215f09ae08206dc453835c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2f60f99bcdd0f2ec8154ff424cef9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321c01836f0dd174098862b5843441b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166da59463fa463d2d05d10e81924971318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd611e294d2dc77b9d866ddb27cb122319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c6702a37eaf3bbaf498c69cd8eead320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a9584b88f455cb0886e5768e2e57a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454304594e2c65240df11f484afee604322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3ef9e2800fabbaca8020180c26990323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b83ec19e750eb7df9092ff38d1cf7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4925cfdd02b691115a95ca022d5ba7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f46b5ea251947c541fb7a176c06793326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4c2a13dee2147f810e3b498ee7267327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fcc323640d6a83ea442858343b7d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638732698039dc0912154ac22cb8aed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1546092130d3ae0819735dd3b47e79d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608250fe9ad152bff3379fde369e13f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989f5a9ca3d64e1cc334ace9529a2b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf4370e34957378f0c74c0e76947b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117acc60d2297355731f64e04e47ecfb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ee1517c1de5eb7ad81df618dff3d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd5811ab57b3abbc0020c437ca60fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6d0ce6c8f1d5968e6ef9993ec8716337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014297dea75ade027b812b9db71d442338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2882a045e0688049752877d643fc594339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782faedccae406a3a1a6c6999e25d941340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b6da8cc1f2a509f82d27200028364341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258a28c136ac282f950f5080aca3fa9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705094e2d9cf9858fb68c1fcafb03cdd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c43acb912cf62bea802b64aabc720d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066b5b8bcc6d428aa34c47a4f0acf8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35569e0a5d7a5d9ab06f422f50b66759346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0044b57093aa73f0ddfa508acad15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354023fbb79493366127796d845d1e7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4adfe71dcfc6470d4a2daf30d92d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301590dfb2043a00f86949d10cbd23df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41afdec8704fa31b326af8e59d3870351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00614b323f43333b19c318b4a10bbc91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2cbc666a3dcf0dc3d262683d9a532353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644001e524689365a8a26fd22cb0dae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe242f7333e3ee7ce49beb4333e49b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1bf0f46b7e5bccbaa5a29a0f90891356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51955fb42bc7bd3177893b1cb3353169357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed95c5ce176d221ef4f05649ccdcf4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73af8a0cdb0200c882e85653554c38f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06c26fa96fbbbb7b8104a10b809d3b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d22a57ef1afcd8c82a11c626980bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71690ec3f7b1df1934a8b07919f328362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f724663999b48f64ff0afc6f69eebc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d42447a0dbd57c732cd758b5e623e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9d37c800ec6f47c745a49dfee8e39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e513b32487aa2482031af37b23b6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77f356d46561ecfec5f3af6200438d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de08fc582b222aa2f71a00288b979bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b94a117b4f03bfba01b2a384315cad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed966a3d100c524facde214c39fdb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092d63a68c23f6769cb27d0bcfa03d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2288e0ff0ceb33717bc9484f3d6b35b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80b16d543273141f6ef182b729a243373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8dc9f33e038f1cbcc7930fe80f9b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4054f12df479e4989f88060e5f57b93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7a6a8351f14c21c858864e22c4312376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad8bee2051c554ee1cd5b487d7ca05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d28c693a0ccbecc1464a8956a137c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699059f3cfa68f28aaa823d810c9f48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928d8eba9ea15e97c6eb9ab6642de4b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59730b0b2362db3c5cba2d8000626bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dff793a513b6e1a0036b03bc4113dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec86529b9dcfc261ed620fd81e97ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9575a3a4abfed72af542375c7dcae8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18baaa67215a129d3cfd2c17cbaa1dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9864ab809eb667a0ddfb667380e2441386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc7312d6c2100509932b91dc14dc86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041336977f60645f974e2e1445d4ec02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ce20d1912b6663ba0f242c3a1454a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0257e24b3fefe9e6fe8e52ab36240390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4380d511aae5f105c30af15d394144391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee75717aba06ded114e0477f4838423392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab16f977bf16434db82799ed11c9751393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd4928e1f9c69500da040f0a8bd95c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368ac9307b13e18fd80d2187a26d651395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535385262f9360415f5af38434ed4fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9768387900a935c97c3a31a656032397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7fcf3b6c388f3f0b05da87d72255d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c554a61686354658c6d91bb1c371555399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698095f11565abdd2aa1f011fc7cdb75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e2ee111740a5039a62e0ac713ac9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846905dfc92c5e347458ebcee08065e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedd23e4d321b835e292a84d36120f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caf78b84e5c3bad64c272f522f80d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c18742aa54e1943f759a29392151c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e0828e9fe03f9dde63183430386b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da941d26e7e02e86ffac2d29b7ba1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79634ab75ca9ed594f8ecc92ca9aae6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d565c6f75e6e88516ac0d36342fef5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0dbb741f80dad6a760ed86b87dd2e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c034ecf4716fd245fc18ef15a3db3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8e80eba57afd1f2c11618a81cfe8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b37d6b69a436cb7c964dd1bf28a813413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db482336746275494223b4a450882d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a9ec7a2a2df1d3ec314347f6c5df0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e39d2efdcd10400babb5a1f04333df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2552bc365648146ca39d7b3078d2817417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87571ca21ad2806cd697aea78d1a487a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ab98ab966f51f60eb4a21f678e58b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec1ba0d00510659b3b7166260362e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8366b4d9a2cdd457490a7dfeb6e509b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0dedccebddddecfcdb56ed544fb61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689d2aeaf4a50cce594f6f2cf81328a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac454a68ba8706c0510ea72ad237e71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9322dde2548d7c86d250c79995989f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9e65cef2f67d0083e8e11ce455fa1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac02ef342a4391ea6976cd6907ecf7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a81b52d16d570bb523b600b6c0223428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb5f291bd1d506e3be3476648afc85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc7a6f8e33afa69cdd93fdcce1062f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a789dfc9be169e5686d1a4941009504431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a1028b6059d52df565bd2946fe11b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fed7d339f63d06ca9e4ca1c1114ac9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8b14a1f540a07fd56aecc5e56d83f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244667ffd48a4967de993cabee8b82a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851bd0e2df8fd56925c55d7061a805c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec5325d92890bf0fd4c08c8eac59e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843b5112d05ebd415d895e068e49cb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550fd9aabf082889eac04e87029768a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b5d774ae74eb73b8280edddfb0418440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca70f79024735ff6a42a5cb3d752ebe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c949dd8f19dbd3465d203f357b591442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441b8222f11331fdcab087124e329e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba79eae44b7b916e609c4b4e9eee942444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fd2433bbeb9204e78bd2b71e5d95c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74835e9829d41a9b54b3c638a7f7204c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbb5a3a316c9445aa15309e301924a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fec606a288f2d04b87e2ecb56ff7c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93511f79c39aec5b88ebbbb6591f880449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca10b037a006c2e11611ce64a0c5d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1331436dc8ff01ed6347abd7174d44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afc6e1031effae0322444e89554e91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911003ef89e0c29562bf75290cce366453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d221240c7ce43ec276263c6d937438454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd04bde23dfd2a228bd6e95d4698dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5614e105a26ba8aa6c6c0e0349299456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faacf132fdc7220acf0e82467b0a931457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ac8535063406df5dbc26b0d931a6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c9a3bdd110841085f20f4312bbd61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e582a45234e7b8334680b5d202094460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7912afcd371669d24a70a3ecc2a5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2eb0348843c425359651d7c134668462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f12e9689fa4127f15be31c82da642c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b340a5a3b99521f3689b8187599a777464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aa77cec24e5ef14ed894adcdce529465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38f0d7c941207b862f18253cffca98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e42707e64916f7654d38b4686b540e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677019046b11714508642d4af69cfc37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529a0a43ac3b3433f6ee1750b4a958a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fa81f835560e7f519e3d8793a3749470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a874b574925e248f56b6f00054af1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b1c5524d482f189b265996bab0c44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ffd353dbdd093d8458e75270f5e45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d5965fc5605418a259f5aa13ba268474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e97c900b8db81f7a6b1c3538eb541a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811e3ba8d34d1a128f284a4b3f97208476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be683dd568b3ec20585e3ced1216d71f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7f11a2841aaa6aa9f721e2415b7b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443b473aeb844d7b69f3ec1bfe73ae7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8ca5f89e016a852e5d368d427e80a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647ead8b9326e15b89f0169c3da8dc5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38917396a1f2b491a2ea5e055a6ff374482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f3ff4a23f4e149861ea28742af616483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24c753b8ef6b04a4475b8949f16652484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a886b92fec2d2684f1cbdcf610a760485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4bd815ce9a2b5a09dd901148ef062486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3a73cd56fd6c744a57ff642f6ebcb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a5ca7e63b55417eaffabf2c86feae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f667c58de6440d54092717aaf5e6b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129b8401ed2a8ba97fdb9e5cffb6fc3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac98779efdb91f8b09c695d46781f6c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc993a055cb4183c483bfa4c7ec77e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67791abcc2267c569f758e9c359ab315493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501f68706d41d6b0f5a7a88543a7f58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d0689d6fd1342b8e3e609db0f05a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221b1b34f82b1c9ccd3678b65043017496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289abcfc7944d1f90a33b0da06963e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806af27c9824f04e0e7883099a37067498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b1f77dd40216b32c5f7d91ca11f64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e04fbaccd14d5ce5c9bd427fece2f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd45477c43c4b1d7e3ee70ae3fd6eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95559fbd1420446ec3ac832ef1de6cfa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bad0fa2fcaa50e86561e880f4f6c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53613f651e174d314f890f5a328122504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59414233e080f04d9fd91dc1ed355291505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb16725d9978016db3b739e773ed0a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824bbc88ec306734c23e2f2317f505a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f9036f6aaa4c733e34977f3739e19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877870dee854c441b625e5e390d01898509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280b05f438709c75798bc2f14d5d3bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dd1a89e52fa6df70d69977e96d89a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f404f16578e4ddfe032b0305c0f24c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5cd39682d0d76cfa25794d40569be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04732f3fa0a2adea7d878888d35ee0eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847c59889a0a988d6caef354b7f6e8d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1d6b4fa2c0a4d3aee37e404260fa9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd416763777872482d023ebe451049c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80166cf71dcaf90f36efeadeb4b8d792518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c641264dcaac3bad94976dc6bd04e8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d77dcd8a08dc0c56cc956977fac94f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871a4b6c4d25d3ef58d44dbb05e2c02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11832fb227cc64b14292341c1939c13522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801b728c50e3e15e0127666f93ac35f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299fcbb7694505cb211aa9197b617ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad0ecef02a5d7a3b5b9c93a300c6d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ddad150969776adc2f2f5eba53ad7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1049b8e3d7de8b3882e42cbea75a98527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b44273d3e4d1b78e9fb9e7cc9db8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d46a123a6567e60a9071e7e19e6998529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7620617cd55a119c12eebde89da190a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773c3171e56a6177d02291b0f1781b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42343b161d2bb0dffb8688dfde26dfca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750688b5a24f9e9971dd01bf78d3729533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60248f7d988a7995cf2da6d8cb6280eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374167fd8a993867a6c2f0f1735f75a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eefcb85b05becf795265915072632f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce9f311fccc75b344582c319123789537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90802238b58e39555f6891d22a4797a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846e8cad111aa4a46512ff26b3acdfd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9699e59e15c8a6cf2fc9f419d5ca1db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a76a04875f50050aab660d31b2f854541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8ea921b444ee07896181186bb0e25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3a1d73be24e8eef0207d720887c62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10057b97c248037c52d77cb9b3a4a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75261360fa39e7a24af6a951a8712d29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b600fa4c72a201371be9c686bd9b1ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b0c53c4065f52551255bef84912e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eb6897d102850dea5e8b1f678e249548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3236a15d15e63d92e906c04c39d04549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86564c8e4d3838256ab467083cc55730550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37214d5e4dc07cb8d4c05c7cdd455f6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0eefc943d8e88686109bf97e70b7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87783804e4aa6f9c03a5e14fba07ad0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9902f2c63839b753fb2faf514e8d80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4ce2d86fedaabd209d2f4e708bd81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0268160b7aa3c9d8df3db644dcb50d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd13f89eda975471fcc05b522100d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e714d1283d60088853f70b053036ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d88b16ad79ae8e417e21151c222976559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702caa31647f01161f30492911f22c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903b284592e25618ee68bd0bc0a1ea7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c44464dd3f6e355a0a77dfef8e3bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aecd8213069ed2e8b158635bfcdcb9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176116a1221f75812f28e59c2e103a83564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77766116d22d9abab7a321bd9d8fc232565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6631e5b0a0be5708b75e94050b51f6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d3c2ae9ccc17a57f4833562ac0c8c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5f34793d93c03541bfbb039d567fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964782231f086667b5809bd9500818b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77058b31d32901a0581ac307d4804f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa325c760e22f39eaa089cadd1091a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ebe916c3978da4edaa1ef54d99261572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c3b7aa116b32cf733c23d19682688573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474a478de7b27f3b313cbcfa7c9be6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bb8252fd1d58f42f61268de57a8f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077e6d2e8c04980a7187a920dd70e6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7816f856fd0d37a1ae3b60f158790577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ca5468ae71191cacb93323df83408578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d19ea9be450094a046625e087c35d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8beabc4c93806b2bff8052460e0243580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8d617f8e16b999758c0201e61a852581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04ea307d873a23d00198d7b6ee74b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542be79d52b2dea898d439c87cafe015583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20835e0d31c998ba64d33fd9436440584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddad8e19b4c14394077a8dd220571e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d43c2849f692bfff674fabb6b0aba9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd53b1e4b21649247f617c0fc01a40d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a031cebce443d88e7137262a5d2093588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca43aa40c2fe915b1b4f1b1280c36e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57220d7215c24ab46bf8895889420420590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485ae8f89febdb158966d593d2d5184591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5de9aaaf6146877ee06404922d7361592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c7176fee5034692fdc68ac18790ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26a54af8a6a0c50f0b28a49121552b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634a1a3c7d1ea31e4de691a703d516e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71bb720a0ca108da04028f13afc3da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ebe4fa52cfc79c4fefef7fd7e32db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6812f6a3e5796a347ab81d93bb5a69b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad846345a28a1e30fb300b5d503f001599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e8255a6d13d54ab610a8d98b664a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042ae11e041cfb11af113ca37f3b36e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1858e935dfd7e0b75a7ccd2187047e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bc6b9f62f3b7aedb0068e4d9827ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e086567a4d77f4a838646e876f25b37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2feaaacea5371314a87e48bd030f89605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f596b47b60e62088d31bda20b5f3cba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2808c9de11151eecd6df77da5db9f55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2470c3dd845584bbec28a7cfbe28655608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efda775a98ab9a7ec3f8277dbf0167609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bc391fa5b73f8bc577ca13fee901a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465662d203b518ca39cee071958cf21611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27454f0ca75b223fb7c7fdf078bddad7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d0af8c2dfa26a4a4bcd26c1ed7897613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cce6378614ff3f615cfa8e2843dee7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa483e8021474fd4988c86d06aca1e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bf5a6ca5bf3d97d3f7648955cee69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f0fdb26f87b46e031b1708fa16e1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdf113a69cdbd4b45c01447ee3efc2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b762f924234e1950a63155515d236fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bf8c6ed555b8852b15cddd0d0b6f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaa3b7363a8e125664d95a9e947a33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e9aadc9b9f72b385336c6f37b754e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8260cc7c2293b7a8e2969509cdabec1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c069bedec13aece0fcd10330e6580c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a134b41cda42b4756d25d0a08c88db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccccff4e9c9eb7d1edbaaae9aa9b8f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f7eb1feac0061d373aa92036f1818627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af59ce89475c0cffe1381aeca97882628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e554640aef1745a5852bc0f52b99a23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df3d1e5b4c9316282c96c65bbbd402630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fba95d07e56287442623d1c60f1ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e5b90c44cd95e7d13eac80123973f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a0afe0d437e897fb18b095b9ecc72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477a8607739b0232d705e5252d55cd6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0b69db0f201c5345b20c4fb037c60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32a79513b5fc45d5eb84170d81635c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0f6f5d1008779164edee3e2cbb9a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed2e1e4ff5d2e3a57b4b49d006ac60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14765f360a9146406f35b7682a3102e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30041548b2ea73c848587b23e2aca86f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe2d0d3b00b855e7058f9773e2f4fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22417343ad9c84acbd83f0e0fddbd3fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb084e7ba2e842a84388883ee1cca99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc91b03931b7dee6bd6da01599a97ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775636f12c2050fab133727ef1cd4635645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae78c1afe0a52ad7145be4e4ec0872646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7cfed8352057244d414ef0bc4cf5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a185db12e2a86a24d1a8048e999a6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43d700c786bcfe5b115cd0a74113c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd8036e3015a76de041ab7154440d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf37e51101f63ac0cfd063b764e56f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c461540197b64aca12a4b75ee7cee4a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a6b3ca81ce67b4f02675a6b1b893a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b41d04cebdea2af56464e6f2b736d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a7ae01df38dd0c409866da5e91272655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef493dd9225b98a1b9878dd66187161656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389315f5a89f11c7f0c6229bf3966714657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d2122e3ea7264decf07943191186d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb816fb68827b84c4aca2257bbeb29659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a9fc8baff91159c46fe6308bb9850660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2b831bbc0da4ab0880bb5b4757a00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf47a1e6d226d5b17f7ab28cd976d05662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a009a0c6cfc50b807038cd4f38cb15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be484a9b51fa94a9f8265b387c69434664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438a27897ee29f056e543df4715d6ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6702467ad49383e811ec2c03acee0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539eb8552d9c0aa4dc3c2bb80c71141667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17461d8108a6bd192a79cc41ad972a3a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07421fcdf53bf62b436576b80d02dc0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e37ad388f09889aef9c22f319263f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b12e6b84399b462499291ed3d8af69671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6cf34ba9c806e0eb65f40b7c9764d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef38aa1c015578742083917d8ce95b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b0fa89dee2a71c5dc70c0d03c451c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66432b971f18bff77ea3df65bc000b57675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c797650e9f43993d68f6e610b1e9f2c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5b9752b0b434bf8730cc363eb874d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21104216d98576b4c1ed67fb6b7e224678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd325587ea570b11d9965d8b0ce303679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752492da442988c9f127fc0f62f3672680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bc4ac762babd8caf48caae690f0c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247c5430fce4fa424f61132d4a4eb72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd47b56e4eaddcd2352101854d161f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a2ec19557cb4e809818973eb783e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d483c57d2fe65515b32c7ea77d87b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bbee6037d36c73492cfca42e77284686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234d15118f8d039936fb417c56190e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178805dae942fa07b5ed4f5345545e3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50cd9f85189ec56c504fcd8a70fe19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c4711085629a2d6a8c8eb8ad4b0d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128c446668f024aa9e7b3753a80749c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a614d4bf331a1d4f46cea2f23e5d938692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4577f6ccc559f40f5daef03532eb76d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961ce5eb0800f99fee2c6e4c65e19ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf9f2c2b2a7914b85a9bd066d7fcf8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aed8ffec3c590b7bdd6f7724652bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e77695edb24c569d54d1f251d0043c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b7f87bcd9a3b9ea5d8823d929f7f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242186714c51a7d034fd8ac502c5a482699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958a4d15be82aee0bae4214a027f91d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197541cef3a20470f3b2f476e8b6eef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255881f8eb3d100fd4cf8b760142de3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68880cd435836b8a53dd39ed34760eeb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd55d5b4f87430777218a38681b13b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b4a78ac3fa5b9422671142abdb5bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbccf8ee29da733f8a68fcaca1721a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319fabdafc5203dc2af4e8223a656f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb241f9520295bf99c98836f0d0e7c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3441df4125b12705110458ecfe1a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1040ee8298133f08e3cfd4e0ffe05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d6dd99c1cfbb015a5195e0ca264cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1380f8e4e1430813d8356a43d17762712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac45385bd02825f6ff6d06042d9300713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb641c3e3894bf6c7a302758654e1efb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8731e436c08ca18fe70b4f49ead0581715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c150f01ad2e13434328cb51051167c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4a69b86b91c99769de9e597cf41cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629411a4ce4e23ed7c5233a019de4be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c5cc20850d914267924c6bc81a665719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e43fc34263fe3acd3c4893de378a91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f337648aba780334ea8780f5e8ac94721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d2fda4df7cf056ec7f565fdb78abb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719bcb942cdd186ddf40ae3f48d88b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daace6ca9dacf88d01d1b12c5cffce8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76723bf374922d66f03dbe3d99627937725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9e78fa3f2f310d9d5dd740a68463d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002f303681d55fd4250049c95e6c7d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981d2342c7a2019f0d92b3bf02852d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c373808fe24ed21841e2292448d762b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9094330d1d70a07c338664081d5db2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5b227476f8371a5a02b6a6ad0fca8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a881de92e89d1a4769c8be1c03b990732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02238704015aa87c44c06accb2d6dfd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557094cd60c5a366642c7df51af6c6cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac4b2422537776b5cdac17b9f7dd35735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdd2b6d0d8ad63a6cbac4725c7d3ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ffc2c9eb91268c90ce4dc7766f71f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98442d3680438f0d62e55549ed0a421738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce36106dfbdb0ab9e588c442a3d5a51739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0f0f2cbdf908e580975eade46aa30740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1ac7a9be66aa78e3a605be767bcaf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c3dd391204a397d17f036e021985d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d123c3ff14a29c53f6f2aab1109552743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0c0bf4f5207757bc14d68dbd15e40744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440f06f091a020b38b66d70d01ca123745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1372bf9ee5a80c93ba0bcb85f32828746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501157ae9fbb4f10800640ae43782f22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c2503772d389db2a62ad383bb69dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a69c5dd237e66e5c3e1b6c369a458749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd5ca5751f94bf8944a53e90c45813750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadcba1238fb3aa699dff5c53a47bc3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a0f8e7043fc742d5bdf5f79dc44e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8487572c46de87d86143b19a96ec2f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9b8635ccc60211e67b7ead5e1f451754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeb5829172418bf9283bb757046928755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b396227f8616768561f008bf3e560c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b4eae16222de9d1097416bfbc65a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb01d0239c09ed3ba7f394056ab5316758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37621a08db9e2aaa11e2f638119fb6f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bbfbb0992fca3b954d9468eba8ea6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773faa30e0d1e727814dbdadabec109761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9f060986f65e2a591db8a40f9e35b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91726e39dea1c16f15c54775656b611a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f9b1b82ab8c8b49da1d3c603ea0e0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496af8b8828903031cee8547b4c2ed4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb85cee6d9e3cd1cc762c233f836ed8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc421ce92895a7853ca17354d9e146e1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc684992ec7ae59e823961bf536f720768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ceb8f8d67361634551d1093ff322a3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8563bf040451c9e86b9ae519d98ed770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc0c50be5e86f47584ad350bbfb251771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54d3e9846d06dbf844b156e7d16d1a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c1778e48e76ad41cc7e414e219fbd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a5df7e9a323d53d378b41e384da5c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029522a2bd078618222a2aeeffa088df775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56017b08aa0fafc48c4a56283f01ea10776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c89f4c900c8546af49737dca60ab5a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43545ee31d2daca9ddfe63a1cb254f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f47d9dcbb38c66347c79b931fadeb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8dfd6aafaf1142ab4fcb22ade00b3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cf8933972633ca082333a65bbf9b7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b8892790a75b62eed4429f4a4cb80782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec03c705a57866234ea34cc1b8ca96783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47780ff389b36fd3bcb3facac3968862784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c564685f61570c495add2c51b6cfa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d98d0d4431408fbd4bf08d0d698e0a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417905457866cfcb940a5f7bc98be86787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc614054db0be0c131a50b780b3c446788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007111b3ee90eaae515ebe9bf02d6f1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e31ea66772ddb938dc27d5cb2ab94790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6affd9cfa37179c64df1a4e78ee9b5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2599f4e317b57a1de12244701ee59e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25293e20c62b715634aba44c50eca1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ccbed1872e3f01f70fac992b44e2d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e8bb015a71237b84998cbc8e6ac33795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c985fc851710d57f0f2f0da5fb8be52796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914d9ecb890241327a5533f0265c0dc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49def48a4a2483fbea39975878ad602798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b910f4267fbcb79be85612c88d489799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e483b84771b7274586a3117697240800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15f5bafd231c932440f9d960fa01ff801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493f022d4dd20d8d57681590faeabe2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73493ceb8248857deffd9733902f693a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765ddaf63a7f27c100bc993e68bb198804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bc8257940b45e3942653d123186fc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d139ce620237c5955413f1c0fb997c8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec07e3531837fbb9dee163ec1b9b24807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c32ae125a46971098213a37696560808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f39fb502320154efad83af7021c299809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290757af4bdba7e0c6d0f5133b371265810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63954be4e990a0017b230b3c7b0f8c1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefa9a019b7eca995833128546435b9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa03155be1f095d843fa029275bab9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432cd6ca82900955de37d7e121ac655814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca090d64fe9b735085da16969c67c3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfd6ff3858687f7979d16c8e5d8335816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674202778c49bc92a6d5d50c77710641817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e43ffb91ec23cb8598bf6d25509590818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835e1f5c3712a43c242f62f3ef2214f819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffd4e168943740f3550b5fa46424b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3422e1e0d5d0b45a0cd14a57be4df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb614a249e58a59239ce419591b9ace3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fab483d0ba945c74763fa139cc40ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233ed8c328928cf95b6a72daf30d7245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56dd6a90c69a1fd067a7e66f2971366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8fb43f6531a0ea23d035f1fc0f3077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42cb5e32bdd969eec85190570469448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de39055eb95f71559569330501e84979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8738327f98475da452d3539cc5e3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aacc3ab82c881ef3c6deeda69ae9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad277942b523180366488512755b1c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599a248c2042772948cdb3341e891e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5e7a9f3528546205bf475592fac3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a67a4ce563d65cf69519eaa38c670415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01703aab169020bbd88f36354ff95b9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39914b00545092f5a33d4dc743baebd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3c5ab4c9e10642863a354b23a9ea718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55334d390c6fdc590520b29574d7cb2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7649361457382530e06801ec02c7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23597a41af84d57596c8395d5a20300e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c75e56c574ad378c7f697fbd2230a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1698d0b1340a7a364b5550329169c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df929acc182e9ce4050b31e97a0ccc0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e520ea9c019f16732c41d0d49b84e5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecbf3aa74d80407137f630dcf8c82c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac3126fe48ee7714f823c0e756f1e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476a4a64d4ea1994521c9ec2389898128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ababa54bb81dbe906966d00380cc5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90981ff38bec68f4f5a2e05446596e1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04826a2c3a9aedf10265b10871a9c89631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71836ebfea62535156f92b204a13d25732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ec5bad47401d89c65761f1add7dfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99205ef1edd112100841159eca277b9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34599720b8e77dee3adbc3422c05786e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aed3cf86ae605f23e80dbac7b7081436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f62fdd5b7680a8184347b8cecd4db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b538ba26d874a2482447ec1d4b28038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afc614b87a5b059962032acdf82bc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fa390d1ea74c128ae6acfe3b4323540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8d67ede95f69458266820476a2a2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a497d4443e098df1c6ee84058d573342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae60c1f0325e6bbe9cf5b015e0066c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1237922a35ce748bed3fe3f70b97444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949180793a8723499f362447310fef745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b3620917fa6ee332fbcec4d3e949246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b6b7bb96fe3a1ae29fc792bf0235047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fab085f780895e02012317b7131b0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d07f191b10b0acc4e1fbea7ff8cd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe66bd08a4062cc1dbde0bcd5d3a4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4a1453acbad54202bfdaaa11c5cfc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844e8894276c6ef71c93fac8aebeb3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff88b13117edfc1f8266fbff1375b6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6158bb8adf43768e8f707497158a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53bbf004d48bcec18e2cb97e1cc31e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527f028de0458bc09c25cda1912b42456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3154dacff26923c56a690d6efdcba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e3b0867160ce62231fc1997fabb6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e619c66a8fc750d79ee41947bfc2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26134c0aa5851a978047f7c4a955d4da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39dedbe9c8df36abd85556a11d158a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e7484fbf601fc20a8496959e2b88f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce0892833100e7e38bd5f70fd4fec663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da0814aa4f5bbf6495cc7c02f262be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f88fbe73afccf171e1ef724f23f24265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20ac41c65b1594680ed834f4441d6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c228a04e89e906e924b8895dd1f6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1df1e1577bfcfe45a5539e3423937268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e975d275d7f43c34dcde0cdfc595a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c977d73e041ae59c7239d43d9490a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28712cb44d3b8616f4b2930cd438f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209d3a58064b124b828e7745c25509272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdc36c29586a2ea721b9425c541aaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e0be74f25e02005d2a668273ddd4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553aef99e975275e2d544ab849cbb4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932fd82e0847f213e88c86127c2c32676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45be53f1a0c1388563e56bc369367b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d95b6780e4b92b7bf8b24771d4d7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcde3349ffc5a7ced26723a8e39e8ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dfad513423c7560acf093e2c4c6d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2f054a73e47c1a5622c1342a715f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea589bbfe9929ed7488ef82a6d892682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a412c9074c44488cd44443905cec25b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c1b318f9e62c6f085dd34844c66d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ff516e336398bd343c9f71406c31f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bf42e249152d225e5063991443ffb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407e889976bc134be57362027e875e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19313ec23311955f7b70bca69e5278b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104903316ce9fa87b8011d64b6414ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa94193fd7bdfbe2775b17f0bf48b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc9212f8603e60191d8e2e1fa22ebe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2e6889676b3927abebe0832c5172492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cd3f93e4814e91e4c0bcf1ec4e3e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d6ae8c7dcf4dc326f6332abe4e76994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967d64c0eb789ff7ab4fa298bde02b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d57dc07a5f8546a343937fbe9b3eb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c5a4d16bce318e841fed1a533fcf297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772945c2efb9beadae8b52a28e24736098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd48ee2c76a8fbda67f3bb893e5b8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ec481e421fcc02c37f0c5c9f407cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972d55ca853c123f4ea204489885955101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfa9bd94716503128962431a22c616102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d685986bc657d8fb82b061969aa6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579705090789fa8d79c7f98a9e590e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0458528763634c64da56b053ab5b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7425f4201e6e7e5aec92c8a16a9ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d6e55ff58b9d565c2bae8f6c20b09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab66234d39dbf864554e66f97744b4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06147682bcefc81c0667539ecf891414109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae7dfee3bed51505e1aa90030f0001110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f62445ca6f0ca8c219fb071beda13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f807bbd895813ba3f1dabe24f01e7c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699a8f339e4b6677316ddcd818b4943113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f0d385464aa370063c35ce626b78b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd0f0f089c20c1a9c4359bd3963519115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f5e706d6cbd9531ebd9fa9d74cc0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4241ae4c3e1002acbed9024e10542ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c325a4ae7e5d32166d4edb26bf7c3b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c3ce23b33c9c0e460cccc2d857334119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86e113b724c3a6a1396e1d089ce6ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936f980afec65c9a715ac56987a759c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9153c267b88273c75dcb325382b95d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4db7c940bff907cf22c7356518c7fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e28d647a9bed044bc52eb605225124124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b88509dfaaa311e991b0f16f0c90d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6ddba10d242bf902241668157d250126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d28bf5e33e0e4870cb8923f60a8a6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7206933903a5abe54fb5247e85f4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0c248abf2ea105bfabf609526bf76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dada0f400c5945904e4e21a03e871130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4bd42d8850d5e2a38ed41d6a7d594131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6156801bdffeebf7909c5e1d8d89ae8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae40d12fdd8ca3677d0a58f85e8f24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae558d8274f68427fa194346cd03966134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf6b83f06830d62c9386a24d999531135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fba17caf87825c8cef6a237446712136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb72605d4e4cdd592bc43c110feed6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1f8d940bf6fc7c05689fa8d182c71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3c7205426d9dae5e3601436b3aaed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d569c94935ea3616203821d425e75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8106c9ba84de9ce44680d17ac4c9ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dff1a35e72f1009ab3e694c8eeeed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68045a7f502f5312299aa56c15c047a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70216b03725ec21c18547cfff8930c3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429834165912d9020ebcd6d437e6196145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cdbcf41c869e6579a7a1677f4372b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154c2d9abc56ea727c8b385b661530d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1980f0e872e6f501a6b6a2f60279535148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af4ddb8de735534a4043ef632d1d13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c59555a03e4ccf72c9d566eecbfdc2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51aaf33630a4f33b8d5fbae413f7bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9cd825912e95f15bd606865036cf9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab3c490203d0737db6fda109daf96a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9e564e1cfc4ed221d29c945734a2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11217647835f67e62b3a38622c007a12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204b9e4a9844844b92a5617ddfed66e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115e7ca8e5a6d7b63b519d482355386157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfd21091d6a187f17fc96bee87432d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993560f1abe0cfd6a4675e866d75dcc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad12642c57c884718121fc6b4e38c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1fa4c7ef95086949a8cc27954435e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89584a2c4de60380b6793d7157dbd1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44a088f603d49049f2176acbeb2927163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fe1a22a15a63e9b4659e6d0be14e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ed5df0bf1efb53478decdfdb66a7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecef38543a1a67b1b517f0a406ee0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb439288003bc420d99ac75a1a66cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc89a86871013fb471eeb4cbcfa2d7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e2427b19cf8a9df31b7fbbec1e49a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a30120b55b476f6796aa268cfce7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b00ee2fa5e4e8354ec8a19d39fff72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd5d30c1d7f97709c1bad7a22b2209172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fa473349b5998604a03f4bb7176a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093c3d3f65ac35e693eb3f7613ba24d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6b9c033a764e19519eabf03dd3cad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d7aa0eca6bd579e32ca75d4ce63e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dd8b5c3ddfaf0507d4842e7020690177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a14e9fc39fd1103cff117a49a113b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3020b0b4aac4aa64c1f47f363368345179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6381a4021c2f26bedd91db98b2ac90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c8becd2e351234d0a33599e9d9650181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa28bce6c33f390cd040706965cc5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12c7d35e057901ed798c3f45220689183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6f093c95ef24b1ec5ca69a2ec0b19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3d4b06f27913532392bbf0d6fcefe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ebd5552290f4516eb2ab776ea59be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a2c99efac0df0a71611b387835b35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ed6bed3dffac6c4b3d948f9dd4224188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d285bfe052f2d9f3659193b60eabcbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0f747563457f7454a9732cd839491190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6856a0ecb1c81157c4b13b8f13f1748191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadf57989cd1fe78ed4d93f94869c28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc18e9aea9bf80990b2d81adb6e84ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8d71f7224c097f243b80c86ddd3cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427b1ac380da80cc1ea2f180a34ea33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b8d7b336f60ff736b178621a3059b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9727224cd238f8bbd112466c29f6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49d40852fe305e2663fad11029f336198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f2097bc255eb54e8f62c217daad15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48377831b28815d5d4566d75104b5bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197417fe4c1f0a38915514539972297201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d84ffc84f11b348bde7bae48c6b33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc949b4188ca9931b492b0cb80fcd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cd266da504bb9d4d1a89b96c4c3f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45837e78102d1e0273bb0e4f7ceb0594205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c803d36463ca2319065febc8c429061206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bafa04f6dd41de3e289ea639788ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d568e966d954e30daee6ccecd82962208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9b77033a4e276695f2533df2cb5ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817573fa17e9c3d499a924779b4cd70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca452c6ac13afa8a3a834744ca6f117211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758222142c84bd78e04d3990db175664212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fec691b3b1e77a50774dd28c6377b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ff6d0276e0522eb08def1c3f77c97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a92132f603883e9569687adaaceb47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26450cea9abe44aedb2eb970526388216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d9cd9e248cfc1ddbf277886a7fc35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802545db2e820421783adaaac6022de1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baa1f72f671f123b06339d3449dde2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a655f6b888a698bb193af59373ee1c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b8866e347a461ec5f15ada33cf5e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2307effb3e4670cf2bb11fb3f78c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022df8b9e6d063eee7e313be670ebb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d63ff9a63d9a4b11d91381b46c693224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5a074d802306858dda8726d64d084225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa813c2f842e9507911a540f98ea03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d746c42afa10ee9f9643b9af35ae6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a60bd116715d3bd06c6afe501d3714228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fe5928cddfc0d44be93f70bc80837229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8ed0c8a7c7dc3e8c638685d7d18b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bf610b1d5d605f31f4feb95a784d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e47c2c98354a58312776ea7d1f1533232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c762464da7b038649942a4ea553bdca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b613aa213fe8ca9fc7a5ea60569a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dff6916e91bc4e45fa9a4e239e73a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347196785d2ef7e0c0337c988364cc9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babeb60b589da8d4b0089da20b651ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521a4c9f3a9bd943fd039dd313d8224238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02bddf8d395b4958d70691b26a0662239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d696a0aafc9dd4ebd07d5357175b74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b28eb44de0d42c20de6a737753c270241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1d7feb58307cbf1ef06c04cd5fbb5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed97050a472914b199463729bfdadb2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbfbfdb70f5e77db1ef032ad90acb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0425aabfd5de328732b4caf5a5a822245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732e9c41519f922817fdc93eefed3d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9b0fbee5c1f1bc17e0ab7926b03e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e4c4334facbae56f33b373c0dd25e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b49776407554b33fbe2d532e10e92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e32aac43e359ebde7d935499054122250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276e1d06b4df759e44f76cbd310ed55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cb433b49bd96b419b1e4a199e38a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffe14b8046dc95f697886e0d0e663e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018c18dc8143c9bd29250f3cf25a8ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891ee8a8ad4bcbd0e9b8f3dadb36a17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad33c3adf2d81ae68dc19a5d4d020e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00b2a09c7442d8f3d564510aa87ffc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd8bf999f63008ffd99361885bf0f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06302544c500a39668aa21ada4061692259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c062994ae1be08fef631b36afe6348a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0a98e972f47d4921e23a928e8a825261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635dbde3b94f643bcca46b178c08531262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c99e892c35acf91933ce4fb56ed953263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd48ed9750ccaeacd20e04df351e76e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6cdf5591d47b8f17b9b62e60b772c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2ec11a28f43a330a1d6be09658520266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dac7443afd464ab446ab7b960c9ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92844dafc700a355f3d96f9bb81d078268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4331a392c444738eb34ac02288e78a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da489e6e58b45e03a100a117f953e18a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b68cd6726e3027b8e09a603576e5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9e7fbee23dbb4f7175910460a2ce3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e9e16d67a64f6c8a479d1ffc60ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6e72467c19283d39456f25d3b7352274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0040e7e9a218510a5de530f080a5a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4876c5a873301b5e1dff1f79028c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7522f077fbd7ffd3c81ef02fd455478277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb32f0b7c764a896dae47ff6b21f30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453c63b504837d3dd4ad921fd57c2bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e537f18be76ef6f6098639ae8af5cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079fdee44264c764cb5a26d64234302281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900c73cfb1830b266a744ab84d6838a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01e060bb9d69c7c409eaa15b880f9c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ec6889c519c70e1f592ee8e016186284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6092a7120f88cc50f0625e0c4ed6801285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f69a2c31969f857f613a4d9bba2d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf314075f1f458f60085fbd799b624e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a09ae268fe4e82eff75dd5f1e0df1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d779c0eb8ea67ef418e473e34fdf26e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae45efd8fb04ee61a7a22f81800b9d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031939ecf805c096804b8eb59d56a0ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61983de9ee5a09c75e125c4aec6001292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaedd761e07de0de9bca77972772223293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd801e9eb5c4f92db4397fa6165b3bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69063d34b635268ae223e39127d5f2f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0ce0d4e1fdd0de18879f5ad5e0366296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb20b2ee4f57a162d855dfbdb560ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10114ba0feb4a445925f031b0f4317ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65828e663af25bac0ec6911bfc8318299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97206b99b26dc514bcc745e8ae3da17f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac6a20af82e51fcc2a0d29964a491e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9df099db175e5100205f3f919d351302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a419ee411c0f2cae245ff1851eca647303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d963948ef23edd35543ddb10318e1b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bf4cd6893cb5ac5865c137e0f2b66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76fe100c486b4139535b654f5f0df7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6388eeed565666d6bcc4887291329307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c518c215fcbf45a8e22e5c0fd05e637308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c9e210538c99b2303879ff8c52333309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c28b599de47bc64039d7088d344a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696fa3f81391e52e702b2ae04f4a061311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdd2eab5a6596b95a47cb42c1de516312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e42358d1a8f6b5e1ea7183f105a03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ea81a3ada6a51d74bad24430ec4d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49234582e91b845243bcbae61d082d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74079e0169d6ed9a922f2b09335b63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96e2d363c3ae18dbea1db6163b3672317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219cf7c5c6b1902f985f6e2451c7471318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bd9193a8978847ab24bc7aeed99ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce0f8850fd7fa00923f0faf97cdf48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3f9a230e7c8a9edf3555cfc2a834a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01861991abb1d1d26f15b394972b35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb294decced02a93544d95ce7520ee99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be49d30a01551cd3c7f90d9a44dedc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4073169b8da7007eacd00aa73a0e1a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd47c911a89ba5fbacbfaddf14dcae9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533cdc80b00ea357ace82b41f39956d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a11228d6f3a1ed487fa3404a787271328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d6373e1509169a747d5e5bf1a08c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d38b6ca26f6158d19d457aa83783de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386d6a0b70799af39c566a7767653c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b748c55b5a5dce4f279ca889834e58a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b66e49501dde6849b45eec588106e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6673c1a5aa6ae8d24ab122d8fe196d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46414583fab60405a130dae5567fa813335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84879fad51868c5a1fd7634d1ae404d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275906c804dacb80f7fdc3018d19da43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360be96cc58727290b3cc5849c3d4c8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29882a54e0d1a182c442155217bf33a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114c8be09b40cd3a1e0aba97825e411340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4cda8086f88c27dc1966b79c6c4c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83755865a5bce95ff5bdac9dccda0ea0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd2ed500e008fd34a40f91dc69aa4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cda416203358fa5de501eca673e336344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96225f5f81672c97639058945923f74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a0ca72d66443663182b40a9c41bd9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e73d3590ac1e19d3fc0c853234bfb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ad1f6a0160b4e121ecade80e7d523348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40766b0b6c2dab1df503fd35a7889229349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22efa3d8752454692cdbcbfc84aecb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a81d87dca74a7063ca1e9d75d1c77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932abf1b3cdd17c18efedf075010d82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d94bb127f11f8d3c5f1e3cacf31516353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3d122052d9a7bffe7aa0b64b9d5f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f16d471efdb3ef8f6a432685ac388355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903ddce138ecd52fc1270475edc6ead356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbec748ae7d5e2d29ad1db819add107357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade30e5f44091ca553ac8a0d96ed30e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1cbd99e15df9ceafe6b6c4db55937359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcde42aaa17524647612e12b2eb2a54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed873faf776e2812721362f19225538c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8949f236734ed511cdb029e876436a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936695bd19208ccdfdfab4053140a3d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd8a2e31bf2138a85f9af366062725364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75501720c4ba1fdfaad3350b3232bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ef1bb7ff595310cd5f84215a793bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cd77dba913749663046e5254c1b49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ba0c10e54800cb299e7a88db84c45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7337e3a73bd94afb032ac448d6392b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375373ebc8e24373d48ee152c080eec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb333b741fc8b43967c88742764efbfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae948d66f171396ba68e3e0aa62dec89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f94c805dd57de71c3d5f4df5cd882373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a165bc9d36cdd17f68173a7ad5525374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c4d877dc6d1c9513106605ac30415375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23b7fd73932320c499c5733e033195376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264f004e4211f985074c45fc931766e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c6bfe3642eefbe1b5b4dbdb64ae26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146503681688c1a77003c98828199cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a91a55877d8bfd387091060fbf2567380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45408118dafbf8fecdfda82c776e3560381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e803cfd31076cd97379ff1687f2a44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea125ba255216d008c512ce13aeeebd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71a3aad1a722ff0e224d298a76fc0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e1d34c969b02aba48b93b5265fda1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b3b84db72907ea05ec6e653e166f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413cfc29fd6efbe1f31a065e84fd111387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024530fe26d422fa1b4a9e3603bcb5c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f61e0eaca0d296efcd281b4e4fe6ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f7bc3f0b89ea7f336426216ed3736390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dd5fb1855a1ff04b2491a121cf6dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cb7b2dc62ba7dbcaa2e3cd7ca8a62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e6fb8d42dfd87c0aacf78bdc24685393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e8d464239f98664fb9176fe51f1db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62045b839d1642ee7b7c837cb1415f4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeba5682d7c51e917aff3331245bf5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02c8a8fc080d28f02dc76d6fe208d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6fba402edce0c523fba6cdc2111fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1eb5f748a69b77bb13792811763a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec9a1f056cf0b17f7f86e9b6f14eab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84c86ac837c453573d9b3c50197504401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897d241b094b92cfec63628d283fc1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cfae775d988e2054e9e1fbd405bb9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b321f27e76ec3ba6ae6ac45b085fb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010bebe6fb01b3925fdf57f4420cc4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8331d898b44a29790afb406c4ee8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ba002168a0aa29277c5ffefb4ad60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8461739e5fa25f4c4c0062146478f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4db89b5f28bfec55b3826d3f0e9b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad8dc3847c28232b6cbc74fe3a904b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3083af25531fd486d8bd5da19390079411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941141900b3aa9cffc1c26da74e129ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701524c2c801e9c513f855fad502753413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61219a850967d789fa88e75aaa66f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045649676f4b6a7bfeeecccb63a7fff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7770092b0fc40f61e2793c5c3eb68d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49644dcba0e2ac45ed6aca26a85b5c93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d2da4185d0b7a3f05fa4dc7e0e306418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54a366e8fce0aeb82a8e23488951a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01762b93d67403ab04b90b9f054d602420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f92488ce7617f08b4c65eb18c6a2a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a8e2b953ac2d843545d67b5193436422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df327ffd2572e544b3a1f3de70fe6727423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1383096c0f2638ff47f2c56e66878c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba589d52f42cc7e3a00e7fdaa5883e35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa392bd4bce4ecb52a659fdcf3df51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0113b9029f38293ff0e42895c6442427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf87300ab1003fc4a9e1c9989a75ff6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d041b7510ac8b47aa2f1d2b8a291899429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b9ce44622ae898dfab01b8f381882430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08c48526f3ea48712abb91ec768a0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc84e97bf34610b18307fd80e0917f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b6a7b7272b5232dd984d5d9c0c60c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d699739532a82f0f989dbe4ac5d5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eab9bed881f9be2c3d34dd02c85cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115355b7a52e58a0dfdfe66c4e4d2c9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d252256786519eb8c97cb8d2cd5321437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31365c622eeb96e12595ca0406afafe6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cfed863be2da16f169ffd8f9aed3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479eed628eca81965c3cef16741d736440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19900fb2b7a55d61ff0ff92fb1528a4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed6902cc5f849eb89fc7130227b8b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3f5936393a7983c8a9e823f9eda13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796758c4c03aba09087f4fcb30c90017444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73ff667ecfe0b23992ea005dc3ab72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24af718102ef657a75a35260a42ba7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2aed80633d9ae9632933022ca877f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2e58481467b78094a8bdf2ac23cb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19e5b1b27f44913345230ea95635f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f2e24c189f1b67990b7699dc54485450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b3c488c43b0421d163cf53d2def93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bd8a40d8ab8b1507bcdff1d09773a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838f50f31174574906471e69949ed46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65ad0cc0379d560a68ad5ba1fabbbf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bbdfd610db6e3a0c1febde1af51fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fb94bc55bdc3f88b04c34b5bd91c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014da9f8d758d0751ba8c784d37e6499457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a4b75da60a064ae1c212c4d7c6482458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bfa675ef016686cd4906d892be948459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc24a44e42b0051055bf8136d60694460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f978408c1bf5f47d8d26fd660f9202461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c401c71539ee4063e449dd3c6eeee3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccb983736c3c0b2853eef149bbe731463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57adc040b8faa867249e64a02fca0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26c356ccd4bc4bcfa3db1e9e45aac2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878120c960e3ef25ba18ad01d78b09c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d69886dd01a5eb0c2a705ccf52afab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4d9574575413dbf59edb66748fc9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3bceab7d869279c871c0d461bea2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5b31df5df398c8963ab106926cb96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b1db6c8c65b8661adeabfa734d0d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f1f58b988201004b900fcb2168dc1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f20589b6edad3a21baf84873b5bb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143b859cdcc197182105ef47088b5d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1f7ad9bb0ee43d65ca962c0867120475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b740d0581eded85ad595da2ee010e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc256f7ac72712ba9f7109aae0ac73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297a95dac9a6b491d6e1f618ff6637a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2ff36cf08f8c38dad40eeeca4bf93479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fb07333f183866f3b3ad5bf0d095b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9b973273a49738d5ba018f7bea6bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904c065fc6a43584360aa6313817b57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17047aebe0516c2faed9d97dfeb19f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7904d0f4ee39c043639454ab1f061484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997e6d74bb40e29f050d97fa57e8549485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63c0a685cdbd0cacc31a299fd874d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b5f073dab44484eaac2254dbfb131487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e19b599125392d616a00347e1364a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3470b940fb2497cbc5d29c9fe5273489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d524948ac844ba7b6d036bd6b55c7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377f14d54c1e4ad5553b65e2654f28d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dfb579a8c13b7ffe3d6e755f39ab7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347839bbbc5256aa0cd7a214c9affda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6f7a015d7b85548db75b3d14f368c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf22cf93012ae8aaba250e8e29fd860495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d456717bfca79e8915c72e0f6d66f55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11547efabbc625751edfc1a9975432497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db94911485d77b0b46d38135dd8d81f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf873a6246752e8fa853230ad7b3b40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65a7098988f36266aad2d88c4fd19f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637d5676181bdab1ca38d09d7aec3c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c8557b2d6fc4c3c1b3414d06e75b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b1ea7b5270f95f12187b603b76551503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90662cbbc7bd3b56eb2eec87581a44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c328d7077db839a804fa4ed1ef38f63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049931a2e49950c454fed58be5ac2fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17a1ecc126dd9a68b0db0de6a4c56c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d0a9c0b7bd2ad5e90c90df166c060508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290f475a79b3d92d593aa169b88ef69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e613e9ce8ccccc67d93d65a94b1cc20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f727830c8271060f7b3822ca21c740511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb7adc4de69f9f8f55ebcce3d15757512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74f66992bf4db8a668b377bc293a54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ddd97ad5882a295b9b00b3ab78805514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337c207e46b826dd914860bf7341f58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c377c127ddfc6c2233105504650edd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb44f377a05b5d87d09c38a96ccec8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2c1dfe7a26376b5a7b9ec7d0e6870518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a0ed378a08dc49c9d7e13ea95d0a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4547a4ef5e48d1b35ee5c6bd647610520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9c3eecab94c3a5dc56aafda4abaf7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74785ffa7ac3791a976a3ed5fe0fdedb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a98593523000dd121177d9dc4d46e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b61cff1766f279fa617ecd6da7937524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8ae891a92bff84fb360b5a38db760525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f400a307ac0bc1023852820c57b9db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1454ad11f24d776d3c536d7194cb6df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc65110131f2d5bdadd02789baa72dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2d361f1043512232a3ac697ca4b4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae58ffa664407fa3b09152b096df88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dca0bdbfa8310a0007bbb37c0cbe31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0806e42b0586c58355e808c327311532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dc3dbc58cfde1a21cc7fcab1b57f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f60270dd107a51f52fe6a14037d441534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685caf66b2a7b7ef1b194b496eb0fedf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2405dbd0495983c27910b3050dab2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3ac688911200c8cfa69a4c56f8b38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c454d7e036db0ebbea8ad73b2fddfe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214c57bfe20f76136460c55e2e046b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a575fddb8c391afed2c8687b4ae78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc188cfb5bf46c033eaba32bcb15c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6ad235116ee79d238b2c0fc8c3775542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da867b926cf4b8eb487e737d48de07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf688164b2f087b39a94914d7218e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1ea066b05a7fb3c7e4bb3b0123d18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c81e2cc54ac4ccd3d82299891041df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bede99567f760eb38c7ba06a2da23547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ac51705438499880df88d65f829c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82bf300326ea3731ada4c6c6a8cd41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5504be21d8c1c4454d27af66bea7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73777d747cc1602cea3f00ac5056e43f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f90ff65c325447fbe2e1c15ce61f98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685642650339c543bd1791d3966535f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c588ebe8e0893610f75133eeb9bfe8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb8e9dd38d03a7a860d66d765b40bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b682c9b88f5d82faf27d0868e8479b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fe6683971f8f0c965fd58ae829cd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb472ca1a6c2b08a05dce0c1d9176c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca468636047ced9a6e111b44af252a73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df44823773450aba963115a2eb3265e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab92d9d4170522d13fd3d1ed9f19de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f528627076ff925360dd41a0387d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d446f68e30df882338d463c9fc7d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c32c7d188b433bfc5ca7364b93ac3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baae58d53f121afef3531de459ad5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a9970c9fcbac52137272f39a93dd2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65ed09b4a5845e833f04f31f0828e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13339f80ed640cd7087849b0b85b83cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08235ca0c17ed1576ad125f9a536d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628609bb974336bc3dfe7dbd1ffd588570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dfbae3ea46ec483a962c86a9d3177571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302f61f8611e95404eeee0766025bfd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe05d9bf860682d31f97c10df82880573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca4d02b1bdcaf7beb2209da7bbfc10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d613345de8c40cd95950583a88963575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d827a9ec48cca878a81da454820c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672cd471326feae7ef4ab33f0f6e337577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c75eff13444cd7dbfa082686c40876578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9750f33b228f26b9a4a390b81c39c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34af3d8167a2f18c9d65d2d1dc46ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6fe59ff9d535cea719e3fc04de2cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b350b6d1ea0ac48fb60f59f6ecbd9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb21a470055f10d5927919a4f7c01a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a580bcb9ddbb32706f4cbcecdbaa54f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b376270ae4747894c41de3c9ec1210585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec46c1c097722d51c9d5240f16cfa3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b91c427984a67e9e3d3358babe0e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb445e58e8f3bd6bf5c194ba80789bee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bfb81eb99d0461c91340f384c6534589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f1408c1b4aede7f652f72b9f8a998590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69667f8fb81638d365628cce3a11e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae731045c065ce10528075171fa5d6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7dcd589368f37cad093512d8138bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946dcd77ea08d078e713e4bcd4dfe6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec210497c987477c69db6e3f7e6e4a57595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51674eb2dd6d7c50c0411327cbffe34e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a905bdd9713587f5d1f84b1ccf75d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c69f732f6cd255d6c2027c29c07bd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8973859077eba96ea07d12d3e0fc0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a748463754c8ba24b7d851227076c64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a36dbc219e3a4ef1ee5125108a0192601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5ed96ef0910528314640b1d407d23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49b1d8f9d882d1ad26bf1133877fa9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d80da3b943ce3d79f48f31d7c37e4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a60ada863a1a7d5de2bfaf5a5e2181605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66814da5cd0980d837d1189b2acf34fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7d6850235ba0514fbce3aa5a17eb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ca6662b49cf0160869ac7cddc6849608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dff7dd79cc282f5704c935ed96e8f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d80dc14c8ca2d1b415d43ddca3cca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2f8e26f81a8c4cd7e03bb445d8291611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5705ca2e28b81a9401018a1e5f0867612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b47e3735eeb8663b4fa080b586dc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755baa6fd4b595853099c1bbb97bb0b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0664374c0fcaf6fa40d4d3e7f191fe5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5ab4dfbcb05c549711de3b40c2fcc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00f1a8229bf4fcd5a2d42be3a8b8cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7ccaa14765ec8dcd9601c8893ae7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924ad13d16fb9acfdd2c67b6ec1b9b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2ce6f0c8ed19d81cee984d2f00ad0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065286d948489c5d262b29c4ccbc961621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118bf742d74404ef18895d73d4c2c00622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608699bcc025f0c5a2c7f0ae28e1cda623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a83dbdc50e45294d70fd92618153cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559a35cc65743c28459623cb632303c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebc01b07f6b07568489b9b8f13508a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3fe5f86b6473766834dcbc6ed7b97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98476bd8217b6d4d545d0db8d2a91e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2ec105c3902d0549ae8954a2a4bc6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc240cbe4239be84303fc907c33b0d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2cf342c4da5253ac5917b34ad3f94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc6807e274b391130a5c2c846e4233632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450ee664602af2b2fc78d6806dfc741633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fc84906c96c7b754c7f5f810ee61f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b563dcdd50d4d6320a4235ba823217f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6c204bac2f9005c5ed92419f4510d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e0f71e2f9916cbc2203588fada533637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176daced280c26dd7263d9a8219673ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991abfca3f638af1616a90c3604e0ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55269bddf1baa3ee5a512f78f485352e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbf5216debc7949a422ef9a236d447641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bacd1e368df1ca57867f139a0db23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2f46aef882c1976d320f5ca516010643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d9e397db7cce4861134c2b6fc21ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4f79a377fd40fcf4fc0d279f47a8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2941fe44a205972bf52ead1ea36f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47882bd6636a45c5fc598648d1260627647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49119300bf2e0085040d4d97667282648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba732d5c1b77f701613b8f955e10fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c284095055771e79adb1da4ff514c8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adfd52bd607d39a215ca884c7c42cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadb89a133e6124e9772bb527bafb4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28cedd1b16084c17bb4fdaf8991122653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27518659d61c5456adc56a0cff684fbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dee1f8c6ef7731406f59be8ec53b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69101e5306dde31852c3bb52b89efa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd957ea83669d076f45c76954d88e46f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bd26e12768f6b2fc19070b91361fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd000af9947b01bc099293322e497d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f65835b71aa104870244515ca6796b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62d1f10ea54d14ac8a7caebccb1447661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9d83a47943d9b0aaca08a8a590798662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5f0cfbb89d0e45e141b2501ef1ee7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d0875f763b3f1d7a06d64f8c9963664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527e5531cef88da398d81ab15920a16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6c26ad9762397570fba086ea75343666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea277de019ff020cdf11d7a358529e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23872a7127207b65737b5fec55153e7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c578d40f19de12ef35d1795acc60543669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8de265a885c942f2d9ec2865554e00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa6773b6a15059d389ef616b7fd02d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d1e82252a933bf2427be30a046ad5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddef60d6812b4b8e5312cd24ec81d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62140a1e8af09c0fde20d2560fff722a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eb02bc3543fe5610f87798e70807c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9a00ac27c4684fb818ba8fb29898c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28142ef93843ed941a388a95493fea8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca3e791ff34bd7cd6ba77a2af5bc21678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e8b3164909e52587e74a7f3922302679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb828d84ad847a2e2055b7dd5e37bd2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80af2d98042b719e89c19ce0fc2aba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba66b75e8112b4fcdd0400fc0aae17d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862072fffa48add048cde3e7e41f588d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4ba35f55350e9a7f664a99e0588b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a618f3292f1cce29308ae4b2b0941685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db079aac790fe7255f7b10bcf2692187686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad2a9657da3f61fe0df21ffb8a2306687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0ad21f1c9413f9163c7a4cb904acd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613be33c5919f113bad182d554a82e57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebd41e8a459f022fcb58d222a83e0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9e9c0a3b582780225548d4be97e6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e567362892bcc31cc4ddefd69512d81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85835078c920966fcecfb47bbe05b63d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00c829d0887ee1b6c007ac00c08d7e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3eda2d46ca537326c960d4ad96376695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479bd51b4d94c45fba63deb7d8ac05a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255097a27bee13083d5da90eefbee911697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98be984c819c257919ac71cbd4a6530698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1280a38d86806f14fa9ee28724735699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83628c7e9c16dddbee8c78f46c82812700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f07d72e16e78b9df2a31dc5726d5c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fe6739059b9e5c5e3ca66bdec93c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf234b4f31b3e810ff0cbd74f4f77d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2f1ffca2de0a3d17afbd6b5a0b699704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07547b96d216e21d698011fd0ad2bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635ae0d484203a3fe7012982d2919aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9458c52917619f0eecb0430f6df095707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a18ce25b4062698b68c9a58a00d96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854b0a0a91497632243b8f73b795c2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37ac0c6a97db2978f73ececa4c4599710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3287fa570ae123cf8e91ead14f4ed7e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6997dce7832536b505fa1cd049868712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb6f76dbac865fda7a79a8e62ae7cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df40a88e33daf0d13d24cf1d7c63260714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c602933fbecf8ce84e3dc8a79d9033715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48e974bc6ab77fc6048bc3a2c8b3bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620b125e568a4b3a4ad8714dc7d1319717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59345ae72917466966337320f11bbef6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd292da8f48cf8befbea150ee371f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad223f05279db844bdb32c8cfd1b8ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a35e8e53c0243ac9dd8b8fb074ca49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6424b77b280f11079311f9cf608ea2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224650ec2dd6e5ac603bdecd04327b9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d638db536d0ac2065b71b9c4dbeb567724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e14c8479190d5492b255d7bffdc3ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b417b0d53ba3b4468fa639e878f5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871320a8086aac9c4c79823aca001af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e105b7e733ead12711e6061b7838d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d68e30acd23b3e1b80c77c85fa893729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87334d8fb14200c39a3646b95b8b4376730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85963784639c23087d52b75c7f17f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee18a2a53a9ff0877674219b4bb8bc1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf42d19e0e729fbf4293f526614ff12733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba69cbb4a467c45f581c0017bb877d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56226ed2ecc841dbf9bf227404db0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfd4f8895110f950ce9d1020b82fa9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfde59ae00c14da5d8815f8b40ed7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97677aaa3e3c2ff672a1251c9c6b9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d54dd3c72e4e9ca9cfc8bcaf1a7189739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ecfea54df5316935f1484a9d86468740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b32353d1fa90048184f8d4cb1e6c8a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d6452a6c0630d0ac9f7577c36abb8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c397e8d63a7a6ffed7765e1f6ef0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66beefa5f41aebe611d4b3e5970a173744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5b94885bc67fc5555ba788b1110fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c507969caab80a4e893ccdc3fabcc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a856b994c65c01e964ce69ce6057a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81f4d693f4c65e9a4ff7ef5b87dc14748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab1a9ca2a0681d56207c0db0e4cc53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a65eeeca3f84f946a15d9ad33a7033750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f18cb1a33738f7f4eb716abc517b94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4af55430e4a9dd5119b8984e664484752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac5fa74fbcabcb755e2f62455817d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588563d3d7a6ade5dae6c8e891cde16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b263f1913b658ac1d5232cc255897c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7f6ebbe012d9912dd920403f04ebe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddecbadcbe01a1fe76969ee6371669757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db491722bb40fb563779b1d3db188ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b833a6c5683d02107511d1a3759c2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e500867e793b7a6930b934c081cc42760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70801ced6e135b1a4b27c55033e1be9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bab4e5076ee5cd97747ae7f556c2a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cee54a9d466a42942d640be10e38e3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0c81d53bc0ec1b443d1d99ea56fe4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4373dcc85f3980dc455326c99c3df765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3a15c0416bd6f601daf1dae05214c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80160e5fabb1aacab80a399a00c6c46d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>