--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436829e269f4dce75ec212fc02ebd68c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f754d53c7f15c327dab43c1345d2862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ea2c2d38dd10087743456a8ef35bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8818c29cdd7d51997bc7768ee559c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc962e2b4c0ec8aa21793c52dff82255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d05acd2fb5992e085dddea564730b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3db38ddd74fbe9e75f2944b6c22f4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5de9e99e295bac98dff7331b9a6498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050ca12e157e4aafbabec6923cd97129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6fc61e2c83c94165ef54e7f82a15310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd93a754d08900ce3bc74cb8d4d20f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382be6f0eaa80ecbb6ad1eb30dea00112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becebec88b2f60942e3bba2ed77b283513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef94e506f960cae6c0ccfe0e5c9d4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51e39612b3e398697a7eb08926002c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed203850431fee69da981ff2b9d8f59e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703ebe9268fb5eb1c6655d77d9b6cb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307d156f2b515c548d371e0fe06923118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea34bc6a6b33d01567f0aa5d8f74fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956be120e8b70e29a1b6aaa85eedeb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337adc37822908bedf7b6f85d1c04fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76320f8301ce85c23c7b7ea6f19bb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690d153540f9614e334d48b5f6b875923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eecfc0bab0fdf438428fbdc548f5f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3137ada9c289cc6ad26fee87abe13125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dba5ec6247559404c32729760a67826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e518155abcc09802e701d52a1dfe627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7557b2b93af99fe34f409e964c761e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dd4306e9fe2f5e063d19a438a4a4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3988ba16e99baf05f2a15b1065e759430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399e2ee4843d263d6a0ca77286aa34f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88606b57f7acc45b86069fec17bd1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83f6d542a1613e5cbf236069a1cf6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b47d541b86bddc817187f1f24fcdc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a5cc3bf3c575444fb6a7fb9f6005435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5550d9bec05bc6a73a69448525682636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62a45e1f2c2567fb6874f497d3fac037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57908896eced9d216660bdf1ea86c12238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf222d8ebc28ad1b151261633cc507639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef5d2535486b948cee74b648fc889d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daee38a7e0a8e64731b182b727061a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9960eb44ea6b8c7bf07569356f46042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19485bd0b81b9d07eab38489b2ca07843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ec6f26ba68e8fcee68250c8f8b18344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de68725bdea8c53f25340c71b3968545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383ceb33ca2de1ce20a390e3a2227cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421c951b53435d6bade64be5a70b85247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309f81cb0db3abca34e768d90910ed148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8a1d1c0669c00c2002ac94eff73cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52880a52c0112fc59cffd2fd0d559cd650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019b0f09ca6e49b55c9d6a06ef5f0c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611fa607139cb86800c5d91bb98255752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645b6d90672e80ee5c4ff86252d510353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c6724f056b47242010c9d0ced527554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74bb5dbf30d6d32af25be0419ce9d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241db4ffd9b41d269dae227fa68aace456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88af84faec6798aea1b27d89802b7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ed4026f0445dbb1aa8118cf85636d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264a70022ca0face088e77f14631ce659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767f8f8055d578fb98fe64e2c8117e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab6e04af74bee52d70805c3bdf2f5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22df204748f89baf22ae094ccd9f41e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b67a201c37f0943ce6460266d6fb8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46680a01340db6047dfef596940de71464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc5abd0795dac9e7364c7a1ff8644665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43e648c1307bad3695adbc8251b64166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bb028b696f5b2a9d104bf36e324a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95223ccb61cf08c8e6d8c20ce0cdeb2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6238793e6aa02bfb15b2586cb1e0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01c2e4ebc3d57a0beef4418fc324b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5780cdb4a7da1662c154eac0266b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8747cc15a20974acbbde1aa9d95dec172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d156bbbdec0c5bf2193d41cc42659a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e711dffec498433dc620ed69b85978874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761e0dc6837359261da8c003c12214275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb600ceb426ab1894a6790a89700a53976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb66f6de86449d48472ce1091906d0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896785b5fdb262bd383eced01d09e71378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da816e8e876f342950650cfbbc7911479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70f6d526e779ac99e5506ca15a1deb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9f73ba1896b51375aa083acb5073881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb60923c218ce861929c8f7d9439a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def0c6bb61dc430f48fb86474f0f0f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8a47d993a1e86159e1fa61a8d603b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1603df5b4be1597bfbb6ac28414b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90382ee0e8c3659737fdde4ca40a1fc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba2313f169225acc96f4f50bdb927487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd3d97b227406e9cf7d68f1e7ba83c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c78660c97537f8300ccd3701e6766c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f3861835339b8f05c9c151b0a3c1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8538e25052dafd01a75f4a5af3514a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a27561639bdd5405f7d72980b54fbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138c9f86890b68f50a375596cefe2a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162c297d2d851cefd6d615100fe64f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da56bd4d62afa575bf48b64e5ac71695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9f47712a8104f66b09783b1fd6aa696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058aa4448f0e00f5b8b148f47677638097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f56560d7788c9a8772a910152f37498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a950055bda572ac4469a96f66b62e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21d2e497302ee22310c7806f10320e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08017ec2ec15916ef327ca414540b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473b4d2b5ed5f256164d3138b563ccb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c81c329f905ab314ae073493b4c11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb75ef038461440d686fa80a32120f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3015cf6bc9593b47bcf60355740b893105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cab0b95abce0db10c4cf447bfdd926106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12c983a9bb6e481d5498a9cb3827bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bba0057cccace6b4ebf3ce8b695a51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfeb07a99273f8ddf8a9253e78eeb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda15cb7656d4d66eb01e5104781de2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794331ab1e88252b8dfe9132560aab64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4d7a14d07f0e7215f893859f5db70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacb542dbdd47330787d97e59cead62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3afcccc66c6b45518635738f53417b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34c4f8c2b45dc2f315a0117f0c8139115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cb3a72a5aa25fc6353da315cc6ca9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a0df573c588f8e9271591131dcebd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699659b4df6ec8ce645ead9fe64ae0a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc6199c8e4c36e159ee506b5b2ae40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcc2acbf16bab8949bc3911cab8461120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665a15968d76f97e2739a80a174198f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544ffe00abc92d68b0ef0681f74fda4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6a9ca2975e4949149cf71ad49fc20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e8324981e0462fc6207ab3c842719124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239ffe3146b3f6417e3b037c05fa143125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a991508951f08cc37fa6d86d3ffe90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eeda4a1d489456a40e368aa095a83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f606308bf2fad2f94910b7ccf5f6a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7569164056eaa08454ecfce3222ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca9fade18071995fb56b58b4d44150130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a202d614172b37173e6378222778b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a420d436639cb2bfc763bd1c146e0f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9f6fec1ad8623e79e3593ba6ad65b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149890e2dc21bacb4bad9ec9925ea220134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c062db750f2f7f3d91e2615266219135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98941f5fdb668a76bda63d708f77ba0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda6b87ea3aad56f18c23c34677cb84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16d0af60a97000af19b82cb23bea8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f453d5c3ffce377dd47d665012de2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec337505154076bf5af74ccfcd43ee0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43673b035e38d864fd9d685ae293739d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe94b58fad2d17ca7d134a6af0be2c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0768a3e3bb93b140629d12d57f7ebc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9055daf020fd2a95b9d83b9f848b17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2d90570c865cd9ca2dcb26b1f79fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01498188a31a22d5fb5b83035dec8c36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91460cdf42f912bd8ee711c0b84b59ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5760b43392e7545e7ea31aa94a12c9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c00b61ec6671c7ad564f5dcbf9eace149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c343c03191b1ab9a7486ae86b6669150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabc8e90ef7b48bea7171447d4bb664151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667be882668a21ba54464bcdc840e16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada328876d9e3c6bbda7568b3c03315153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1d127a29d7d8b7bf173d47df296b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448fd549146b8bdffde55e32b4f38c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3620308357611386792137258fcfcd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0509a6ad8a0d16c5fce4e9b1f4a71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e696cddb6f9478f38c91331a25893a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adf5d37b238ae9672823aa92e80417159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d3a2b43bf08af3b3c6ad37aac3d37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a5f68bdf9e3e5d6085295cc014093161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f2da557d34f7adb0fe3b2b0609507162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124535f6146bcf091cb4da3cbad20b13163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b77953836533cc4f591465e637a504164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281f5f9d4eabadf8abfdcc96a310275165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229df835aa289f1ab4f8e52b766aced9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aea8ec0d99b4615c2fc1d5311858ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc46b7727704238bcd9dcfd78b9703168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef2bd64819d36a7a6861c27e107fa5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70830457c6e26434c527804476d9f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5027329d6c7d9b24ba83958eef38f37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670121a5bf5e5476112507e07b54ea55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaf3313e7713259eae3182671562bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f91dfb9a7559679ca2e45bc97ba95b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05082d54b6a2d4971b448e36be8e308175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef29c1710bde3e119592f7272f3eb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee200bdf11344fe596f3251d194daae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05d9ee655585888421b83237928f0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8b63be7c48b27ae4df66d7b4d71ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4ddb75bd923da162f0d34d8457970180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71e300b436f2c18687892469984c4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a7d8ed4ef16942e213fe5f56fa40d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734b6ba0640e280c0d3ff6701823a06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ff77c4df52b437fb1b1565b45cd8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eab7761ef6ec35430e583c8c119f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd6ea5a51db887d1a0f43c7bef488f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59177be899f97a06d40a64d49416deff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4322dfc8b0a35a5432466cca8cebf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052d425c3eb8fb398c4cc520447ce72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e6fa82297f3acbba94432bfce0fc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396b3f4e0d3341469e565afb7bf76b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c263d17a087410e440d340afc2c1de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76f34cb1710d790bd4693b0262ecc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae36f97a765c787f5bce0b98086c609194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bccaf881c15c3424fee0f4db725cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9169d6691ba30d6a2b8fb1b6112313196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e6e3bc4cccc1e90c98ec1402ba133197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd9cd6915af66d541bf56a5a7ecc9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deabc1102b7ef5a9db04da4d800d8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e18ddee75e8fbe35d3e65322117e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496e60d9390b4dc8e968be0c06cbed1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70c102513081f0467397f61f9b72c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e2efc9c2bed3eb6e94d176eb7d64b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a5f362c0136044e6d5bfc7e90db51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915f91d9217c24321a79dc1ef4d122d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89903cdf1a44fd84cc86c9360e3e0f81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18c0501be4b512fa0db0c38bb0fffd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feae30118ddaddf5e54330f4904233208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a292e2845931f317b5c8a84692e9198209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80a9415ad281386a6070d5b68fd35c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cd4ed3c00931e3ac85b1ab655d9f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c211921e958abe5780cd422547375b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91995890582990b5a944728930e044cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e8b5dc25ce0a7140cb0de8264b879214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfe4e4e22b6655688a41b779b7dcdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829960ac6fef49bffcd18f18542b45c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1dbd0374d455789c4f487a41ba9c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b167fde59e087265d6d1ad211def19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1511310c9a0c0fe3873d6f86e1ac24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36c5fb2b120901d2527dd46d470ee0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba371214395f82b7fdd4e31e6afc439221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1d35e284981c2e672c83f33054182222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b321a8baa2f0578d416f6a5437b11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454728bfe9d8afed983521092c9392b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3fdc86b9eb820012437ef8529e07d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a19960ef4f0f6d2a659cca49b5d736226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f54838d03382d69dcf4521f5147130227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad082485b6ae42cc452559e934df04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5bec23459a41856060208230e919d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa126c2322433bc67fad742d1ea0d77d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6c43e8a2bc2ac745f1fee8d3afe53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121280b95e5c2bbeefe316c279417970232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c8eb891dad8ffed70afb9f32f490b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39816c982c0f7c413f46a2eb350cf74a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a02201342f1272338d85eacbd0c450235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69933271a910c3e0983c9e8a6c31535236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369b56326a6412625fd4e1348ea5256237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd127fe48844a05818c3e155536576238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78fd210c4d6407484f9e233fc68ea8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30556b20799a718227a3ec294162c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766559afd6f8611bead7317f897195d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a36ed362176b2f4aef13e5bd661f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18456ea611cdc587dbd0410f8577db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873a6957f84c9be9f6f5c3f167ddd29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccada5c93d7ad5627964f9e8896c54c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5e6b60e68a3f417cba4db6940ff13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55261848ab74d0108b6cb55b25a2eeb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdbe90d1869e20133c2249fc5edec2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdbd3bcc988bbbef72aabeae584333249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975d155e74e09a343a454c2b281d087250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905ea119826769764c69cd7de611952251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b3d1490ec7df9111b6eff99543729252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9e14600dcb062cfecbe3cf7d71b32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeb5281e4bb4ec745adef09c5850b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7786f143dcfa20d25c280f5a772606b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb470837d60128a0465d6998dbf22f63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b2cdfb12ab3ff4e1d45521df9faa7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28024c6bb95a3269c431f8590d52c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6ffd5454745014b53bb0ae97ddd86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71954d34dfd2fae84119bde72ff4137e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206ee62abcea1ae062280bcb4e50904261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca0d89603e65e5eb8d8fce57d57a90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6ad4b5c8f1e5acbb48d6c8bfcca8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45426b20fd1ddc4257b72fc055f6ec77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065c2c23b87b9a6da4be16ba6586440265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66463f478bf0990026e3b284299226266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee82476fb005d820b894e31f116cd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc715b935a67a35330bf3229b5ded44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff698083d0236bebce0254a3ad726a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2199d5cb78eaf90daba4340e3ca68a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9923357e62b8abe665e0b12b1fde8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4df1bf0e40410ea562ef4acb97d059272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed72263b79dc1d4bed7decdd8c198e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290c613b587d72c4ac8b4e6c1e88565274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61d6d38ba83e9a5c38a0dbc42924a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a56e1f461c962593bfb8c055f422ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47083eb8f482ae71216838d47c8fbd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44f4aa8e1f40326ff783d5e162ba9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035d290474ffd3f8ff97928cf28645c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77274fe6a04891ff0ef78c7752c7e5ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679157e3cff8af796449ecc723a199ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bb6c651c493cc100934f796533336282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7138369b5c1feece5deb64be8ed02cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197bf7b430047bd1a995c169df18a73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c046915f665f903455fb680a04f7d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb392e8f65d37a62051631b8724afb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b2445378d935f9d54c2a28c9de93f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21dbf79727220b927317fda512c985288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d24942da62e7a3ff14731beb67a3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba47e711c97fe806a02157071755d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c7360fa0d30bffa292f711e86e715291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f56811d95f931343542908bbe5d74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347864e542a4f89917f8cae3e106260293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517781ef8e962f35e5e7726d19cba0cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09766045da3b9a282920b178e5abbee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f7e0653ce1387343177e1c06412dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c5a777e5a197c8b3f7bfe128b1524297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20744d40074a785ebc7bbc3da575ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace944f26eb174d3628727b4749cac9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b7a4fc7327c43b957ec29d77098c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642930e1e6172d2b4f2901a0c8dd0a8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c824a2022e6b030fa2fe3eab945bb58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2ca468e28fd7f798fc584a968f6b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da842fe5082fb27456ca0ef158e75f95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002b58e74802ae7249371c711f7fe84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b518ed515dc7b90b76dd05179150f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5edf9e357c6e2d76d756b175a840f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75d96b7443646b17fb2853cf6a1085308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250cd153cb9bb542ba916419df3e2b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3bc22f0ff44df2d180f71d58240e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdfcc6bfe49cc4e8776ff111eb4916311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cdfffdd72cdfc3635d9fdcb1dc60b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622062d512eaebf083ef260d08b8615b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd9fbdd65e3ea0a504bae27772de22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5e91b12344a137d8c38f229289276315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615e596831d679c484d4193ca4eee6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dbcd7d64b8a58cbb33cbee1ee1370317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1ed59d5637581abc464593c05e12a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde789f3a28964f4db4bd22dfeb32626319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e7a02b24210b518a0b09c22bc44a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8022b86866a86ac676722910ac759be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fe5bc7a8e9aeafedb8dfc21c9f07e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446069505e0f748b18891530c660dcad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa119442de6f15fa6babc2983211f19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c09d12f32b4f24db0c3ac347136c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebfa950ed45ec3aa11843be137bb91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecd8459e016cf053254e87618bb4b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45086b550719762657fb4ea8d3e3d84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86242b3461a430971652a7570f572e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89230873acdc925829a9cb004b052adc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439719e6a2da6ad7e88d8825db1e2de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea635201dfcfb34c87856792a8dd4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf53c3cb47efadde78dcaee931f4e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501d7f77a1676a188639ffe825d4320334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd22b0930562e03db2b8402e620a5a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f48695f104a48a7e4a6f55a032ab13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b586f1068c01c39fb59e404bc44ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146128e1f16d8f539e903d73374290e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c969332cc6335821ce221579b1abf2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfce9c44b6b7247ff110a75a49e436340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e53b9f942be0da28eb4e1156a2906341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c7c60ac98d8565c325d1b90f287e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c9ee00626d708fdbf23d4fd55098a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a8c06267b2ccdc29c56cf65d536ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b4f2919d92e7c52f7ee8f5505ea26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c31ef2126adaddfcdf271107816f4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c37ae33cf138f81c33550548f9b91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667664af61fffc151ba2857ffe47aa0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0942970ec904494a25c3cd73fe18e28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054270e4db4ab0ef9fd43d5d2ad463fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89f41fa483f29d53e390fdd74be799351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae2fc0c3a4d8662101850453768b66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191706cf89ecbc243c47d9ae6c76cb7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58dd21513514cd91e6188f2f59c874354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee2798764ce7bf3d788e7ba380c5ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e681931dddef6e4c03d272f974d16c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366bf5148ae0ef625c5396d3dc23ed2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03bcc7a087950bbc3055db61a4a4c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50842bac0b4ade855f1b6437c1bbae3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2f155da2f2c4c380e9c1570eb9c95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078e377ec26c698ea8b87695a1f3656361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4a39475cd2a41e56789616ca4865a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b6754f4c867ef4fa6c699428eb1ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3eb6d66fef6fae42a21c33cbbb588364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc7538089e3e671ff3cddc2ebbcad8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cfd11dc50be331e391777661f1d37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428c192c6c83418b4f0461b4f55a352367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5cbe94b1aaf61be97919a6f90f3df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9b85c1ba5030e6d33a0d53ae175e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59347232386b1c74df21cc4248dd4f14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345123756e75e2402fc6697867bf48b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cc0dbb3dd0e0cabc369914daa17d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a5e382fcfa70d217f1d17edf27339373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e3598ac395a89b0784378b405d77c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ea94b3ad2512da9054eacbab5ae3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f652de7a6f1eeaa880834dc85112a59376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5f914a4723ea290a485de07661151377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e9b3e11b5faa61d2110d3e58ef72b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a28f52066e6b3f81d8639a00f26fdb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494b8979c6ba66fa29767ed82ee9567380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afe515a453b6ac4686206f29cc80eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6aaefbf7275888f3f390c067d4fbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff392682c7b5bdc78c5a990001d2cd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca948db0515f45aab4da3f2a5ceb9817384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d794a013ba5d745b234833378b4bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654ba32740f198c9c5575af40a985be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0435ca3e5f661c713b5f3f05621c4f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb80d0a382536af6091982f987b8232388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce550331b2e08c2b612cbcbf6826e53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81fb72add7e49b492f2386228c2bb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f4cd0e437a5f31096f59e9d8b702f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83c38960fa0997b97a3991bc7470d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df882a7b991c3254d7d119722d1d47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffcb18d9d8d67a0934a184d9230b34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998e4ed239577ed6e537eda14fc76a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7e5184b4e512513330bf9ebded98a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebefccdb790e613f41eec87d3ea398397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9130cb4179a0d47f22b8fc042c603398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39198fbd7739224ad855bb62e47390e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee3b42128efd81263ba65b1dada21c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cfcda68dc3f83cba96bbb98148bf7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41594a47ee6922fed5b07c26831d96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d296d7d750b55dc51bb8f522756044403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2923ce375eb8f65d5fe694301ce9b42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340b9353455072e0c29e89216208138405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e5a47233afe2094af864a69cec5dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e014aa92d73fdfbd286b7f1abfe9819407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7affd29191382a5c07cbc9450b919b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758776d30bc6d7f9fd3e19b1adf963ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1f25c871c1240d7bdf37ca6fa6e15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88589947a13843b13a2d1167200085a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4005d1da381776fe9714ad8810c5e7a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71347b66362be8739a7d0c13516b5e41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8806e3ac1f683bb8c2385ea1fb28c3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530adc9f2f234a4706dc22d182c16967415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4b829bd5b017cabee9bac5674c779416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefac20d4a0a1cdaeb0a40d0426aec9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce035394517415626e6a7db9de74fa4e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd04e423079fc259691db635f5eed6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f880067c6dfa83023c8b9177922ef9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfa4f40ccd453ef42b2474fb9771d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb9bcd0bf50b8dc57529c094c9790d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00a6f628d0cfd160ea6ac8351188c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93174eabf50489fc446434f78b0db47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646b552fdf8a236561dddf1bfdf5eec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99bec27d2771fd98ddaae928afbc63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a46af212c06168fa735f606ea67b49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01184ee0d703b9394931cdb8a74584fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268e78eb2b463a9cff8f96a6747c3ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850193effa9713061c3b7cc01a91ddc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be36b733a1ef447256402db9a050b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f925cd1a7bba0ab0e846834c7a26f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f10e75e8fd9fafd8684ea676b81f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e685b15727511c5a41203b6a3ab7bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee325c33c5da5c0f378eab472fed133d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e898bcff193b76b1f7f7f43740468e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dd4ec65bf28d8bb51352daf53bb8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d50299ec8058182dc0344f014de1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a36fd122d84fb82b24be3d32e5b81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60eb9ed0a4b5a473deb80bbf545db98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6883bd2a261ad0044c8e1389ea82218441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d98ddb0efa088f9c14813263aef67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55d38dda3a200a0a7098efaaaa8e15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baeddd4749eedaf86606a98cb7125de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed3e04d380adbaab3cd7a079494aef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550280c16d91c91ff2c559cf30723c65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d687147dce446b383d2543ae4e03474447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0fff254591a8b2952a0b1e7e65d47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ef227aa30f1675c936f6bb92c6e7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f73b576dd50301c5ad1a721891c969450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5d4950a2b101447d04587b8f1cbc7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828960e7fcf5bf28a6f2514b88b9aa6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d32accb0575ff3b954080608ebe65b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a263a3d9327e35db301dfe85e27767454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3747e0c9f6b332cafea8db76cb83e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e207ff85dc74830b34d5a4ba6126a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f8beb92e1abc2aa1f29746135afc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d4a7b0ff757ad457319b8eee31374458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d29599b0385f000d4b7921b11e5a29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cff55129f6b367a03be8a00af3c74a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad83b93df9cc132d0c874a64e12dfe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96ca7bb177e7234091776589412385462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e607d5dfa632263ba7f9ba77de8905463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862719668532b3dca0894433b6dfc82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113aead5a52a72c85c9c8b70e12e240f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf708df5236f4aaec1f7574b532e94f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e94767069c9cb4d9fdea9ac4d67b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478196bbafb42bd298311e5bae2938cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884338cb8dfb9846d36d8be86f30a28469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f71df4113993fb0545c7ec0cb6514b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4547e101d3d8d00a279e3ca59d60d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbe8ca4a556ee8b56ab4f508d5ccfb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cf7857b0cdccf40c855dc4fabc719473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5761e536f1dc6227ecf9bf54e9ff9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201577577ec5dbfcfc9eb30701b24093475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d3d160c97f6a356f95cefc4dd646a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ed7a70e98a0b7308674e7aaa4a2dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a150ad6465bfa6a1b09fc634c5610d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22746500bd47b6d47e07204a759b58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9ca48890d0135a3dc2881f71f217c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264371e98741b1d1df7e730acde6916481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd32a10339cfbf76c9c3e9ce3aaa6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33861d224df7e52cf13cfbc9702fddd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9369eeb8e15bf59de62f721506986b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1b17e1ce20bbb6fc0966d45780def485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0eb28fe65b906ec486d037dab2cbd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0c274812b31f8622df8e5059a1d39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee0fad377f12de669e63d4ab7cba94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df981d8aa6dd5caafeacbae361debbfe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a3f79a961a50447c007c3e0866e82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48ef6342fbb49e82816c894139d93e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a57d59e2cb0db655f147691c22415d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7299a72f07346834b040fbdfc96c40e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04038a93e13ba39fdbc8593d94baabd3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bfd3d7d0ddf716e8bec8e9cdae07a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce300bcae806a0448a7a2687df75f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef33f0fbf7193af20874e26dce446ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3aa337bfab86f672c240117aa73f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279e3e621ae66ea61f0dd53b4c93500499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8030bf4238918d3635930250957ba1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c815bdfb30bf8055a67cbe17db34b86501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23e613994d844e599d7a04e4c2615c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60cef72bca66576d581d9a2d24696d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215591d0f09ca0302682884b5020cf9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7acea58f4c8bb8c4b19479d46c9ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925113804a746d012aa9fc8a6f33c48f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25173995b5a38b35f17fba8b8f83ecea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aa2d7940a7ff695265aa2ac951e00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e8075c4be66d9b61e57a3532a29f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e67bf06a9b2f40461f4e12e6cf6b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693a1e7bc230baf20b666549c1813a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a8a2c8541238e10fd77844b6c6080512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6531387ff6a8d42b2216d97ce47c8b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0aceee367bc08fa30ef611558098f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6221c3738d020f430593414c955612515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4603f45c8739e861c4169f961c1273516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712fe5a7d96221018d5298a735eb509517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31af450b00b92d17b6582900fa48360518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82b6d7fa615aa207df9014fd8d8e49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec1e856d240ab21e4bb278ea219763520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c180fe53a5e3d628eb5fc4468ac870521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdb9034b00464ed9e863ec3ad3afe0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c609cb40389bb6823d0eaf7a31701523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa5c55b7e851d01260e644b3c34a99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2967489deed8e68d5276401a0c40450525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51341acc24a8e9214017e7f24ad6f4ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a183dba48c9092ab48ef8905dbf4e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425228c2df9724d42e75ef4c0ae80d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a718f17483914d3d9829a45aa58a4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d4d3465ab9cf05ff5209fa9a311ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4379f4b5e1b39bb4fd7edd22e65454c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530763f6e9f5eb811794c512a40627bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ebdf1b63b6047ad2bb60cd2301e59533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1bda8491865b856c0c017e0849605534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079ceffa549c53fcf8cf5f0ac04a181535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507b8e92393d4851e28f0d2aafcb2ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8255578af1fe42b8d56581805da51a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660aaf8fcc3c27046bb0c3baa40b440538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110f68a19edf41faf243d617271bb96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe417f0f846547c1fa2179a6d09f98540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd312c931a8d50395999887cd0819e89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67468903075ce767f5d55a4c5cb82418542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ea6cd600448f39b8041873051a5fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5f4fca1e46cf858391d03d94527b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d2767ef0a047e20c613d5fc7c7ae6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75f632e24aa5089623afbf77f2560b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc07c4a6b1a698f82e24ac44a1a2e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816d58d2f0b921f853a8153f7226513548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46114807ec3637927c46ed6a04bd3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd018b4fc0d6bdb97070d2c23429e39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9684f7f17f64ab8e3f19ff2b1d99b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec68cce169c07e3f8a3fbaf3d4e7f6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4353d9457b27aeb9e064c7b1e0fd383553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6a601315621f73e79111f9c172d7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532abf428f66290b75ac2fd953e3c6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25720fb5693f8de3a6aff6f331740c29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853981decb67834f3d39b553ccb05088557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0526801bb8840b2f0d00b6bfe52eced558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999218711006bc6c3fb7849b1dbf66e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93794de1a61b0613095973b3ad88e53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c61a6582d180c41a54090bd87f4511561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450f7c821252b5dc77f20035981c64a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fc7c27c2cef6b683d51441b1198f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6f4889a6f5a042a9637f9ebb5801a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c2ad0414440ab014abc7f44503e4c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa836501ed52c1ac962707f03ac567566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8a722a5215c9a8e2ad6a46acac734567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871d67019aa4dc6f7e0cc897970d6c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba18d4de81b406029a8101dc10440de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee8a8dcc2d2121cf3b7a291bf882a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08744514ee769a4353e2043e8d980c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75cc297f8274767fb68dd7a08eea89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06630a45e8481aecb336517f66e64fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e54fabc29790fa517c1f6393b33cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16266c7650143da427bf707deee3bc0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb9711265e31e10e474923dd3a533f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3396853e8ffdd8b8e4c745b253553d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735a3d4b2ea6811a183eca487a5b183578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9044fccf53d964d4d556bb36b47f49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488737b3d01ce9275b3eaeb95c32e80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9496c3ec52b732ffe6e684d251158be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0eed81a8f04c55cd9d1dd372d0666582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0e920f46866af94911699f6c7085c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721c76c64f2fc7fd23fa48c78826086584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7687c95b9f02457ac2216349bf22178585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da77ffa473dbfc2a0f2e2a65ab60c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fc69150f32eabf1d110a50cf3a79a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08eee34bd18cd17d02d28d87e5007cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620fb4761bab29cf61ac75a96f8bc0d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35abf2665aeff7ae744f78dae8f334590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acf8af780d71ef0e4f10d6c12ddd4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8ba97cafcf0b0a8cf2074b1b25061592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630009431242c1c64f79180226f8fa3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08c0ca08b171721a2b426546555604594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf85bde7ca3e521d7d4886ce85eb34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa03d654c8f64e6e5b20fd6469bff17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a75a004dc7c6e59afd2fc4bb0e0c9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f760e8ac2c79c5dac875277340f64598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08d4949f95738d1c11783b7dac43ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad16648ccf8ee684ed40da030e02368600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d4a3cf797ad66b45df4ff468c2db2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c748bc4117de7fe51d85f7e2b2122e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5da0194af7e03d13ec321758b497c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0ca8e2a4ccbbe3e9a882ed5d6b9db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc07c6da53e8a74d9a2d84eeff25c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7a465df41628481ef078c8db577ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28dc0b41ad64276418c75210d92929607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5929cc30db3057584862571367ae18a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cb7bebf3710c012cb523521e9a42a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ed0f23f1becc0a1b9172beb4936f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292bd068311e32bf24403c1e68b4581611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81668f7311f153bb249d5e664f0761612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc070c2e7e79a1f51a8945086bba66ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e87b6a874577814bfd88620703881c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dd6e674d56bea1464ca7042478032615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6844b3b600f6b911d67addb5b4190616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746c7fa319275b59a3e19cdf5df0990617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023810a6f8386a10f951e51649bbddf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2bd53a934c4496cc5187c732567f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d09c68d20df398225a0d203292734620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fd66681bce230ac11f2ea96ff60f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd647709275df304b5ead1f9803ad4d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb2c153492b759bdb9cc5b097bf4ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459436fa3d73c47de58894b5509ee0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a15803600465b1265be2b2a7fb2fed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f585a7eaebae3b94713a1885c31797626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e048464998511c63ebb53b650b20f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12ce57e19e963e8506ac59112ae23e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbaf7f722d904c8e84c0e4f9940e8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22c6aa70212baf23b534da0ccf8aba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f76d56a11c254ce3d579a3d454b1b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929829d12cbeb1cb311c151ea4312c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fe60911b9df41e01d96b7035d6f49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a996c3d8b86461109db3847f92f3ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7d6c643d29868582ad2344de24bd9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e20ef658b281557323e20d002bdc73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21de22dc934603d970a95f7a2bf9f67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d37de72e49813021bc71248ef3c3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d3fa9bbfe15627860928b74673cdc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b1c61b84907cd25b23e7536c5ab43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdec1bef2cee6103d5095683859f57641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c0b2cbef80cd0fe2e860d37e919b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e062a41c753b3ae49c99143645268d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb91a06b766d7fcea2cb84d148a97e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836de80db2bf5969e28cb11937676d7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a2ce1e3072d4be384baad218c1dbc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cb098f9dd4cca1deeefe43365f24f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd8a8dbb58891bd3a8bd7b9044acfa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb0cdae5b91c73c48e8786398904bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4345bda603df0484677efb3966cc7a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b33c1338cb6d9c3700655bc01537d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe4c713a960e7fcb3e943627cff0e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67d722a7c167239d758507855a1a80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b558fd78e71404ed37cb3263d64e85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2024e02930bb78941586ba4defe0a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f538f3a254a64256d5f7b7a1a3e36d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2977305fea3b5a64d585ed7020938657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d14de7868120430ee3d475975340aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0c9f73bfb15f3e3a5b21bd78c8e23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d051cee8d57e74eb568398c29bc1687660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e800158ab41e7e1959785d5e3e2f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778198139dcc10e70b234b00c4d8c6a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628833db4fe6e142075bcee490dd5daa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa6829b113f0f748798ba70026764c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3df6c29d6176475de7308d8b4254e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70875b9bc36c1a7d1deabafefaa593d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af9a44f659d59013ad1c7f52c9b42c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d3e959008c7fd01fdf5d38f74109c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527b66730738ceec24f98a847fb3632669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e455806dd9e0094371846db4e7f83670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c943d5f83e17e5ad5402c8d225d7560671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66caa2c4f6ad3bc1a1e7d57db6b2492672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2913bd602fb6c5e43e271ece266e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6ecf4e1ed65c19973cfe19c73fc51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ee6fa38c7cf6cc619946f19585b20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e30eed5390d8d264c9c493187960e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6697a56413f8207fb0463825b7a86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82da98ee183cffe92ad27bf82977b30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc77f0bd9f253a02c25894aaf3f9944679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b56737db938fd4a3d5028130fcb45680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05c36f17d667ba736fd754d3887516681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724617942bf7d7701ce615c521221f01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73f4c0bce7d3cce69176772c221bb7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d781038e348808859ffafe216596af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a05179f550c080e45600a520313ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aca6b7edf42cf2a8fb267bb4133d53686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d560ead6536e07d7b8a6cbfd06ed16687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cdb0f753ef094fb354584a904f41f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75456739ef96caa9afbe0f998c97474689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c874eab73160e3b248f863f9271ba5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b750f7843530fe109addf7261474a36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aa78d4096f71a74d328380d67587c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625eb48201a635207f3ef2693a67f279693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b03991e15fad9e9db08135c7af4d3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be081e0dee31070149dd546e8f1c13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba640379bcbb55ce9ca7deb7d2e06c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5d6e1676571ca097e2fd5a0c6149a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042557bf99aee68bc256dfb7a33a44ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7b32e20c7710d4112684d068a1e3e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dd68c09a7c8f824f2ea30ede21bf6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97ac0a3308daa9836a3400f2cb010a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c44cfb8fe6ce3188764995fab6de5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3516c3f68b34ed76e22c03daf921ac7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a76b140226ceca7318cee5e5c36d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53f66b6fb7636cee9e237f4529d85c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea213e2e6eda33f866894fc4f552e331706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f5e29a8a5713232ed72687d471ec7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e08b5c1b8efd574e480bbddf99e53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf057a9ed55d19f37d4b528327a0bfa0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108cd6652cc437834e966ec7e00aaf9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadecea915d327064cd6c2705e57145711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35264943169a5abe864fbc0a291c218712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6f6335720cb5adabc7ef92ac2bcb5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473e356e34185fc194954d522e40b0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e35431afde9fdbfdf3a8bda78b70e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ddcac0e706558b52b2f8118965034716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b304c04cf510c069f2cc0b278e2c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57590687947d859e4af69e58457a16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c5db4c364ce9cde7bb1e13992a945719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f02d6b8350addc9062de51ada61325720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42177981fe3f9f427d83b15c4ffc2a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e83cf12a741164e37ac53de92884a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485740274d1ef268e69eb7968cf8ed02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51493fca9548a94393008978f29b12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831e88763293964a7da0cb4fb202b84725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ca8003321ae1193b509815b2041ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb0cc8724bdd8c2af1f8d110cdf49e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a718cac27458c5979ca9f2fa18587fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268debb3ddbfc86924adc044f8e7d0c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1af4cce878e52cf14da8a83a271299730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d52846ea55a39a54dc5a20a3e49fef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea3da0157f3bd76d6b92e89f578dd0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857ae1207b300eb287bb1efad50ea78733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abb9691b10dcd4c65d97933c6fdb73734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a4e68dfe412cb80132ce611de4912735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d6f9f89ed0836f37ac98abb65bc93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef197d66a962d710bb8e78ba6d9b55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a893ecd9e9ca9e00bd2703d9338f2a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f31f2603d1bd85c1b4a81cc688e5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd8f4297cb06161d6b37d9cb569539740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aeca0fb003bad23ba74637eeb04b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f040ad55db1de746e0ad40b693e526742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b418042a411faaacbf85c60d810088c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35fb710b8671aa5e976e92c61f2dc7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e98225f70848573f6036cd0b8fc9f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bb705f10f9a23a14d05e671f1334a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1964a0c5851e33b92d02231c709a83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24fe4454a9f1851c16603673004569748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408228d85ab0ed9db788779c2ba1967749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b32f306e49e278ca1cce2038500e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7972a200ddbdaef71eb30eaf05bce48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cdf162fd96152e9cd90fdda86c93e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0ea4af3264427910083e69f07fa2a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc50539d3fd80fb5ad3e2c9e5a19447754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85274baa069d7c40b46ec3fa6c9598755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b7368166a3990c1ede6b8e98b8e66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b19bb44d5642268580afbc70fd6762757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186bc490782f19d68b1a1da2b0ab551758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25610ad947575e4aa02796a49a3b9966759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dd42c3e4060a1984821c01d48dd02760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15f471f332d4e5b691cddfe66f44f8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f22b7a2901994f871954ece1d32ed762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56146ebdd6fc438bb9dfc3d470814e07763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b078e65f986e3055953e8cf1ebb286e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb7c692351df336a9ee7390003be73765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de851137eb7b32f4ebecf95f28deb71766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbb4c032c4d8c57709e5ffa273fb9b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20350be0842f8ed0cf75e271d14111768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd8f865777909bf158203ca735542b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fd1402da17c8562846cc89398f1ec770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143e0006c17d9c5ea18a4ea3a9a156b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604029947124324cffa8771fbc83c165772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451630fa617901ab50cdf1921c86661773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf59858857e02eb3c89e96c838707c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9809f0230e9411f15583037fda00937775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dc52a4753ef7e07fc237b73e0bc5e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71218ddefcedd3fe0b5384e69409eea5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011471ad302d67c53ba155ce13727bf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb521767c38da481e5cc0a0fa9a4a159779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73a6e41ca62f92f5adca3288fc23a6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2b14a2a49b6325139ff960081be5e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f48f3f35cc712418f0373f142f117782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff201532b8db9c3954b63cfba88acffa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996846ba1ba6b311917857d69e64c933784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd37edd138dbeb7a98d726f80dde344785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e106fd87e4dfd94c29d066fd1b87d9a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c0d4cc795d02ca91b52b2fa510a09787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d5c459f1bd5fc7bcf8cf1e64e1315788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a9e1f53398570f83dd7f726975ea1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4fc88dc38a1a98e7b1aafaeceb99b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1fefdb0910834b99b827b6921d251791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5f78a4819fa4ca4f1be29244474ce792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cefcd6deebbb2a87c5e46072dcf24793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deeaa8854942b3d61010c713e77e19794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c86caabb3463feb86f8f09b7952adf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b55086fddb735b982f0946f4b98a17796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5f58d9b9b548a27f49234cd2e324f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fa603e2bfaa1f712eb3292b5537c1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263896788e18765a206de8716fef3f4e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf65accafb7f2e04540ce69b776d32800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103ef1086ca0722ce23645bc35810f8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af812cf0489cf3b3e2ab335fb6546ac1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45f82f1cb633530493ecd2f06e1090803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71566704798c4516f25472f2b142aec804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6145c0b363693b5ca7e1f81a621ebc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e502627eb49a424029816b6b1abd92806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5261e15bee16c8573c1f30c8c8cfa97807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa710d046c06fa2c5d5455c907f1ef84808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b254bf166baf59dc0f0f6e6001c454d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6266634c06c2cd9b807b966be6004dd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b199cb6b05285d2a15d5f4cd7d10ae811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9300bf94b2c808b7867234d1458b9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eebee5e91575a2bc244b7bc3692c28813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7411c2c1c4ff3d4826481f9fc00447c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c5ebc490b5d92a6643efe11766fa7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249f47a57558aeb28e5a9ffc3dc876e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc7a70c76484cb8273385313d28812817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3130621fbc88a775f7e07b17468630818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08320bcf20f597ff032107b66e5baa2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940ed17e0bce312b2342bbb0dcf31b2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6585af8c9adf7ba309baf39ee4718d6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4b549674e9f5a8526cde04f082d7d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712070ea044f5a456eb9869ee7746c8c823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492af8ec9ed87810a3b14db6e0bb1361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74d91bd72cceb4b02e6bbcf846cd7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41567d9e31f675289905e9c40cc04a9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b1e0175d548babb31786747e5ccb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e181c4a29c75a1ca9bd64dfe239d2575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dc9db05fae28b59e9527177a3b2036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cb013193958a94093901cd6030de47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1d3f0dbd0ba0e7efa65585103d3688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56000811e730d8415095dbb3b9b7b799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b09e38e21ff17fa38bbdc60890c9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615683bfb21c720c3ff2fb1651d660a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c51f45d76f17c66e77cbf4ebe8350012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959e8458159e8a973ca0cec4b837d4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5cd1afa9bbfad7e78efd7e17ed9c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a353a1c2aa379507331cc8c827dc4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64dbbc1a0e057e253862649f530ca716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e18473c3a712eff601ab5bd1bdfc3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a111ad07c2f5d7b29ad26516db29718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070be6d00363a9a7104800ac80b4d6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078ff2c92ba6c9e8c7fb110f51353c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb2b5db8f09ccd67ea8ef3f08ca2f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b623de6d7a3e8b16df0638c38c1d9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f488a3bd31f83362621433d1254c7eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10e712533d647bced126a1deb722c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e4dc80466e466f7209a01331b1d9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdc6bb7da8ead522873933b993411626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c24e069b63cbff650b8de3d7b2bc227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03076af158d47e6bece832f6e011b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d452e61471ae6812f525ffe6cfbbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36298310c910301a6c0e8d2bd0d6edc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e2bbb8f0a5b34b2b3a70a3b30bec031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709fec686c41854ef4d0adcbad0e2ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f53cd584dbebdb1dfc683f9244616133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fbad567f4bc423d06c003734c3d3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aba27d1a30374c1dafeb1f12d567135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154811d03c7e200a33b948a693b51ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372a33137aa34b82d22b95de0a34e4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411934c5a73372e510fc263309759a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0484f9644d2f1fadbe1a8a3c7eb3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91f4eade5564ee2190370b62a1a31d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f29df3ddd1128406c5596bcc636fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860f60af39f5437baaaeabbdf1d0d5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aa2f7dddb5873fc628577509773b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2c4fe2968ee127b1b0a054554eaa744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d6bc886fda23b0b0897b20e9eac7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bf1bb17c7c6c9bdff9b3d35154c2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e228e8c19a4b8d7e5348351dac2cc8247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5cb66253a62b4c39ac2525fa3576348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725bcfd1cf13810f1235b15b284d1aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008ab2531448b98a57f0fa75ec9350f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69b70244e3a2b89f08f3cf3f4e65c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11650f5673642841ab68dfc3849d9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c978912cc491f0a9da814d7ae2fc1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f03e7f5973147564fc364e624626a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9a28b389ea22862fefd42d30f328e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370bc1b3023d9f29666f73d806fee8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11ce43d696c25864dbf97fcfa1602d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a98dfbda3c840a2144e5dd662341b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4eec61095ccb431ed68fcb65317e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764a27a308f2b30428fa9d497ddcaee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570000d75c8172a88461cbbfa2bb75661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be8ee0f02e0e1baa348fcf81a301cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272a8595807d1344fa979a9b764fea263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e9e9fc49d0f1144abf4b6f1ed646664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575f6a5ab157fe2d706327944c692ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc23d50d9f0c73724ba5349db09b14766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81f0ec39e6a29fef32739eb11c6d5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5435cb592441277041ec0ea1213adb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee941531152022ce52f574336a9ae5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcea807199caa6ac92392fc7eb7a9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276ecf94a214c072b8ab87e5ea7641671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0c838dc9642f1bde223329941150f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97200c75727e7c5df37e37566a6fdd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140582d25c59a43251550a2166e84e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1906288438f8a7e73b46db67a0a0df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6920aa6ab8ca0fef83cf6d436dcc78876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413a0a09d45e85e6e08dc6f43aee1e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db60393bd45c5a4a7e311d90b5f48b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143590aaeb32ce11873f32745ce34a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802bb9393158bc6dc7020c069f4934580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e8a005058f8d103a5fec157a3a84181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820391e606cb00909712278dcdc54e8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0abdf994d17200b03f3eabdd70373683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c73784b599472e9b3752dc451af0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b362dc7ddb6993f9c9cf75c62fb29885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0ca8df2f07578a73ce67d960cc22686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4760144debfc7bdf312c0cf3226f7f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6257414fbd05bbe6b7fa9bdea47826d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c17e29a394f9a3cbf2e76f057b72489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51500225e493f481d2d4a8a92ba067690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd5faf8737981e1e82d697d39c28fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a62ea2894709e685de145f1aa463092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcac1329655ef34fc8a066547c55d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ac224870b4cb83013fbfed7e8570d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e450019b22acb0d3ef66f0784d893795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65978544432b4adcc7b11846f400cecb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4065a1406eb327b345ce2d1a09bac2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583ef9325054879c97c66c6aef4986b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deb6ba2f636a195af13455b8f0773b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3d205af550b9c00c668e99a6f2d37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e274e81ab41a7c5e8316d592c043f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0cb1e6156e6d44fe6e05f1c292752102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622c927cc4f0d45a385917f8239bd15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b34cf2609375430967f6fbebde8cdb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65460107291f759695f141c76b396843105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042983dc4af86a9a28c0c4e4dbb2352a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b11d7fd77f39c5da94388d7f1dbc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb269ecf2852e1c49672cb2f4770a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467646dcd01e4f2ef17d66db7171dd5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3a07cf7ad518e67fbbebd87274b4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d0d8e973d867fac709023492d7c1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff862f00d82c7434de245c477ac9603112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497f0cffffc9e2c7ecf0a4312ac1ef3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37895f7bb1b15d50dd1a62a1d3e2dc54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883940c37dce8e2eb72085b8210dcc76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3a091b0faabae677fc51ef60f975e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acca734543157bd44d304c798a6db3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4a72460fe6b93f1296a9db837f90c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eed5bcaf3428b995638c8ab9d0df27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c4d940d66439c68114a9427de160d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d480b45ba8160697b2e0980e6ffe4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca2ecd9ffd66b0c92a11552149df38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc047288aec7939871f3d983af2c2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff832aefa6dc9828f2b4cb4c6c175260124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560b179c476cdca425d1bb197d0de83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f12d36a62afc33b4189adf0b042453126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c5339d29e6f790143c5c83b0e0ff7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a538078b0d9869dc7e07c6e588eef88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85530b0cc6fbb2be61d8212245e453fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440fda32dec1576343d45ef6f059725130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075bce99a8cf160cd4165f998ab75c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c73b02d094947cf3231d19c80bd7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69d06ec5272932c159c8e1e7742d81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098cfb19ee6e24a63a6630511ccbbc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992dececafeb3fe83921e0133bb5388135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529c0fd31e26c43a9efa82364db8df5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aed8ff77a42a1d86ef22ebfa8e87ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449a624df44518a9fc45192c954dc1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f7e99d7a25b1276727f14639090f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f763733460bebf9a41c117ac53c2b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0748e08aa1d95151ee97682ea9c7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62695ed13b1366885e38c360f75f89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3aed66f9288e19609ccf631ad6532b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d029037302ecc82b2ff856d60cca78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd973be086d8e34b3d2d43905eb460145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e10aaef4b0769372da0cc47789ebbe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee9f523a66c20b60316fe22c00f7ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed602881cfbb6b6afc8c93dd12215fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c0e338532879c4b66b76b54022104149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95221498c2c3a3df9348c028a1f2fc8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e42db70c5ecf144e725669db0fbe8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb34459e2fc21ba9605406e7225aa55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d14b6b2906d64fe2ea76e74b74d0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746a7c06f324b5e9fbd9266f65c1f20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f358ddfd05e38a170c0f66695ebd86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae00db42c51de3419c113d224eec32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce30a8a312a72e96e139ae4431af81e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69774aa7efc66e2da7a9fbbc40d9f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0e6c689d0141a2f17474bad92368f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1736cbbb11c566645d0a13d0e7eafb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee5b2dd237af492e1bfb42c0be9338161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272a420011d1d17ff28cfa26b24cab0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035c7ab32ca95550f11ac3432bc9424163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b9348de6ac46653c16fbb68a64c88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c073a987dbbda2d2ae06dfe9a8b054165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a8593d6c4dc0a43a398e6315b0aea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25574c6a3f95275ce1d830f3ff303fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc731d3a48a6ad921b9c7bad7184e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81994fa2068bfd1517b86c94c0b9bbc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f08a7e992c91a257e204a736bf3c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6878a7d15a060e538d5414b0ac4e00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54260106e8877d162d650b5b2eaf398e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717af45e3aa9e81d5b688e756afb2bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f7d416d60cfc49cbac47d4b222a3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5ccc042faec82ac818b2e9c064750175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973daa6db4751fe65a38ccf4a803f8d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1edd7054f31e42b0d13c417d6f567177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600bec150c0378abca17e8d82605677178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83d24f0c873361b942a3579d9d55fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb492c35137b755b5892548381a620180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e4b4c080e3999ad60be188b97bff4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faa3cc7a3b4e8d5d88f25c480a96c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda7991c41cf1ee83db2c7ae4ff44ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595f7bf4805c492e6aafc6c5b321be5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92391b10f434598b9ee18be17a879f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186e41fd493557db22375df53257f49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474251b312d48e310ef5cb7cb3b4a144187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679969a85f89715fd1b3752937b1d5ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65fa124841ceddc4bc18e129007635189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d568ec489d3b456f0cf54fce0f6bad9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6413db70fb305813717e0c223d73eaa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325ee8687bbf11218a0d05db76fc5c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614281f87b327d5c1ab024f6a0e9376193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870a01a0d98f197b361eff7c9a4df2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fe0ae686c9022791e6e0b38f54e2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cc0ec25f018cd36081a547960c6dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb9d822b5b6c8b1e3d37c9c3ed9f68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100672be59d27817ff418866db92d4eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aaaa043f4bcd296cc8dd2772d946f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bd6cad0f308b20ed3906b88ef920c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c7fd69adcb29fed0f3b905e483c2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07489fef53fd9353f6513d890f256460202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa45faac8041a086e60b152171093b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0a591c7a3e54d95f1a2fe6fc4c0dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e04ab876e11867ab43bbda38520d28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c91f9a5056eaf67c6a8e0d817bb5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94636e2d7657272e941466727244f66a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d313eba8df331cb5826a2793e4eccb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0092b63d51285e838bfaea0445cf7d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd634ca4385beb46e23c6dbd448df81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558c302e27e921147bd7fba0ff4e796211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0de0c60145136f9988caf274922e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a78c1963e7c997da3a1e993bbf892213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534c9d202669bfd7cdc994bc89d46a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677cd24647a82e9ea797849be346dac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e621347d83de29b32b8f829b08384216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204aa95835e44d5d5e71d2c0dfcb52c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ae025a11676c90c969c18d059d6cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836a1f1b1d8fbea0cd43c53789baf25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ad94a91a062efc8251dce669d7e81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4d9f5c0c2ebe42175762d1183329e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa5e3c1c60fbedf6e047f50bc9742f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bccf33f139260a93f35fef0de413c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b2bce0d98c19b69369a421d8bd5ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d9040e3af450d59da002596a704dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7000f681d1df915e182efa78c098deb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60939694e2771a24a5c2a15593bfc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df738e202740eb0c352adc0898f16c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fd359f731a127aeaba9efd34e7ad9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6063a9eeacfef4743f22346acc6dc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0f8e280c12fbf0390c9e08252add5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d855a94659b473814a3860bf3a06d99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3f088edc55b4d15a427db53f898ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178211832f9219c041319b78eacce57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf110eefb9e54af0b7365b9021846c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb3ed55dee43b1e4f327d228332f6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f726514380135b25b91ec9303c034e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800e8d0bd61f5aa698fa133ed3998c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfdcc88bd52ce9368d9d0eacc5579f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b45fac69089c82113e0339ce9832c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf4edfd851c932dc0ef65b0c101677241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804c59b59a712ab2010cae03a79ee78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa831903ec19a5afd57dd07e043c46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2d07a90b9dd50051b3ad4fe10feac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb0fa9a6cfbf485bfcec82efd802a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dd9a8669035f2070fc21d1b15da0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02495619f4970905adae465d981e7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4027a66ac85459191a4010c4990d96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce3165031e40d0fed7013fe6e66c28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075da7d35e05cdbb6ef3471d74ba9f4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214d11ed890d5b313f2a52341b49132251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20aae86209b2846dda23a9e55f8949252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aceaedbfe903637d40607cd7365e520253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a18f565397668bc2a691e4925c05e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028cf4a106b0a963609a9338a31a2a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9baf3e732056dbcf9cbb26d1bc7de7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f471c5840e9a59609a98ad11bcaa03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49fac7dde46627823f58f773984cdd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127afa756b71e8acc3acc794fbafd7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce13721278ff22765543a16b45f628260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbab7baf40c788400ae8e999829391261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fcb08bb511ad23f6cfeb5ede4e6c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70090778ed7f9c24674d08a115137401263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3139e8927a11ce2361b5417596f34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fa64ffb3c20a3efdd4f13a79f9809265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279d3463652ec92bc9d22faaaedd5ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b488cc885fb2568ffe5ae20affa4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d0928d590e5b665df7b0be6bfe8d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b90cc816b58ce1202253f32c038592269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997f0340b5152e709dc41d2c2747272270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ba17845beccfa04534772425af731271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe45e9abfcf2e52aa85b94edc058a10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157e8836668e7f6163f04a96eb7e511273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d77caddb2dfd25df83eaf6ad4b9dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97357087ecdd047ae3d429e71b7a9f0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab4c7ac75f5d8dac141b9f6da0562e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08fe33700b85f2a4b1735390aaa62d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02502f6e450bc1a3a9ee13e978d2efd9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f014332dd6302b027594306378c29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf1b2374daa2aa078b04ba0579298f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570844ae32839baab373faa24eb3f53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb045255e90928643af5783a65b916282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e240f099e0504f3b6384d7bedd977283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bc2975637cd103518390d034a6f69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bf984e8995262a06060a171a51151285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed451147e6910eb4410fbd548d807d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749bf4887dc68e6e9c90460382e559e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe1a04cc5defa1a24137231c93963f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abe2f9cfc3d46eb67acb86760db2c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80094e7e090ca31ed47e836e05a009290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fca838de935bd5f29dc7a7ab7c6e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aa3557286af28e0c54e5105b81de0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c38a42c51c5ff2a997d38fb8d53167293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7462be39579a16b70f001ad9a42a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b37d65c046544f721af77c784ee26f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f69a4c2a2665b44d6a43a8c483866c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e874b01f2d5acaae5244a5f55cca7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aed585a58cc1c692a9339736d2aa7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904ddb17619a0b39e769bcbd3632561299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a613136a34eacac61adcae6c93c5817300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419361a2a8037f099a5fd6749b143602301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0ce28b4bcb3687e905b1f35409155302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d077a10533e46853ddcd1286ad1b27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e73377a5f0049dc6d42e9b5f8c8c7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e6c809582aef651e89565172ca44c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca1cfc99f1fbc28878514353ad96f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6028ffaaf91f476c0b4317f0968d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d246b9091013573d85eabbc1309ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2350e427406e59b25a71347842af3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd9b24523938eaf3b08e555b68608d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7c6fb457ce416d1fc7ad589e6e584311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceff49cc887549e66fdd643262ffa7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422b2756aa8c795bf60f5ac4d0e16ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb0edd99d38602f441d3ecab7b8788314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b9853051d153dc644aea20cae4efb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50139c0f0928f9aeb67bfa1becab2e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ad998403f549ea2ce6a9189aee59f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf583a31006927388a0465136636bc8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd07f183bc217260e6f976c9c30bfdd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffcda1afd272c53334154d9858dbcf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c5ca5d82f83dd4e5ecfb56692aae1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f0423a321f2b861614c6fca8effe0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0aa05a93be6258aed1170406b60b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7189b8caf159d150c845ecb680cd06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96412edc478664d51863b4c7d2796bfe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b2ab6b8c562bf8bff4afe23067004326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8b9913a62f52cd856229ee3cb00ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129c45222b197c724672b833ef0985f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f43028a65d20ee306a20c708a0a885329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d099a83915808d902928c0de8145041330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db887f708309faf18dc21a99f5f73e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492709861690995023e59a3152f5bef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c993d4251615bd73f7256c0c436920333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba13fa25d706fdde0131bd84db9436334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53fdb7540a893ab7f9109d8374b274335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1e43c9b8582bb83d77fb1867f6b0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c49a09799dbab91fccc39b63a5a901337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bcbf2abff312fe94aa51a16fb0dfa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3488b06ddf89a803bce00ff9f7b1560339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718d3df8059dc19d1f6b2b57d036e0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400199fbbd0b7f9d2ca2625dc0248eb8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f0b18b79436b1c0979d80edc5c2ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20091cb8a458ec7ebb4f8614c269eeb4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6c93088ad89e483faf9269d0455b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb150b288c1e4f965c3f380e3693ae6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e0152c96c38d13a00739ee4f29dc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3683c4064336969ca85077ce91397347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e0df8e1266a710773954a4e46109d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1842d1a173a8ab57b934d6983286d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ecdb35375e94190955e4f63483793350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6aaeb79cfa275708ae3e54a739192351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a29dd9f6e0d391f9ae373bedf9feb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab6f09f55871e87af4fd836f141f25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18736750df84a3d010ffd8afb8721d04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1714c4b228f7ffdf13e21fba13617355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888c0be33c1ca6b065246cd86542591356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c6c46dca728e0eaa53cc15a0dcdaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5dc45c82f3abc03d115a8207d8a21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa812bb564754611006d88f1977a95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018706343f56346dfd014502a95f75b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb6dac64ad519cb1b4a9855cb81d3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540cea397d1e379b5a13acb555b82c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e018ed9fc9dac070392b36cfddd3fd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f58769ecf3578d3c29d4628995d2f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9824de459cd2718709fea1bb53226365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654727a98d522a7b3707c67ed937a4b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085df06e95174507f922eb9a6315053367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0613025a1dbd1889a4cf78cb4771a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8ff7a0fddeea53546009af8e115a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f86f70b98d8821a84a7754289883e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6f30a7d1b23c05b2eb28ce9634e13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863aa21c4b4e94dd0bc8b9aa92c317a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401699faf4a1b66de916dcde4db48baa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5536871e37ba889b7181def83c28ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413586a1caa31239338d40d642c5d7e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be534d16498a26442dded23483437f08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76462e63e69d83ae27434ef877d195377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507034c2d7060cb4657b9b805cdc893f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ee91054613e2e2da2a11a958055b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e58c3908057432fdb8409363e698c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0177f8997f12b67d9b48aa67ff158a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2e9d1aa8a1ede026737e1e05670f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b4317e74cea96f3805950ad44d769383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f89315b85f2a6f79bb8641806d71f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd2573430aa592146b12e050e30a04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4580de10c6952e175144b6f6ec1ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799919cfc61c58443ee6b6cadfe2039d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217df41c876bc56901ecbe5678e3dc7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8015c0f1eec08fb9ca96bf6b96e7974389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b582a5f997ca751308c8398bb882e3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc976361a970b52187c488f76df2ac2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b92cf112b363f3861e4ee2d807a9c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b64d0ee3611f874770df0c1e9ad52393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad3f0230644d0f762fffe552f19d8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3314823d5806a5a97c9b4ded10119395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c5c71de85c1408990ae25c491ca7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650343c7db38b2c85a6dec77c869679397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d477777eaa201db7529a3cc5249a85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efa117efbb774da70059d698e235ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739f6bcf443027629e635a7ed8f7398400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1def5cd0a157cecc38fec97e076895d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63961b7d62106b8b57dfa52b32afb1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56e8f93da3becbbf9c7b587166a857403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58782a2a804db4cd6f3fffdcd57f3f5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa0efe8ffee75a2eb2f4673d6157ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af70fda9f5f6b49e44488a13e4e771406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd497dc79f43c80091d513e0c26a28b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fd48bbba595939453b290137448d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a76f7f1d3d8eccbdd7645606922375409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c4008eec23c83270eecc18b0497d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5e2e569c415e43f409df825d1b712411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b03dc9e84a1e4d1a6eea35fe235eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40649c7675474f96b680230a6b0b7a5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76c3c020ca9e1538051e1fcbb896d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbb661f2b024c163ac43586addf84c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef0024a643488618b2fd357a81af9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80948d9a14b8ebf76a68c21ba22cb667417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3440b113c0281e4194932cfc06277418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53a652795cd2cf3b9ea0473364406d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ead063f221b0778f591400436add7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393db560c70551812dbf13a7d3b75bae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd308d73162f343f089001d6c5a596d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738f63046cd599402c1424717e66008423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a75ad54324458ddec4bcaf1cd2f53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291c5e6b89808679c177629e0de5652425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d59aec0db254588d476db21a63ee2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a52cc5d5ce079c5c487470291c436427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df00d3f8f733aa54822afe851c9921428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30eaeeeba63afa610772c1c554bef8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57088c73f819844fed74f9ff7d8eee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce1dd4dc256fe0656f5f82d1a64d65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaaed97de434a0375eae02def57a0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dac45f5ae7ba79c4d1277faa3ce2b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7815630f909d36719a138664afb67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c9c14e5f74199490032372d256152435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b4c0cf422171485b6ae6d67a49b98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6cae4553cbb4921f965399022e3b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ed2e7b992184fede809a257dfae36438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9961e7133246f45b27766aa8e766f05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9dac92c7a647491ebe61201403f25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdeb81122095c8245dfe30b5764483441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247ffd32f5f75679fb5b8292bd42766442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c4362f5233088e29cafd679bbe6a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff4eb5b2f08435deaea9023bd80a7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a462341dce94b266feabf3454f659445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872c40c303582daf4731826ad691d1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2e012d70c3b4fb24964fb67dda2c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c229e6ae169d062631b9b422b872f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80ea1ec5c1fd330f5339d516108f87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5887e6ba3b2f0f3e13902b4706d80b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c5b40c9586c0e43b38ca5dc2d49ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6c0f93dc02afac39ee80d1f2db0ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b5c7e77f0498f4988642b7df61117453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577d13964e5f328f596bb32c0bc553f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68bad7f173f8b9452705830454e49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775d4c8327822709204e213028a071f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa14e877f2a4caf6f4ef0a9f90d814457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4092de9fe7f18b6d6762c38987cbd33458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaba296ff995aa28de619d29407c41459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937f0312ef4710b32870ae668aa5cb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd850369f1c5cb938b46c11848cc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ccb42b722695d7854abad00bb93bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85cb70d04b28a4c6ff61cb35c01e00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55f50906973f3ce4b2d44d6091d402464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ffea60dcfb9093483e6a654523026465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd39b4a511b8f9c0d61e6b1172b0fd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715f32a2d322f5ee3e22301b9fa025e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e7ee7468523aab9928ebbb4771910468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d296a60042b7f1c1c0be462baf1f90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaefddc7fa7e1c2803983748e574bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272840921c93eb23550ab85a74e8395471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7bf6b4ea2b886a8804c1fa639a597472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd401305c85be85d50938157f8932ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d1dae8a889cb06fc86de6bbeae10d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac31d5bd3babf52c8645de91a9aac3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1b2d8ae6a6972df53ee7555faa1b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b09f852cdb5adf4cf11462efe46e7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602942489f02ca4f3ee58dafbf784ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e24f309dfc3a14cacb3f1fcdfcfb7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bfe2f240580a505dbe97e60fdc473480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586813aa982d0d4db5af12f366124ee0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151460f5aee48c0fed12ebae322146c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e004ecc7e20539369204cde753bd3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da6471aeed56f2a3fcb043ba5aac2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee699ef378eb63b7472b15ac41adfc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f1bfa317e66d3b25a774e4b0f4ab1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1eaa244734d22035e48fb33ffd1c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453989f289ce0c116bd323c88e27b63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cc19b995bf6c76e6b6025a66ca148489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c73894a0d5575042218652f7bc276d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488a148f0e96b071172fa8f986851d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177a1ebcdb5c13bf409adce0aa387db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd75a8adef393a1f71087859dec79c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34b9c4bc9918b24c01ad75a5e95a41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734372a6e637d5bc73f85f0a27ae246e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03f04c43fab7a7e5e5322466f6017e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f70e8df6714ba269036c67c2aab3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712bd2f147fb7be7bdc665e88a1a957498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d349121b45629c2a82360868d692c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131f9d111bf294abe1a0a9cf9e1e884500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea44e4a7e254617950d11fea364440501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e724ffe115947852a246e8d93bb1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636cf3270c0f66c08a7df626ef3a599503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d22a58a3890d847717983ba86a695504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c80785ad4faed799c889d9a08b883a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0c4270bf2db2b27dab85c4f16b52d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0d1aafdd3b5d6a9127583b587c8ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8782ef06afc1ff0368bfb2c2e2489b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1460f733b0924188398a87c989411a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6957b3748fd27d6fb1ab838d8d8eb9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02009ae71aa511e7fbf015f056140b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf37a45b7e80bc1d1025b6fc88753a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a588dd3993ee56530969db6f6f576d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427d403c632ee4786d56423830b4011514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2f97f9d767c57a00f3e396f6b0930515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500e4ae7ae06c9145e1dd7cc029c76a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b222da4b4a6f5d80ddd68adea13c68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c56fd53f3988378b7e0702dfb59f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a94432006ca064f52946234129590519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674dbf30c49fd90b281ae0fe02f33b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672812030f5168676a6f0700177435c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c998003491f12c68fd209a0020bbaf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9c318b72f504365964a9064be92ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a90442756853253e7b79b9a8597db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b875eba0cecfcc47c8061386fde2fca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc5d9cebadf00148d2af9c3b546dc7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8a03763348643e9f544974f7f34be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26dd32f1e4a57aebf10c92b89c2f06528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbb01b8dd2501ec3c896b87aea4b1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caa09d0a38d24ec20341decacba3ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca52f8fa850774686394a34959ba4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f829cd1583d3684aaaa0c5a77801759532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9a4f161d4d2e8ddb7546823fe2b33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db55b4f1ee50a0a23c886a3ca2197f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2921e3710778a050b6b871cd7f27c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87886c6499798e73dfa7fc82fda3aab8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717547708d7d0f3ea87a6e720b8dc196537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1ad34263937d9b219d142bee98f8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb43eb773c857417c3971f3a7be48e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093343e7095a6e05efce69d580501439540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7895b862f1de36d70abd2d383bc0bbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13728afa6c2613e2b848c75dc9e3b0f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca999cc3906c597b3df66c60e6f7ac83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b346197802a14496fdff8ba01ea35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453791119b748aa27d630e39f4eadee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcb854a82682bdc9b73c613c87b8ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44d2196918b2265d6f741f18fc8c28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f74732b251cdce71488d5f380f844548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f6e1f764f979adab48467a998c5d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b877b9de8919ddb7001df98fb0d8e10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8015bfeeb0c5de6d0ab1eea7355166551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940c18e022a87c5072c68a85819f407552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52e0b7816215574a41bffd7ec9d06b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033eab59f0b448a3ce3d7b3e0bd57831554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce65d0d10d0c6aa007a4a75cef92d0d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd98b9168ce92fd8b50e7563f6d19d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daff0802a52b6b82bfc5f846c80be38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4459f289de71fe930f5dd5f92a6018558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78098932f5fded49f6cf3bb0a8e625559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972f60298bb541e90c08140d9b0a7e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9ca1a8d38d45a055e3805292cfefe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282832b3acc2a76bd01fe0be886b91ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c1c7beafadd2ff5dd6bb463b7c724563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebedf79f1c5bfe1823fdae4ebcd1799564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80df7c6b0544543bbe4174bc8ea71c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26884048e37d7bc40ec907fd3e508da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70394bead816b2ad680ce51787013ed9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296e060009ca6ecb73354595bd26cee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f62462b40cb11ff60480a6f39e817569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c0bd7f01f6d3a7e409a0180dd0296570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dbe2fcbc1057d1fa9e3ccc4ed2735571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371051faae9398620ed88a0d52f29ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f21e23c489d54aac0d8172fea3b72a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfa13e32ba6acbd53c8e254755fb98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e988cb963d9e73d0df96ab4bf47e883575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0ed94177d2853d1da6b413e8a8039576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc60b90bfeedbbe67428c11a5ac416577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b90977f707ef21ac58cb41f4aae0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9707bfce6229dd22bee94ea40876ed2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a8a581cae2dc43f05c04181597605580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b732b14352256950261321421f28dd7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a06f2ded7cbae229040e23152e3ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3615c47307abfa6ea50df58eb53a05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340994a076490f9a6fa953408f1ba4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07959d6b799d7a6f8482977ce79172585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a65fd3ee30449c3c55c214a72b22a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3220ffa0dfb29d8cc0e70a5e2c6dc2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b99b328bddf283b0d2c0a001e744d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb75076cfef30efaf3c92442f91dfd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b741805ad843a13a3b14a9ce71ac8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39549e5a42994e7abcb3a4d075fbd69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68027e14ae8828012f0c9cce14768090592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c92cf2b455d470ceee7bf9a7c37ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12f85b81c286da219053ee99b6bb90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0f2a3de855e24b45b881101a35c43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09091a41e22ba2eac898077bf4f32f3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266346b2ad4eb211924cb96b10c2db3e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ecfc12cdda8d980636610ffca5198598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f6d4a20cadfc66f628ce55a5a1919599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201d73c21e252b9ecc0db694a4b11ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa93320952931515e840e1fdd70a9f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f294725011831eeb0b24350231992602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f3c92cb3599cb172a4082f08ac66f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65679cc615bb995bdecb42ccccea2fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241e4c6444b4e25d0a5cde0a1a040db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf626271ed7f7bcb2558428cdc6149606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955587e0d860b3e9fe7511bfc7212cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c9f07f923c7f699db5d79f9e4813c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5add6a938491afe4740df31e854c559609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8bee9d88a6f63e864128c2cf01550610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec52bb47663486e6567a3dfee4bd1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9938a15ff4fd332a7a93dfcf0367b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17409e0ef9402edc5c78654ba18fa02e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35397be4703aa23eb1debb9eb66e60ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1b50c0c88b4cdc52db0844c634fd6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204b8f284655ecb44715b1815d91110616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f42801cf307d1de785765843a8c02c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63235f6cbf45dabc80e1f7152e9e7e57618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4a69c00968b610a0e082edc6a52ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaf2066b6ac81d845abd3d5b522f88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4442b90ae33ae2c1b460b4ec1c73c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe693f6e34ceb4f6fed9bf2fae5507ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac28ec4030e41bc139d1b10a65c224623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7914b0f8798ffa10dab11c492bfa09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495683ea2f984a117527213375bdd11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cce151393390ff3ce592fbde0a386626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67c61f2cac1cf804890d724c6a56b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5f01bca40ee020cc3c90508e855cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512980e452e3771bb36600ea322230a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2225faa7fd46b77d67fecd4657983a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33084c96e2f37d55ca3d6eb3efeba1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8079e4aef773a2c28bfc7d15c683f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e5467cf7955922fe7fd32348d4edf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90217dcd3d5082de6ac6429410310bac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca3987d8b2a9f1cf2536d0c1bddadc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0c60a96b7ab6a572338f7ca5094c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b985c164212359d19c9fe4075c6ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508cb25fead2a40fe1f392d7939bd1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52da9ae563ec990bd5147222f113c07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f315e54ceeaa2c2b2948a848169ba4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50c81742b1fb7dec9ed30811460b51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225d19d4644a10c34c1f61fd19c33ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7f900b723256d0b9149d796f7aa32643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f29ae919b41ef1d373568b46398d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9238b06501242ae70f68b7479e664645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888db6fa849f402e31527cb2a3099e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b8bf75120ae5041ec43d16dc04b45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424698f1f3bc96175538886c8f57a2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ac21f1d27efad5d39cb58e9349f0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25911970af0518fba1fc29283b74136650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122fc79bd4ba843f4dbd348309a0d8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43f51fca01dec33c19c041c5115084652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35917c1a0287f75561c9625fe47fbd91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d6a7d621ef0e5955ff0855817a425654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817ea6e5b39b20c5f8c0c1753fbbe34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5c694fb5c1d09fea124acdb24f0a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f569a4acd611ad2eed38a4c274ae0f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73c591ec3c7aa9fabdd98749d03709658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a35ccf9635f2995a1b0c5f95a00ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1bbb642f6c51e69b38208ae48b55e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f681335edb84f53d49251d7f056d85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5377cd5b68e5f5e2a8c51dce95fad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f624c3d1f899b9e088b83a83ef408cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaa2f79396049cb1038003c86256c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57e0c9445fcb1ebee2f5b189c4398a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be178a0947a8733cdb2dfa5c9bd5e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4361b82940be6817e6822df5fc00c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0676f03dec43033d39cf7b930577ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5d694b4b601790e52e3b09e141c44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fa985daaccf26ad14ba28ea76e671670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572e224fb5e9fd4e7a91b0aa03d47c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde012f0601801227e41d5ff68f761a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6636623f1a5564a36b99b28e0b04347673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efff7ea5c391e3e85458ff80ce409a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb858a2e10dbd257391b6e01cf78f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21403c0f700301b543242ae25a71013b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c4589235515fdc985036a977fd0b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade99ebad0ae66eb39a114bcd8763354678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61220e4436bdf5f408dc6884341173b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f5eadc70d6f5d8e0389a340a9952f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f782b089f7f4fe90f7a218b117b2e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9097019b4d454f1901d6f5ff0abc6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f251b0ceea58a436e5cfc7457e10b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73836e526c561eef9d82c13495aaea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0fbf0e01f393786a9835c004147dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd8ded63ee2eb74587713defa9d057686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af2904aefb396546b3f4cbd3a09af9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376d49161ea7d80e6f909e91f306c3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48573b75b5998e09e67f3d06bd34d9cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970a4d8bc56f3e188e3f772ee159fd0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f154f7278446b1263b8dfaa21fd20a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e7d0a3e5bfda4a6bcb2b49c293a3c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1d7a56d901d839a2d801ac16d3dc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1d59a924c26ea088beba2a6d42f6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841140a8ff2a87b46a52fa6785a29b0d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f31131fe559253b1bb41eed9f50f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2bf17c58bda917350aa802e7f6bad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c77ad9e4514b926966fb74b72950b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961ef2be50ebe52064f076299b92918699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44495bb8404531d1eac6e04b4e681e76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821b686778230e338e016e96cd07186701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9b12e1fd6fbaa817101af968ba899702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4ac50ff9cd11f471a8b042377c424703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bccf1a299dc289c8f70232ed19885d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819c323fd0aa016ab53a3f8f2550001705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1addceee15abd9196bf1ebce154d0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3865f4053998d7660124e18a48c2b6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb4c0f0a268af9e1a33605321acf6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5c6fa28e44f655b44c9506e03fc3a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf1e524a47fe834c3be97ed541aa3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838de4c4a9f7d43926f29e54b3e47b61711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ff5024b200b9b73a505c4d39f5c96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77925df5b881a5490c747f8910c43c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f0675c3958b709cc065fc5ccc1aaf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f9ffa66168305ab9f97b9ce6d35ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fa88a0fccdfb927030c652862a35b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bae3964d61916735b4df1829897936717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea7e7a06b1931f6a7368789e68c929718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59533466d5e8169db6874fc114dc0058719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f2a44c0f2ce08d632f75d98f069a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63eed7c3cff5a48bbfd65de1a82417721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c707dde0d25d7fb75575ccfa6ff1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b48fcd4b03aa47028bfb54b3c9bd4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf54ed0b79cabe4d8fc0283ee3ba8c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad985b3af843ae0d454d096c8d9a6842725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5d88d97ec43ee0d8ea24c824b6d11726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b7d4eef655b857a5ac385590cc110727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9a6ab50aa52b819a1ad846d652bb0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007198672390cd2edba909eb3c0afb8b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e65451cd64e7666cf1887ab5e28df730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ce33a08fd54c575110cfda1b7f3f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218053e34995056f5c3b981e34ffeed2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf126804eea181ed1e604657d49e747733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6450f36e58c3fcd5311d5a4fabb5001734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac7f04c4119a40d28d70d0a319258f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163391d899a45ef8f970215044d246c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562794caf6762820cbb94126e3c03f09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaaffe145c931b6dce6a0d13eb0252738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4134b2d21db47c60b8a5caf6c921c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fbab902ab2277dab181e9f499868e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f79d675dfd6a25df30b1c187fa269741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa60f259601fe0db666da768dd18e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c945ff032fa3b1e07901327e150d62a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d021288a4212e871d3d96342e4a4a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6732262437f033827b8e63cf659e03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a506fa65bff3c9ec7adad010e5c9da3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b81eaef2d5f4ee3adf42d9e0d7e7ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9cbe1a9397067089938acd2eaf81b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2487c545f0a27eda48342449368d33b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be5c897b8c3c341a1b46029173f4f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbb0b3c15e15feb62e26ab90f3fa15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0fd7ff73e94f42f7091c530c2b14a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0d2dfe24370ba9f768ed9e03a8941753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f216f4d4087b70cb30572cc6c6a935754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a9d15b739d782dde7b3bda8a764a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999f7dfa9a3910b4ff55bb361e8464b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd24908a7d7a2644f6afb9ca5357658757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad1f16cea704bd1b608301e54b0bcb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2260ebd3cdae208bd4be5fc7366ce2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0378e38c26e24de1359664790ec55e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f691be6bb13d934a867ec43508c4a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff9aabd625cc10048e5ddcf7011a44762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013c39a130fcc8d380cecf845baf609763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd447901c3819d59df2811caccdb5d9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9645835380ebbb65fbd1dd779efa1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51039fe25da9135e9c98306050b522c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f015c3f8bce14605adc3eb92b0605767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>