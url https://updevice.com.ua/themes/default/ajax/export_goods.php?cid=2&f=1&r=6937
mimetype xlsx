--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7489c82c93cda0639de4468c5c82211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f88ded46ebd1eba9a66934c47c6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5723d11fbbdc46ccea279efc71fa93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7250a576cd6d85b904c467185e4ba144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e9149130406d2dfcc1e372ec910a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5fa3701f95e0e2bb8e10c770a5f546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7774ef44e6195b23960c24ee97f007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed240ead80a909162edba66348591edc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08c8f438e2244e2011d8d97cc6e94b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79bed7847f3fdef2251fd06d099ce510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29429f42d49ec9d99685a08bae609e8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bf2186dcbdaa349ff79f4d656728e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b867ce4b1869a83bbc4b269e902b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0746e4abbccdb49735df806bd852ef014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ede3fe1d6980f7dd10b3c5e78aded515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f98abf235f3c7367b4199a305bac3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740024f921b1f281543584e4919843217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8a76ff7d60e65421894c557c3027018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff244e9a6cdebe13c5cbf491830fdc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfe92cb54dd27b1daba50b1bc6f25320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889650eab14b85dcb8c6fd8665b06f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ec655e96745308e598986e7fae8e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45344c75285539df76c865ee0403133223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be71788ddb483fa89592be42ab8528824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88aac585cec3684ab01e75a89bf88425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ead6703f2d45315142e8f46e48dafa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e36a12ff00330a44117008eaad5e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a45ee4163bab1b309a53accfa457328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453eb62656f89211794645d81a83abe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2ae01295496312b14dae0d320f56630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f36e603badead20fe1a809b764f4ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f051121c49b4fda767fffdbbbdf88f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc261dc1ca955bd627bf70a8fcd5119033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf54f0ba479724c4df8dfa03f74dee234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61dd826f09407eea6ed48fd6e3780235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57394d720db2b43d59ad1190a5ad86f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b00c672843f461a87f3d1ccc4399c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01bb1b9483b06c7acd65531f1ffce438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd689427cf8cecaeabce02167f4629539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2e68c54ae799f17ce286109edbe8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e2fab8f8491451ab0da914c9ca33e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b0e726a11e4383e77a6d4716ff6b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96810c41f7771b2cdc4916916dfee3b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3a16bb6fad00e4a5a00b9619ae50344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ff0ce2256326d1ef059cfb094c3bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40bfc14752d35db7ac3be8d549f0fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47763295b37b5826c9bd9a70af8d2c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5220119a8df6b0c613c9995ca9726948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edefc729980eab4f54c0f2f874b5ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71278e4d8412948c07f3a8036a7668b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1beefb98865b00225974c91d1f3b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951b3308ca8483444bf1708f12087cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338012a17920e1e38651619cf6b0ecc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc86a9cdb78a2cca2ed4c7a460360754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840e41604792b4ed5126ec479bb704955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210e7c15234bbc1f60cb78586dcdd7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd0e47eccc3533099dc102b1512f6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b6bde47953820348073d8847bd22958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2009d58df2818551b3487f5e0691659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12385748c468423afe2a62422cd823060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6378a33f36f650294fed9e1259747e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90a0db420c9a7babeb18a677d6f4b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4d27a26047f31c3bdefd3900aada363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805f739bc478d782540e79048eb79d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22334a74d38087a4e638dc2dbb282f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70906c19ebd5eceeba1e08046dc992d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b39da07143c51bbcde5f66dda0c1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d064617714f145253e5da930ce44068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35543753d32f125a3216e00e9c83cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa2f74bb28c201d632c06cf8abb35b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3dfda8079ae9b056ecbf2c3b9137a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b655b5bb0975272d327867624a5170c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a7f717266174182630eef9c24ee6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621b8615afdeb1d0bd9be0ac7df5f1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835958664be9a2b65e837d53f4bb12ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8157f52dc868d1e7839fc6afc7dae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8038f9cf8230b9904f58d1eea6abb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccf212544bec5ff9ffe7bab4012f4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2867ba547da6557c43bf11f60d9e3df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a27aa96f089144368fafce93f2234f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a7dd48c6cc0fcaa8aa69d5dfa015c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1262ece4e22e357fe99765d8674a3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee2b81e8192580b136d143e4aac7f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4be1a5c5d2186fb6855e824b3868b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23e347457d832c659b0bedd13700ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2b70e7689365fa3f6a446b4432a6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a588fd22a02496c4fdc5915fcd84087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2d11c3118cdacf91bfdc03ae4e63d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c47e80f5375be78fcfcde4b1e721e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d58e9a86ec49bd0ddfd04f18a9ca6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb586888fb75bc7b6fb94ffc6c343891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351dfa2ed8a83801f227582ddb52fdf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b118f2634fc3d61df6837c137c3ca4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908c4203530a16eef4ecc3f5c52026494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfe2677cf3c4cc8224c7a8532ee6eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206e8b1f6eac55b16639808882d860496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efbd8fa5733384dad9edbe28fa05b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0447cd0117b1729e332a60c88422b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf385a25d101a1b3356f80297f96c4f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a09ff964cc8499ed6edc400b7c2cce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3d2650a73bae713b0a91b72c8d444101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e5e9b8edc23b11a0a221dac4ab039102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9e60ee02d6bc547fe45bbc0279f3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58559ec631dd99ceaad8609eb24fa2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3327d9d003e8fbd9d00bfa462e784c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec37c86d61fa7b15025f6f8e54d4bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343818fdf34e64feaad35111800d8022107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dd1ec40fcc1cc629203407da72190108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec8d89a731a0dea18115f1e06872b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc87447c02d30c53a5e6f559aa54657110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8799209b2e2660d8cbec3e2daf238f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdef88f046eeceb2d56c15f44cad18b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af647eb3b1b694ff3a1c7c31a0a92d48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ec6afa984ddaf4adb678a951ac63a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91f4313b18d2a326c1a8b349803972115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0587c52e9a6b0cc9fdcb7ef02f043116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f84a7455a60bd79c00b1373d028aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583151200f1f9f553ea8a4a91c05b96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f19ac3d926805f71493442d83f9573119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9322d2c16eca9514a46657df59cc5a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66444c54805e3354aa6949ea1cb2cca2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc1de105067e9a8f04c3e6c9b78fd4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70cc93b526053442cb9a669e13f465123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e05b8942bd936c8f2a09d0db60e157124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455569d4ebd241823c9da893bb0573f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02891d2e783535a3d99301ca37dc5d00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f26a146e6a9815702ea80b395485f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d98fca3dbc96077e0a936c0e8f83f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871580f4a709fdff3f288fa0e0a4670129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f001c0d4d75dbe04bf56530218c15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d2a2ac4a1f8e145b47431e1fa9625131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf94491de19c1e27a4a79fba4d269de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c34df67d4d2b994c81d5e0b3026f5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e94d3429f171aa3086833bf00b293134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c0bf6614313e4314d43a333e36341135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eeed0d8d56443159c367c644293d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bf3a27d67f970ade96e394f0682e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08f8c6f3d8330a723d7a0e70ef055b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5841af3fc06fb44442a753f32dd4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3386092e9dae01af01ad296ce9c781140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf311117c4c9381d68ef4e89ce169c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8ba18435a330de2c9bfb460d09434142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea8f1100c636c5bb4322321359a453143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75054d7f118df055edfe67e85c491ee3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e90dcd4892bb06accf272818bcbf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bee820fabe4f607adb7b258425b22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c780d8180ca7d094496cffdc1cea4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d9879864fe1c19f4d9dbea8468878148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce13dad6dbfb9d4e9891ba5f9b9b939149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff75b9f0ec44041679978f96f573e10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb23fdd600f25710eb94a1d25461d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b0b765629cdbd7ac02e1b0cd61540152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1f2d62af4e65b4db61284dc8d707c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa28721abec8002b6d2655beaab1fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cba7f257b85fefe051e422228e98f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e144fde9bef15794115c3c5849be87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c8541998b07992965cdccafc3791f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bc3b439b944cd1cd5d051baefa873158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea095435fd1816b8db08e09e7f1020159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefe4a611f050c01338f1b443b43f0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b444c45a8868b478c7f49d147435574161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13e81ff6c2cfe185e7113291c68a2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d903f0076c6ee1e1cfb4392725f21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa7e3082fc541689565b9e5a2eee46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fbfe44c16a671a0629b85bf403df5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf067a36f7120e428180d947027d01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04a690bee76d71426205f41e202011167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9adb4608d2e6918b3d0fb0114805aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4345a49f5ef6ea886e01de4ee33ba6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0580d4e197876dbd1f265bc0a118e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb14b1bbb20aacbfcee1b9a634a8570171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d33f3205f53d4e14f349523709eea9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c982ae422b63719ae8aefcf07eebaa8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f95739e1bc91d7afa2d60db8bccc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f58e4052dd799ed662a80b3002989175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81024209d7d8f09022b82802220b4aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278273d91857e030c7ebd794eb95072177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656ac6971cd45da3993207f18906e9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de367cc0fa73a86f5a17990970a31873179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1c1bcd9a0eab4875a2e50858d01a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe68c35a7022e6ef003eb6fe8715434181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c65a866fb69be07bb5e76a2d4970ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3198c89c9f751c4a5578f49c9b2f2c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f41faa2e6fe7df603047bc85e6420e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665c695d1dd6897e81436eba7fd750b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f5c39715284445fa11fe189107704186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b3feb3758ffb16dde80aab6d275da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582c4506f7f10257e85d95018a2f986188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aae5a86f16922b0bf64e1364f5b599189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd42325a36b5c46699a390636ed819f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ccf79c2f7b2f3be4543d85de1f27e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e06de6f22027703812045d0d6178a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858c4692a6c5b22c641ed27d6bab612193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd4cb9e5dab0c8d169e4d71cd64dc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4512cd364845dbcb59285853323a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46724f62aa9978ae9842debb9e8e9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeef22840b16b205e0d0ebb727b6a80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bbded192b7fb1e4d3f72a7faac7e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cd1bc4490705c7d6aa52e885b65b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3d3e791e34cdd76d727080bccbe66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1dc535bf75a429b669cc98ea441af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c7f14b5d7185082f9f2ca5ed17f41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c3586608a2296e079320b26df8ed9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af110f74e62980ba4f91019dc59e97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0149733fad1ca0603d0225706ad8c18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd03ede3abe119a2455804e13a73aee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f284fc255b900ddedceeb97f357bea2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961afe5002169664677b5a24d7dbbef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f71e43808130bac54bbe373cd8d7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e857df7380995d5d7c9d817faf6cae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857fbe27961a5d850028e2d14df5d78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824678675219a250959ffb01fa675d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81181a54e4b242cd88c2300332442674213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdad9169689815cf7dab7ce828ee72d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b597d8b146ecb0bdc277319697a4e31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff33b5603b3f69a0310e395e3bc3951216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b8c64211a2f4ea1b171f5b6340da3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66248164a7ed1d70b84e9339427b0af7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aeff95a09ebb3884286c1b9168028219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71086799b692e826869f6d9323767c45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52e3de46cd83db8c925e114d66885c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd30a1065e48f96c1d41b946e9095d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53ee145206275b89d45b27b29caebc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60a0d05fddad2d54a8fa9c08c02137224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40778f136691e10823ca27043ec41270225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762d23db86c1fdb7bf6bde74886785d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248513b7a7f6fcb4c2bcdf7d8fdc1a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873d594a4d5301d2503e380f76ee534228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b815a5e8cf9be2c674a78bebabf7c6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb909bc8e23b2af21651f7bcc44e5d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b7908f50d630fb8b31315e45338ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9078ebec1c00d83e53e0f3e67ba9e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fa8e4cec29c757f47f8e82d671407233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221916ae10be274c3f528dbd6ea4caf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a289ddc7780de65c426f141c6815216235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4985e536ebe38828b69381e407099a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968944136f802a3e60bfd671053c51e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e415ea40b51ac76580dd8890bad716a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51983577065aaa0a148893c3edefcd6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f37e8108622e82057c470bfb1edb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d8ab88d1ca22604ac64310485abac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786de55beeb37a9cc055c7898c308d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376d029910a6bea5d9d8c5e1979266e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc1144f268e77331bc8051fd2db224244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a5fa54400f5d52dd8f96543db8ec2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454aed281f787ab930b8918e5df8f10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97453bb94abc85e8f5670b09c6ac4ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe6df568fe9075c6af06e1f19500af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad337a4b781d5ea7be72968aa4a128c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25952b3155589ef8261d812ef6d5a99d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a6774ba65efa35a220cc8d93c84ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e09352a21506bb65fa93998ea93ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7ce2d6b861c0e8f48827a036416ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de19fa9ff09b1dcf11724fcd5f9cac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2b9e16ed45fad28a277eda75fd3ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc1d3950387e7319583bd3607da981256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394728029c578d0b67b61d734a309db4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab782266dec08a25b35aca8a2e2e6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89d4b6152c592b84fb34ab8a1bf5c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c69e297f259b925a5bb2d120ffcf44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03869427dd83d7fca5fbbdd2b8ec870b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b4cfa461d68fdb406cd14f52e7618262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b259f3a76f927783d0f837f02c0a13b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f2d5075c3ae35a307175fae08aa96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c38052e27bfc3284108483e44c49fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cd2d685d1d51f4f2c933bf09403a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3d19e446682dd0896524339ca62df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73d1bccd0ffbf14387b31cde78ee5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160f3b5c0b974e82a82b36421916143269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a977953a5f2ca0f212dfcddbe4c2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac178c7f99868acfae0e92378103294271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967ad8631e079da3095fa6d18dab3b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e302c14e74dbf0deb0e2f66f975f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1da6213e0b4601fbd6482e9cd5d6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68db0213e97e2d70313cfec73ed338275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a27de15a568ce5d14e61cc0cf26a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd90026d2e98ba7d861d7ee5caf917b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423849a7cf298f26789b4f383692309278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ba2b6b4b0f3d5e7121389d44849e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e4a7c5596560ff23559056ef7dd5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bab8b65c9f07109ca109fe8a1ac3a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69231488fef19113414e63b855a608a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1272e19f01f65f4c771902a5781fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe635b6bfb2880ec43df1e0445473bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb12b4e5595e01e81087c0f624db0f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5dfec8a8939fad0d2da8ff09e2ec6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74207f940807a1563bf0ec7482821f4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d20f7b3f96321d8d4d437b5d67f7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450fe74bbc3238b73ee1bf85c7635a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f58dc1550b068766b54a31fce23de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e52559e3d0164a65543e5e84dbe66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c614d12887725d451a3cd66bf8867b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9409f54de01546102e5af66d1cc43d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f6456054c420a4bcc72fa09b10f07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e35a1181124f94f81799abc93ecb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448b806ad975147e7b2bfc2d5bd77cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6eba44d9394a8d03af319fd4c049f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96774009948825926c078481953ee7ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcfa31ad20dd1cacccb44d0ad5dd37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634525b8870a5114d9db89569e7f740300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f81275a6a0e4e99c66c7b5fbb88b62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d9986a0a20d8da66e7382f87823ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217ebe999fefed7342bbe653a447dd6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ed81317ccb13807fb20ff5e80c18b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f399514415635554fa9e2d0212d5e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099846375c8ddf13c7650d3960e727b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c5845d9a0325d684302a156591ca6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324796ffb577c5bd51e6e70014c48a9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086de985a549c9989bf64c45269e84e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae692408eaf652d91756f2c5023010310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02659e1e46f9e91ed6904c05370038de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe70255dda8c55008f3d4fcbdf8cff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b992bce03c16f35e0f77fabc42c5bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0367617fe69ba0d61b51c89df1016314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cd6ac03fd3063f3618248985c7271315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efee1711c015e1d85ad8189c5681262316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2a20f88e5e4abe57387c6c0a331b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814a5252ccb47cd2e7a6ca1a056e9dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162276c2644bb77648d6206d27a33ae2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b199db85e0eaf330344ff1b00a113320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a86425a290e9d480af11e5ed9eeb3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96cbcfec10de7f6430a8dd559daf33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b6cfa7a82213eef5592069752c141323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38877f8451cab0d861d969876391c4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4bab90203a2a6f48a4da5dc3bcc67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a57820e0efac82500f141c072e3765326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571682d956c35a0ccc88ed3f6eae145327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248736115c38067a5ef8ccaea9d667a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a3acb4287ebaf72b00a3d2469e1f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2661c71a4f24eb60e164e81845034da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734babbca5c3970db62f96ad76498ffe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238d7a7fcb5acbd66c52b5ece3c84ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21ceb79ad94330f51e4fe88811d89f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dadad0904cc11895ab8409fc369aa0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7e3b56e9d0c3f91fd8772fd357e8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553188f8f6fe9debd453d26f7c7c61c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456171975240c2d284aea5d88000b0a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531a2eefec97b2511dd7aee8382ac29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e482ec184acb0dfef52f9e6a9aeab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7c77f1cd6bd52237e51761e4b3c83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952b7f109d585c3307b10aa608261e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5005c9e3a57d29c4152bd092a3fe16342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a58e74ac33d68efc90caeca5a57820343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207e9c2bf26a2f59aa95fa798ea6331344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1edf59cf5c35ce692ce9401e0fe3f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100732e2f086e7f96fd8a98d760ffc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d4ce28637911f7b94a55f76f73fca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7003d2a0c07cf1c1f74657f40955e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad80e47ec0e1566902d70fda549582a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be39850e6916efcaec83857766b0da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83df1bef38a58e93916e00893978b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756551d8fa16d71133838d2ae33a023352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be8fc36b948575635ff12c4bad4902353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cac1e7d0eaee445f6dee39cd3b33a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb86261790d6a28fa719842e90da77e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad813771f4868924dad886f402441a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddb1c4547fddfd2abc6171c81b8882357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb81e504a567717b17fccb77297ee0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6154d111b20a86a0665b9d405a75e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe16a2d45b34fbebb2252281d504b8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5e9e315221372cb52ea1040bc0b70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4839a504fae1650cb8342702601502362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba4d4d8a82faae8209b1a47f4bba29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d82466b90d9d2154565711f27984a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daad6f3011675d5ab58bb7e4df7b712365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bea4a266e510ce52c4549dd038eaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72219944c43613d0a7eb643647546b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d3adfab9f32bf99b56da5bf27e687368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa0e0fa80cf81d3a326632432c0a02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959c926d1026f8b8e7f48b00eb1191d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf276322c3c5aa0cae530ad08b13d3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48f5ab9b7a0830124ff67cfd954868372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575fdf13a90605628e220a95eef899c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046551a33ed37e5e39411bce0734897a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022414816caeb8d9ce0835658898d0c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425f8facddf15a289c3fa093e372bbe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dc7c639fae8fd8f40131bb39dc980377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff574974666ee837c55e1847de02ddd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02c908a3d8c3871e2a94c3074529a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50593667d625cd6f35499c04b3f7d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4efcf1e39e895e38bcfc14661674c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadf43bbe2dc321b149ba83d3add7a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76c89f0877d40f31913b594f4a4bd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c23952f1f1169afdf7870cdeb803a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382ba1dc25e9bd21dd707424b57a061385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e60d761bc120a4954ea98f3ccb4878386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fec216017da8d3561284bcb000ac2c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a74e0f62c0547e724657ebf380b336388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c7eb2f8d146549ceb07412d70f3ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a8b63d3fd15364305260696fa658390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3d085838113499671cfa171fdedbd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78e74a6e4661410f7f2f8ab5b4cbc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036437e2cb0d87d9a1f1c08c18146c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594c01bbfdea76d5e8bdfd3ed30decb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69ff3f2b7b084bcb928f797b9e223b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d97f3a823e504d2a75fb0b92ba8ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd095afd37fa87c83bfe305a79ed35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82b23483ec6be48e6388bec7d0b5b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c494796541e232106026e196834e750399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbe86a7a155ef4639c4a0cc1e51118400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd016a888693c4809a7ce8a7d4ed41d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8438cb9a0118d7e4cd382b1efec853b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d9c116d290a28e33749ca4374d143403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139472e6ddbe73734f15610d510815e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0402f458faaaa15761a55471aea2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe1c769ed0daa680d52d91bc24f03d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65179e63519d21d2c30a78cee595a58e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d654e5fb5c665aaa88a4ca31ca318408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ce59ceff65455e58d6cbc5080f848409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aab8f44279d5971ea203172506d877410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38194bab60583415bf7981354ba842b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298af908cb0fc9fe4f486e4121b92d6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ff61e53ee812946b9e619e6c3369413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbfd0677675d5a4000331d450c26c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4152bcbf1e100bd36fa4e16d5386c4a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5787f8c3070a06f9d61f02e1a007d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06bc0856067cafe6665664601dfdc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d770a8121796afc9104db6cfefffd33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2badc9c400024d032d46ed1e5556a5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478393a6a884f1773ea2eb936e96a83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6ea23b07614714558115ae32f648b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb1ace422609ee193038982ac39dcc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f9df2506053a967ebb70869a5e063423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a08b3376abe3ddcdc9c59b30c196ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c80ddc424c8f4ddec8cf4a83b86d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594759784c54f85239d616e0f33c7a77426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c0c8643c1c3a87fb0c8a13066c8bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe951828b0af139c06897621ee725fd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711c519e06a5bacb293f8997f36acdf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8945e19eff2ef9845e819a3ea41a1f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174065f29d3215966839c26e82ab09f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a76822afaff7acd13548876271aecc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac3da91ead1d74a69e8587de8050a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e88bbb278edb989c8a9d5eb89ebe4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f9852d13ba523a407724a486a20fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea9ba1a80435695c65b9a29c8198fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec98af5e6a3fc58365d9566947bbf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64761e55dde3194500e3869f24269d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c65580cf5d24a2dfb8e7e0ac5958d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66e7b3cb308aac5f52d586f164f2c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f2336930b205c78a2110c78e05bd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3a1eaec823080711a20d7219c2b85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa897a4774a651048a9ec09c4459f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fcf67f8b3824c868d7fb9032d4b32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47503c15649a3b3d6717fe08d1ca51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e8331085cdf8cc72161912f293aa1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde03f089f261fc55eaa1c83c6f082a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e087ff0c7fadb1c51461f143d526b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca013a56c11c97fdff70ee8d1a870d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db13f194e9beb0315fa4f7cf101fb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb34c77563429a9b27654b99de990a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1eff27cdadd5ca8b76eb0e9046b41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28372b57b7d7eba53630b0f2d0dc60d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92035608c8b51b73a958c4a66c95a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576a530fcc147c45df2a9a09a8e441a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950b53e01beb32bbfd06d4925c1fb47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cae5726d35599c117bd312dd1e43e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4675264df14b2fcef8da433cbf82fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0caf963b61e827ff52211e06e4ee5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add2e24e955dcc41e92ce98bd002598460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1665ebbae96aa05c3369af3224cbc2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca5461449a2b48fae669bd61b1962d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c4086225a16fc9fe58cdc4e6ffed7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c2b46bbf73c848a0803ad667261b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515bba4f4c36b0626179f7401a96efc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20a7956ff832e467a621cfda111f2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85133750ac45a64f1d991f29fc95c556467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a110413a4c3881c53bd8f2d171496f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18deed2825b430ea00eb122e2392e72e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3c7a1c4b297316b26090d43676d76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72462393f35197eb7a88cd3fb877eb96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d134163e2655f9a5d75d691c2f18b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca9a597226f53dd3ca9ebd4c38d1b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665abc1ac5a1dc3ff8deec1dbaf5c44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab0c1b813808b0f4a7278aad6d2074475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06897fc2fa7c967146057060e9548e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00405fc19e18d708c56c95b092a4135c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392338658ea75541c0f97380042b54f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735e44a4aaf326a8033bff2c6f644b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f1ed2a604c78a6ded00898cd8feb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe009e95c399e1b4818d643f45b45be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834007f1b6b01e6765102ddcee27ec2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660416b389736e03d3cee4786d69595483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ff02b86c20a6cc212b95aa1ef875c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14926978ebaab186956e80b1f5070d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0f31e9e3facf882be70b142c387ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7980577faf5f522fe32937eac14c75e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ca886a6a7e3d676efeca0c36b7d27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e57d287e7052be3aae4eb18b210c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7114ed57f29818e57711a00086735e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081fc991ed2272a1d1bb7f9cbb25154491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d23a1c6f4166764cb4d8cf9f9df50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42f36158815065f1ee214ab21fd30f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939efae3de8dc9078b598d48e08883c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450bdcd77251332862f7919c86b72d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8928b1da343f24835109de34b9ac956496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782c43bbf21d68c158e665e5a5eb6e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efb93c75d2cbb86354a436f6f11bad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a6256d82da2ae28a74e699f8dd3d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e7d890ce6a822030dcb6ef135a92d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2491ae6581d244fd2b8a79d61cdb6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061273a7c3455aaa43d21bea47d1176502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639915521f4886f1615b9d327d3e759d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27702190631860222e9456df3595df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d46480d685e4f1f79b5ccd17e6c661505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04a88c09a9be123da05e6e76c57260506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575fc3df8aa13451e614f75475727ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e105f016d5945f261882e1e21da0c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac8b0ea5779bda8b53142d3d58c8e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fb0ad999e5f163371c0cf37a332d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d78eae4e15195fd6b1478864993c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74976a84f8972274d3371666f14d60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e616e4ce3c6892d6b70c68c0780b8f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d4aeb57ef124f2e00921071bdbdf1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e35a7ffe86d6e3479d5438a7e1dec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54409f3d633f80b60b1e461ae422f578516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf2ecc84f63bb1d17159f9c4f4a8ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1514fe2115f74256f85ba488f551f35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2436ad1e14dda7d08e9061737c4113519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6f36a76124312c5e131693f74a3b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8080a8fe9a940ddd7b514d7f4cf9acf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf9a0afb75ea99edcb2c29d4c3373c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980284f4a8339cfdb53f3f9541f2091523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fc84fe7aaa15d009547e17cfdf2a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe392710437431b04aa16c332fc6b41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefc23356a50c72e3c6774d903d6c1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7311d0cdefffebecc3a39dc2bc5132527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07037afaf94befe1ff69936afc5fa941528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32811df947eb921f3166a5df52c3a9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6edd14782409befc1c215630213f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d24cefd0caeab91c5eb4ea631300e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf665bdb6aa61f9585df5f7aed3e1cfa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605568808983fb7abc80976ae401bd7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dced64d0eadf11eb0bf09d8770f85534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8551ee436d01b88257110f75b96e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea691dc5bab0203aa1859fc2ce22333536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d535bb6de4385e8ffd5c8c19775552537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59689e532c08f1f294b00c6338a515ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d636d9019480b8c5ea5cb33cad860d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467be638822127c60383609bdf5cda82540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447ffeab94fb822adcd24775ab41613541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66168a175e52d20226fd97a365ea2403542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb68133b407069e586aa1f1def39ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114decdcb8019bc7678bcddf28e533ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7eb577f36f7fc817dc8219c20c2d3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b42b4a91ab7d7168501a677115cb99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc2e3725bb7c5a5687c50a13f556b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347b2928aaa48e0ee244fb70a2d6dbe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec118da3b8d4c3b43faa4f9faca072549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc667f0d6dde21ae21648f3d2e15e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d1be5eeab45c3e9832d4a7559b0be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ae6f8ecd0414a5bf099606e69358e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab482da81faa180ced4a75fe2027ebdc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ca67586681af9be9d4736bb939953554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587473df7524f52b1c62a5b233125f49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7efe27127a1f67889753b613527b03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089bc55b7e66bff2d973037309a0229557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe039fa56bbb17f9f4446e47e3c7e55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cad5a558bad63b99617c9bda98616559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b95fcc746bbaff132ad7d58c8adbf6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2d1b785d2776dda8c888f298a18df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f34e47dcff61649d08e39e2a97666562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfae927513670f51f4511cad088ab4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe534507e78cb980572f9276e744a366564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b63c873a7a22bcebe72455f7b5029d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ee9a7a8c4384c7293ee07d12f5338566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f43c3483b47274b0bca7355faaee80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68a972fe8cdc4cef74bee581505e75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74521f8b35bcd633fc42dbd1a7c9984569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde65c43d4786e9d662bf94ff1f976b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f33de0676bb88877ec9e892a2ad7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02176470d53f2187c98c93301c2cd77572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb160f975172ddf5a4ccc6c29c10a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393e7410760a9f123afb84692fe1e1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdf95f4fd702a637ad420bcf1a26ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27996b38a6b216f314598f3c8a4ecceb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb5596352aba8ffdfda7817375ae2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dcfea4ad2b92cff4198b753724cfd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cfc6b3722ef0e8a376eefce7181d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7c7371a631307835d09680fa0eadc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c65e39f80693ec87ba7a56f38640b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201cc514299b58c991909de1e2350ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ee6331b519fb2f532e64236455e8b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27226e3b638493e258351a52da58cea8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8892c79113e79c2b805adbfd3b7564585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83ffbf93e1878fca1d93b4aa149f94586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b8000911c3e188396a3afc8afd130587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb903bd6278ee3b88272937da081d80588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab215e5d5db6b42cf0138069e20ba2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26654753a64deae68b713c8035fb590590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bf04ca27976bfa7ea23a6bb160828591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1d42e5f70cc65074ab0dbd735de15592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ed97d28fdf7781c2a0e48490d4655593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfca330394b3f3c2694601fd4c7a49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f706a9028aca61c131541c71aa81c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8d2a7faaca17934fb33c076129411596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978b8db7156e783a5944b9b1b91f776597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7004e9b493939dc57163c18072c81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7184f62179161c8b766918c21eff2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa3a2ead5ffddef6a1649a4c8dddae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98352173731636c6394fc56aa940f56d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af2c83855c972d9ce7186bf9490968602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb61606b1313aa23d674214662f8890603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c2c54099c336e75843ce94e160a61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171b59ebcbd4bb3974774f5579c5b9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4824a25a8e43a960604e1ac35466b68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c4a91178e7ca80973b681b63d0f47607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ea2c62eccc7cbfb1769083089cfde608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318151696509653c0caf8c87a5aa1b7e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85e0470330d913e26bd08d2ccf52d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa9e5abe901e9dc28e462a66b0ede2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fba2669d518c72ff593ceb493e6a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a91cae2f43053fabed7265d68d3c8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609d24f73ce4f82cc65f1dd300e5151614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a1d758804ab26a91a7f0f589d4490615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785285e69317f356ae90001b4c846dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e53f47f7cd54e781dfff421fb496a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87925ef38c53636bbcee1b021083c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5089003ebf402cdb33cfc59cef7dd3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398b0d0f99ddcaad26c31270fc85cfb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c719bf52ece630eb4af7409246c3d36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a3465bca36a583367a75c78a0a0ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f79d086db22da460a9ec476e93b5c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6209d3dd466b51064b0e1dd852208624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa710496bf7026d3bcc76468e18f7a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90398e9d62258a3a62abfa814e6e752626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7580c742ded5d300620e27458fc0aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997a1a36ff37028267e3a6ae30b02b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31216ba95ebd81f421d400733dfc60d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304822b935e66ae7553bf93b14e7aa5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f7a60e3d53cb62f9c910e3f416454631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357b99ad38147aeb3cf44eb5e3b1c5c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cec569f24754e300e634fd7aeeccc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89356d4ffab7a07c09617fc4b3c60b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e2f566e54ee9e06fe45549d573650635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce546218590dea5b75c482053f8a7b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c80056d291117330ebc8ab866a0b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1496d0d741cebc11d9872e044ca7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00eb4b6486fb106371741f17e7fa0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8604673401b24ea7355dc3f57d58afd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6259d4358e41e65199fdd6d6109a6a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67071d22307731701973e63e661e660a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9b8e2b36acf36d31b60f3efdf57bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d1ba9a5525e0d331e3eb81eeeac14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aa1010d907281e040ac6f64592e5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d6899ce3a966374542c7571bc2b73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c874f659d6b70472a0f7de463464a23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e2027f83db318a6d624acf23a51c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89f5ebf7e15f63e0ead076b2fef8ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e563fd247dba4e0780b820cb56fdbf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73d1ef4a0beb03ed8934f02dbcefef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746f94a8339a72e29eb2e4c33616f70652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998da4cc29473d55cd432d2466a168d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb14d4408bfdce34d6dbb42066597f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7659c3127855af0be49046de4d7a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96854413fdf4768720810419f226cede656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece96560da85401bac60b80d5c123d7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2f076d9442c1d01dff691d3e6f503658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607393fc395a7c1e0b98c7859e3d0b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9f4caac301f5c68aed8797ae68348660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781ddba1c280630a2364abbe630e1a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9bcaa494dffe6de73169e44ac4f25662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e4d03586ae4595ffe3045dd5c7c87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238260dba5fb1dee0b764552ea9c1964664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920a1d1111cd63ed8a55a6d71d48b2e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f7942023dac70fa549bfdce352d2f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7a46a7efce9ceb69c57fc6d07a453667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ce81d1c13657c12ff1c56b7a65151668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928fa3bfcdf477f1015d284b23ec369669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdd47306c9fb9105f36cf60a2b3ce2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227b55581d599165f2d76bc5927783e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d1fe337dbd965b3be74a5104a920a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c3180f266fc70c6df061dc7a93a7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7032b5659cfb3491a5259f1894719fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08db4fed6bc13e589aab6f6b301d61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cb50d1d709627f6d275b020808ec3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb360859887a3bf777dba5bbf480640677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e17f2f7f8515fb24ee01c3349e536a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf399b18a5f61776c68aebb4a49a8eb8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efe518e5cee55eb0836873d986e8dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcf80c4c057d7f7b039bddc526973e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8b51adf803479791ab6570923e713682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8caaf6a4748095f650992713af382c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d052ac053ec234a894d89f34b79869684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad74e34c17c7f248bbac3a051798339685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1670ba5eae7ffed1c8a21307f4e2b4b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25ef00060abe4eeb1e9a603868426d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04559fa878709d13285a61c75bd9a9e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0410412da3a08b99ad1de65379c3e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f93128daef84d5910ce7c87830235b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8757628624f3097bf52912e30c85295691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992805a3e67ffdd024131e526fc9ef2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f41db9985f58b5d7632beb3875de95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ac4b61fb773ea49bb31d424d6a70b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238214b035194b69df56cbbc8ac3a511695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428e854d93aac69cd711eafbb605eb4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c5b3318327df5af7aef7908152242697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ca0ef0dd7e9fe7990c6922c6fb824698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc02d4adea437e6f4716944577dbdb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70c51bad318d1dcd37303b44a0eda7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4ddd0d94f31c729569d964b0d3a2d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757565adb91c9fede25708ea0f5b82f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6766d4af8060ab353486ca7d266d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a101b1d073b0d7fbe2a25b209e84f8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f385b2070131fb5bc36228c7661a306705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377923c6812eed715b1dbbdff30f5ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c262cf8aac7d49f2a365c8bb85bf786707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863128a4c5e1f57180b08d7d4d1bcdac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553dd724bdf7e6bdfcc1d42cdbcd9aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed49c2947880e6154444d2473f6aaba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619a4e597aedb7456bd1ecd3667b68e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797056b82440a524a68bdf782e31ef50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70684a50db5cefad026d6fd8c8d9bd60713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bb96c66c6ff2ad354696d846a98bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb1d1ecc3cdb9f7e36e90bc494a897715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d11fe00af604445387b5bda2213b87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aab084c0da021bed8ee82ad72c88e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc43665e713ab31aad55df27c6f5ba1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360c61c446c743fc5507b6d3aad5171719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936170b89472a593dcd62d63baa6117720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd169bb2aee4f86758fd526f658a689721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c00978e38993b79c695fd4bfdd7cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8028ba37f5c7737a08a1ba2d78641723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996088bd8501e472bd48cc9af455d7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226db8be6a068afa814e5740f8b4c134725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55bfdb1216f9ca9d43d4378346cc35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f22a2203435c67aaa9e0fa170a48b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12e50ed0221f415fa54bbfa7f0d737728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3deb70b9bb0d8309e8b8b766de9dfb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd451470be617a539736650b66adbb3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae134df237a56e7a8e2af6382e148d8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cca3b5f0b52caffe0d7909e0bd7ba7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3044f1a226b7518073b23eefc021cc9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f821ae1f6448f7347fdf71b4190ca5e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38fb74a12ca724902cfdf04ed939db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118f5cc1e77129570956c3a5baa9057736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c3e0b4505e239febc8e08f88cfb3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f0d9803cec6484641fe7c70477972738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95f4971263c32d48c98b541406e7c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4047774a0972cfec3397dc9eba3361740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50be79362f4f7a1788894485eedf67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c31f45b436012f4403343fe6d434c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0205767bb40f61098ef7addf5fdeb4c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db01d642fda5facf7e988ee659c8348744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7221a0a75477d3f49d487bf911115745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b44d41182ca7a07533e90045e9fd8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c4bd58a9fc07e28d03d9f0fb0e0eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b81fab8471081d816c61a8c2bfb6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951345f155bca19d2c3978734ee0cd67749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c8ffcfaf7d78d7a4cfcf8705ca869750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef9c9c8acef69b69c5fede8baf395f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859dd7ae19f0f968c829dff0cdde1a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdd26d07a3c213d3420e8ff404ef57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994582bfc89566ece134000d37fcb3c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49b46de98604d903b58013fa6464ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbc382206c0a482b066dbc9299cd30756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc084e19d60f4a3b10d607b9938ac2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd22f778c1ddea0ce8ca4ed9bd804a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc72072a0d495c1f9493cb899cfb67759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae4b11431636f6e927624d092f82e3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d13d5aecff7b97c0db9b7b550bd2b5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66daf9a4d4d7fe15f26d9aa0d695ad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b93258e217557228cfa2b15441aed763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30af79f7ff3122774406112c679458a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10978c053b5d8d8eb27264460f3dcceb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa1a150e3c82a301a5c88993352344766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363a3ecae02d8a64c37c92ee92cda75767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d365e29e8e0bd3dc2c90eb3d5b2e2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16c61ab3f89f9829db21ea8f085ea0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002ee04e2f6d67ee15cf8158611c4b8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a88abf5fdd6668b2d370d8067b3b0a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038b427f79cf31b18e8959824aa280a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b27157ed163441c139d33575f5aaec773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bb4df09a99d108a81c19b886dccf1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fbfadc384fb016c31efca424eb204775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcaa62b069c25ea076a5b858cf88ef776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716071bdca3e992eba8ec0a78c9ff06777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f0dd57e05e05351bc45abad426295778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f30570ea5ae5d9acf78f43daeea87779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaad25574fe4a8981a2109cb39fbf6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5bbaa3e7231a394330e6f8e9bb7c0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a6d2ecb99e0b88c9e76be038992be782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baa3a19d85ec004f9bd0bbe79a1488783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82420c1eb9e3ab277fa10d5cff82be784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07536621ab82c767aeb636cad043487785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ebe5982f358b3722d27c672a075a0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4c540d0b493b02e0f70caaee57fb2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd811f7a8484ff0ed81fced72e64286788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3842cc10d563ff71172951dbf1e3c8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44ecfdb89e79c8982c86fcca8db7af790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5191f364f2af572f82266ec0491c54791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab0ad1ddd4967e51e2715e25141ef1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470afda3a60be313e50815fa79728ca793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3bd8c7da2c5181cdbae57b0ac8023794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7a99ba73b9cd22ee4b43924e273be795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc499075bce680df276da8e65431b8e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e170a58d81c163c3480bd2ec399de7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ad6ea5c261f87292671f2650ff82c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb0d745831f4870cee2553f1e044c3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaea1ed4c391bd3e2cff2d2118c02cc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbdb138223e23607b46165f0d3f8f3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc13c7f22e9d8a6bdd7e17ac219611802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c9281b6b14adc496ad7eb98850ed9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad55e8810d063a92ee002295f2f251d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778ef72ebcd1f137558480d87aa771d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ab9fb50d89f55485ef3facf0625a2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43fc57d7a55f5c77ebcbbd5f24f522807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de494ddf1e2e6fa73fd5a6da24146a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b689c8f82cb0318bcb67ad92bf40854809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aff174ba7069efec359d2bc301ffb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c74e52c9e76b9f34ddda1b97df450811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6d5c5056c1f07eef0ef1552408cd5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb28427a1b80ad22009f20868b4bca4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c777e42abe0ce663ed44e4f42607d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e75516118629938186a9b7c73d826815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4320bcaab3928d75d4258d2a72b03816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87d8ac8255253b16d104937d2a9464817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf552eb02bb108d71f319af40cb94791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c488f91de5db12be78304a2cc200712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893618753f6f65e6361f4215ba8eaedd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e5fd1026e3b231a56e019ce74d64b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f6fb058b86481b4ae828046f5c6c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c65db09bc50bb22a94c27e8bdd584a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92763399f1ac602db4b9a427aa38b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc20f92778abc7fa2ff40528bf4ed6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bd5417b8e0ad84ded03fdd9e389b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fda84d8881e76cc4ff1ca16d6b71010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b34590f91755cbc6cf19b7530c7ead11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9802e799c7d7b2b18636050c5d84d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dadbd5970e3cbfce30472ff60b43f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bab7f51e7c1a3dc371efb7da9b150714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27be307f7ae05e5bb84b998077d00215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc84d501552f3d22c4d298d5bf084016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574929d6afe58ae31cebd45e3118a9b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40cb693dfd73137a8a4043755280e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c207ba6d741c5db48079685b2cef0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be0610be463183de162d26d7ce160a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c514926a7f16a9ffafa0b36b9188aae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fa2a2947a3a66748a09bb7717a70622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f684f71413dbb83f1a51857e2db5b7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede35e0df9f79fda809e17bdc3de84d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89bd4c6385fb303ae396e68d1a417b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744f8880c62f5bbb0be47c303c65df726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327d755bdcebfeb31a71b44c1eec9a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d965a3ae046c760b27cc3f62c87b1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fbd271faf1dcd84ec219f5995a65729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f87da09fcf2971c5dc2c8e3a694e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009794991aad5204ab5e11271fb2fcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4b7bb7d8751f6fc8e3c902749a02232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db658e0b91041ec1bae0733c88a98033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee15a6cd4c310286e3f544afbce04f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687d342b4b37d0ddf1e8d62651f901f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88580bd85e1b159e0c8c12184e6c13c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b58a65b7a572ea951c7ff0cf8bbb2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed02c72b3d241db60f5e5d11c433fc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16be9e00dd3d613fdc07ef082756ffd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f293946532cc42b6a21c39984ea98b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684151f0f43dea2477ce6357c4a02d6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda3fa4475b5506b4a0f5b0f459c85742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11a3574f3dbb3cb764cf9b75ee661b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9d4da9c16b9278c3dc5c82b9d18de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd368a537ba7f31e1b70552299c48b7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10b239513eca6a4385b25acb0856be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c055422742219334435d574632db647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7082006733354c376a544304906f7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141370421c4c9589bed794fefb7eabf449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe529f16452287862377991b33f8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dc5e6933f9cee41e44ad08aacea9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618da0d6c4798a8fdb355c0cf69b888352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c30d372411e28c6d0b2586b3c5027853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73caaad811fa5d1e9c9ab17ed2fd7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d11fd5fdd46f11b229041dd482d2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5542a0a2f3325fa33310dccbd8a323056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1d3849ea413ad5e3381519f7bf47857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5acbb198ad3a3fc6260fa54620ca3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219d9581ecf8747eedddb60bf96212959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd575160df3ff420d518de5a8f46bdc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5c3ba0d247da61b742f6653b55e2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae055c9adf70c6ea92c3a5bd95c1ccf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874bb40f5d5994af86adc334495e83863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20162eaa18525acab9af46bcfee2f2a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba839c30da5e352fb6e1c0fd287a29e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8d9c71795fec898f8f015a588779c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604e09e2d35a6ef403951e0fb58847f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa404c008f47d3d9d42011de9bd6734368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6cc473d1eee13a67bda4c69f54b8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fedf4213b407ff45b91dcd442d77370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4456d5e94b91207a11f90574dbe64f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e2c736ecafcb36db1fc024ef520d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6adee3ccaa57f793bb63536eb42b8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231291c1c8095e52bb04ac5812a3934374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03940be86fb87ffc535f1dfcb21b79675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff1af05f90b15a1810d211e962759876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2287cabd82a2823777fe4d9ea97d93077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b524695ece5a72f2cd05fe1cc67c7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ba8cf07fcc2682ff38d84e616aa3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8967f00ad57b2da374428ae136d4b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748684f02aa5011192c05359f8bf289181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be0a2eb1cfd2990034913963b9c48682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4ca4471be2c436d8bca0cf3c62d6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd92a8b471c97b9ccded111afb3fea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cb6542e640ecc377c91859e873e3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0905bb00ca6b4af7d547d7abeb208c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da1202228c930291499efad4930c2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508e831b334ba698f867c0b9c12eaa488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af87f67e96c4e8f02afaeaa9e05dd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4e8e8b47f97ab97f300b183bf870a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c41064efed3915e3bea484c93d4e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bda70b17f52016cd88845ae9b2c37692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8497cd26cb859f7a1c8bf214e2a89693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99ffaa7a525125703e4109834928fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf999b45a0170b8ded085e5cdebb57395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f40d1b94e55d96a15b19790fc801ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d7712b9e3955cf05123ce5295aecf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae80d926bc4bd57189d946df7e3cd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2faba5d897ab6fa812e640347b67799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a64a7ebc1ea775733514d227f6c790100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799b2e4029c6a08cd02df0fafbc9057101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcaac335c7a5f007ac97961c5f70c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c06598fe5588ef4fc6dfcc4d2089a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16856d5e79089a8c7d06f2c5ed52c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8ab86527181afefd287d658f09126105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6950c3f12cbc8c380fac2dabc7b709e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa30cd9498ccc849172c4be4a26616107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afa1bb0209cbee991ca5360fa792c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63a413757f140e91af183db192f1b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfaa4250533b71b150ba8171cb1267110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085980abdc0da31db8e95e44614f9db1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103097f2353880d2b2bf0576f2d3aad2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce891f0b45fc697b6eecf4e57a09423c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362774c991e4be4480809a91fae5859114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517b6cb231b8d53a387bfc4a619dc09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a958801c6fedc992458142ee5f7aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc340668f08fecfc5b13142d95a6e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c366d700a7471dbf8e15d2ce4ea0480118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b69eb6132e8241484151f9a0a8599a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56518b05ea05934f6ca6811c5743ba11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595c6115252df8d0777b17bad8eb155121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddb3a39ac013a9e9211f3987dbeabf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d28131c51ddc8f18dce9dc4837779123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e5f2245f73623c1f574188cd3f1c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b063acaa56a95c47e76682311fdd714125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889f06c1ee0cd44583bfb02d182be0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544580272ed4005a34357020849794e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b188952754c5227380d375425c302a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77352d0f9690947a564af7bd7a48b0e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842074a04ad10c810277588d3410bfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fd08c33a1b28afe650804756d6419131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1fd08ee66e19d723488c82f8efdeb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495cc555abb72edd03b8c226c9370cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeff2e7c9fece5d3a243fd1a8c46b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9701d42cb1bea7040ff58f1bda69832135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b8a4fc148ac1d79aecd32a25f0244136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d267f4c05cf2886632efc56b328219f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef2899eb0193a77d6728b702ea7df3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc05f55fc76c661f59a8c27c1f053c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925472d1f8c613f0b13d5a139931adf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da4f0133c504b58bac0a0b2ef0d291141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711e00e2d1ca692dee76ad91e407103142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b787b2dde10634a208b0562f08260143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddf3aa03f7c574a563cea7668371be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272212e5cf6faca2deab94def88e4d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01456d95a6dba7e20fed6fb611bca7ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e3883700d082b533139f026e8e5ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f507d4699bcff255730b8814be9ffe0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c472226e1c44fac34b26cb5bb7ae635149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600da02bc05bd83932b81f9a57a2b24c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93b9c4bd4153cbeee45b3ba74c6b94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f5d2aea8194cf2d98149b7ff8e5ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c79c96c2c02f9da0df4ea62c3bd745153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c75be018f1f252e4d2ccd0d29ca2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494edef0777805d5e746af5352c91fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2780b342c3f88a45ca9e8e07ccce0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01ca71a02f95d9ccd48fb82bddf51a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f52ad99a45226aa189943837b35df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30bb64c09a1ee2ba2dae731ad88fb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b15d6288a349bfde3c47322a48646160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2893e0bb27ffe559bc1b8bc8fae1a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391588ad2878dad2b970c4556687c8fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c003f0202f69f8b3653ee15baa1962163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243b5a01634acd3deaa5c607e5f3502164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d8798db99bff86881665839d74bd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584472f5f9677b1cc62f8e12b3961ca2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a252fdf14f5f457deeeeb058ca7df7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f177dd2c5e7d661effd539e113cf7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b2d91da11c15f37c6505e690a7d00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36c589d4bceee1a471e457b77b9407170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf82d673b0843eb41bbda6a022436ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550877ae76aa6a9c19f24f0932107f0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7356eca4c6f1c22b9aca158d2a1f931173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f317bc527cd7c00453852bbb8d3c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0a284083cb12be1678368a11c879f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4eb15f9dcb6dd6e9f521b4509aaa80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b43dafcb1cb0cbf2204cff8865002c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740aacfed66ace11d217e5c6cdcb529178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4590639ecac74e50382256d8e2fdf6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7433ca504347b016281526a9a1873b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b466bdc3df588c01bc0d19b12fbf2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fbff8e2d89e997afc7db749dfa62b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201b381d9bd08998bdfbb19f90dd7f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dc53fef495c82fa5b89719d1d0085184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181fdcc85d8ecc73047be9e2f143bc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c4a96b49597c98bdc44ccd1ccab2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df11e2e35903b71a784cb4b283e0ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ef75945f86dfc7966412acf7686a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe1d9f8820e8b58328bc9c8f15d720189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416917562a09d0121389669d40338a51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed451d3ff025e052fa25ed5569cc75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e92eb4ebd9c2965394277356d9ea1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ee10c99c6c3ca8d850229dfadc782193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba049c120dede200195316876d574a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29450cc519dfe60f505c52b7911d6b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0d2c5215c699c947ecdb07096eebb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e260994b210f192b1cbfba25d4e9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3994dc72b199a3911ad6bd32fdcb487198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915241d5dac3d5885b1739f730d7c25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff57e1a6dd038c13bf307c0bdf593c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32ce378aa5617e38d49c2efbb9ba12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b2908f9bfee185f1f3321f4f84851202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbbfc1297fd4cd432766b237fdc728203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e1288bdc579bd2041b7a715a244e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4e457a78ea259d44c27c315ce1a99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a4cb38ae17aebe5c4ac31a2610401206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992934db79d81c88a9af7a4622b49f6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b4adfed54a10091f8558b12edc32e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b848195e908aeda57cc6b1ef8d7ff50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea9eb64e64af54ed643b78ed33720d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5733364a62c738c8fa6d8090a2d72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecbadfdaf01431c7caa71a11e62616212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132e022c3ac046da63544adff2d7847213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735358694e606b2f1bc5e540de21a014214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3135245ca215942390b6ed7c0975b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003dbe6359e9684f9c72ad509a0cf41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199240b00e19a8a9c72ef133bb7b88a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70a80be8f6316b322ba4726ca65997218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad573625dcb3930a2fbdec43d26b5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771975ff6ad014653d9289e09ce45fdf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e83f1552019c607eb5fb07cc9ba9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a2803769a877242f38fad5850c11c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf5d77069d0e6ca76baad82c17e8da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eff7bfcb5437964b86c280d2786bc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b84908722fb5ca47ab924bb1793eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e73727db20f32648ac2fb7293e816226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34e9ca54954e1e7c8ad0188f21bc97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f7fe10df31488f707f64251a38d9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9b31cd049245b09945808bba80ee6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090812b19115a1c324c78112bd612f44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41784a16c3a264bfffaa3dd046c5c32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47176670e0208c693d2412640309196232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7f200bd1c3d7fbd437976486475bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018946a8be9c56efd983f8306aa3552234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8e1300af585c4f270a27393a6bd07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9afd8a91000d1efc5a9a58500309c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9490ce1302f40f5f674a816beee52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a52180fd4c67c7f0a660bc5ef3eac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a271920b5fd682e62e440934198f15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ef8e206fa1240b45b90a3c19fa5dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d1d01174f4fb9f9387681dd1a9052241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e7fe355df5199d209eab3104daae9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925f938f71a38a3b49ee007ac48da92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f0cded15495c2179fe3d7dc59bc08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd771748fae5e96cbd54104863b5a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755044a363052288fba9d577535369f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dffaa27e09f788c89d466069772335247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfb10176c597fdf4b846c56f22ac98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c37d1d64a7193f92c9663352da562249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930a544239621bd10e9c5ea533cb3e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5d461adb492e688df9b3cb7f4fa4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d90df28ec1c4ace686f1ee6828ac45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e54fba7815cf48ebb81ed65b9915a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5a3767eea83be5903d1b1018169be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a540fbffce65e3d75a6fec4257fe0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97160e49ae03112cb0c0b417d901f991256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d9386110cd2e76d7c6ae6dc2511d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a69b33b2d9d3746147846dd8de9cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f358bba0886864dce7034704de2d32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20487f9c34fa663ee4248166bcc3ca4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9190f12bc9acdc581e6b2d82ee430a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00f502c604167da834b48cbe4875e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eb4f1b1fc85d795b1a5b10a0a7d66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d580ebd19787c90a2aa6ce724a50b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb34ff12e48723e81c9c05050db3d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa2fad7186a20d92752d8c5ff5f302266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe1c733c8f83e312159109331a0fed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166349367ff6f0cdb8746ec9546a325b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168b79c92372d9718198cc1d14f6089269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623e22eb8ff9bbd6b7defb99882fe61270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a463c0fbc8139e7de1eddd163535bfc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb1aff9f7854d88544c5c2846512ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb35b543194aa3e6d140f8c4f8aca1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35332dad5649254d5d11368fbcc7ac47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535ed25302d8f3f57df36c563bbef1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e49a5c5888c4c115f4ca5e50754cb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bdb4439187dff030c9ea8a736beb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb95aea681b185bf622c4f10f0f9e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9111449796f36a392c366d157fc91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b6d1db3c99d8e588ab52bb8113c40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ca671380006babe55a3168b3fa738281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e84722e726f61ef78dcadb850477a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d91f28da70a5ecd9183b0477f9097283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9dcbf786bd29a07178f8d7a48b73f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a75c9ae61538e2522a4def73d77ee3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e292c3995210b39b1b8d1ce0ea852286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42c9536a1c0d0b226ee7d0eb95366c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316935af710cdadd256919495ac9a24e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a877dc8aa24b3d06d62a4f4257dac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e7d6bcc89a55b8accba86e35761b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67713256418033333dabfce664a86f17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b851b6660948f13074e3b12acb6f21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00236e0da698c7a2ec4c92437fcc18a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180f9ea3260084cb454356bcb1b12bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc0f6c3837bbd1634c45b6b9e44335295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78998a909d873d750a9c3b1d6f3a50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035a15e3e045007f4a52334cc1cc9f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7362358d57b9e3106e6efcfa419675298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185750b2096bf927570361cf3f93c7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16f5d067df76b3f9e2dd4f6354e922300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eabce2d47fd12f0a4899c492a9f3b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849a3203477d07b4bb678420a50ff08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02996b4b442c7b7d3024a2e1024d3ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7632aaf816eedaa85d3d5459c415dde304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e440271c4e716a39c12aa1d0721b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159399a6faaeb9beb8359e5e2c4c865306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f74cfaff59253c71dd1353e1eb386307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7627f3c3e7c904f5fe42a1763d87db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dbca9fb1eb7796e3ad5e3b9b3b4ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453149065e1b2b38daa306d2fe0e9b60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daced65f681e3277df44c8b15380d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1c70c0453610183f7868ca50c414f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7f45b0be684d90799010e9f9e41a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c235fbdc365c1cbafd250701753dbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd7e0fff180489ba8d52a753cf819b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8dd805efda2fba78b0f44796ece87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cfa33b12820ccd5db27d1a4ac27ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141015f55ebcf2d60379b9569fe56aad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451033a17f4a569d6ffac0b13990da1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36054581d7e9e0137d610baf007b5fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a20eb096236d9ffb14a643d5bd1cf9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466d2058eb7850ec856c187261e5fe5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de59d79a0fc1ab781658092cbab28dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980d67a87f1a67332f0ae45f4ce722e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d58fd9743181bc1782a87fa1e33e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113b2b9871d0df8efd19937e49ec836326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aaf0c8050b2a1cd86e28aeb67955d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74de096b5a1b8c58bf2a37daf545ad1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415d227b7bf483c037630dedb886910329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1204174938be7c3cb391d1b696235d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44e0a0375435fa454bf976117c2a60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff86be9cc2a317fe9d9e59db1adb10a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3436a4bc6052a9d3452afcd0c4a8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a7a608fdeec7518b50bf92b6332ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19ef1548e2aa39cce9be88bb244dcd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13f61f8af6cf65034005b913fae37b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7a34c2cf64babc1101696f3317ce1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14446a3c88f08db7dc0047f138ef435338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944f0abc8241084bb1631f4e4a65d0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea318a90d3b49511a69034680b6e3d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54e89361e6bf735a28d83325798848341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d83dccca2404f98590f7adfd8c1f8d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77600693f9a5fda8d5524002fcb65ebf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426fe5d0d7b1f5e8bec2fdb8542867d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fb77256a6e20b9b1be16fa8aef0c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b73aa9b463b148954ccf157d187a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdca51f8f7c6f765327c0faddb595e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c5fdd14ccac9da5233342d4b29137348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c05abe481e6cda0f45d634cf74cd67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82812a3d19b6a3b0518625f27c361d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6efabd1b095623c0e10661e5229de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99698ff6561e7c985b59f75fad05c25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4719678a1c271c59d843fe60a7f63eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc9165adb344d45a855607e70ce34c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946c3a6777381e858bed2d4b6a93bc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cc3d5ae38b0303da760cc8c876fb6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c095a79a72fa13f7f7606878fb2a05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfff1d50649d5f4bbbba985f43a1c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af8d1c4b5c0331eba4568dff1696e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b18d1ca2858f9b2de87f337f3d103360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504768611214eab5c3ec44dd891db66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c12970467979ac9242af99a7e1576362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22967bd4076a69c93310a3f339b819e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f972cb3bb4f314363b6b2b244473692364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bc071dd05e28c018211db890eb836365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823baeff6169c52ee350a5b54a647fdd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faff24d43f08dee1af6bb0ec977742367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450deebde0984cb72890224ed7412c3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ffa3c8022e056de4f9f8d56231ac1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fcb1e8e8d2d3eeb35865abfa93958370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586a780c80688ac9f38ce499d566504371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0cd98c423a3c6763f2fffa62a72c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbd0129bd5c29d850092fec9fd152b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5209659ae3939172ae7a68d599e30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5087445006aa628c9beb8a1c8a0eb7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d859f26d7611f10e39a151e8c526f81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8093e8b08a7783c356180a3838d20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2987aca2a2277cef072e193e286e69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e1b112edcb473230fc552bf04cc21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4210a45393996b8dd6991d21c813e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04825c3d22212eb6ddf738aea3da19e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cecd5296c2fd308b8482275c6116a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93e804bdb2ca34bda79fb3bcbd4810383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01a46fffedcae9da9c28213ca06c6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8287a54b245680f6c34d2bd028265b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a3937f7b93d58565cf7a58df356f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7433fc41ff9bae3b162f147626135387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab90c7dc4a3b803043b7ecf0522dd78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe728dc98e1cabef0ec9e0ff7cef30f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b7afb2c9f3fa4bc123cdea12fe55c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7791fab8fe89c5d7410ef813cb9e17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb89c035cae2f93dbd976f55097a65392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec31fca19e777404b9d8f1fef0017b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a106ec88a4564b5e85f78f35f0efac5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122250cf63cbad8ba2df58daa3787b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9c221cf90b67fad1697c26761100e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12fd568e138354358010a841f1fe12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63695072fa2ff5be461d3ad3b412e91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b609d6816cf8289a6c884d2ea379a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8866c45fcb41f34202cb367d91bf389400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaa118c3b1a9f62d3c1a7ed95e8b04401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986f46962a033dce9022b0108234823402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333a0949922005139a60f7a5c6b6366403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf91dbda928758667173acd9603e510404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efc63f144ab5b64b15ee5452e49d9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061730e6dde2dae22187c53657292c93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395abff633d54d79b500bfaec2647c9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ddc293f446d5dc5e83df4e2be5b29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6abbca859234d1f25062f8f95ccdf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81595ec5749ac3a4f745bed7dd53bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb942d8a6dc60563a5435170bb71410e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b954e5b1935ad5f5507d9e6e8d5e46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9bd78043f5063bdbd6692373da13f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e42cf0862ae5a68c8093f8dd18f964414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eeb1312912f496bab075ebdca5b10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b776ee2a5de4f9414f6277ff9d468416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99998bc1719a8e76168e120fea9f0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbca227fe5fc45030c0e4176cc14a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e4bf2baf0f9e3a61a61f2467f2c32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddeeef384cc4d2f0fdd0a60d1d3a45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206711ba63fef145fbc84df15ec3fb7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf949ab3900e6b92da6a6c1b24c42b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e5f3463e5bfacac5136df9026af6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc248b8466f01a280f7bb8737487730424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad01bc8896d57b15642fabf95bd248425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d146750d26804ea92f67b0ade29e246426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74f7eaa95428c204b5fad72ef0a24f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29963de5ee4f8d3f06d3053d3691a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcf25ebc7508e8da5b81d9e8a74c7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500ab39833b313549dc4967a3d8fd7f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57e46c50f0f91caad75424d715ead8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26413bb9dafdc5456ab1ffe52216264432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540866dbbae2bdd0c0c08959fde4b19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01d873d0bb347f3232ade906b75b56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c446e9fa48b63b56677d2a9ce06765435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcbbe2d5b456efcf1f94b1a1f1b8c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a40cdd989dfb5696dc364b5e5405f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaf333f0d0dcb20d6fab5cd268cf7d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd805cd8a31d796569ffb22596fe267439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb8197188a8f86c1facefb26a1d648440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152c31b4f862246e57b1c50b900bc6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c641159d38db8f4ff35b8eddb7b61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed5d8205cd8a2cc2fd457f6a1da631443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717a5693fc4ded8b1c58dd5e88e4a45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b2d86816ab9b132646d4dce538a22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e6213c2d1a90650002cf18d46772c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1ad5d30f82cd1fc7f8e0091f1ec38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb2fda516a577665b79ef1582604de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26e9ddaede53ca16de1ec86af02b68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96811c48b1c762bd7601ee642d6ee99a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a21ccc3961127a3815938b1e13e17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d87e8a78f1dd14f52ff4adddaaf4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497aff2c336cae102dfab094dce623ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e508a26e66d146e67dd12bb24bcd565454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a695894d4c0322280d586afc7630a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692cc8cf42ecbbac5d7ad4b62819864456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf24d0e76ec2b64141262b61a7da0f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b8819332bda46252c8de0372878fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635bed13562245327787edd68d8b8b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16ca42609df6d55e3f95cd4e50f9ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265776f64102ef23f33f31757f777939461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fa3b4ff92122ed5f5cb0f75d6b862462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192db5bf82275202665919f93e06ef30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc279aba59c8b79455de1fe0aa8a3621464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfa268666521d46712f44573a6ecd7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6b8418833fb1cda768a0e8bd0f6ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007f62f173ecfdc67c6baa989757465467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c23986cf8b6ea321da86689b0f81d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c52ab9ea84a0e5d27e6e2c3482916c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434956ab8157283adac1a90ea2ac872470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811105ace58615f53dd3e6b6b94631e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8b0ca4c90948cbffe09220cabd47c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd336ef98707f3de72b0b0e3c092ab51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105cf295b5deb7034c62af5eb8d9837474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501483e5bd1c2d14c513aaa3c51f7213475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33bc0a03f66a1f205953498f2139ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98b38b4d11a7f267d794712e494057477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76928c13da34ee18c985a2b2aa537a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aaf5a2932fe9f4ceb6d61be2cc90a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3abe254a9c74d0ff59cec008724d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9358ab353b9a056fabafdb46b722ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42007f62b57f819d33dccfebe37c0d1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e748cdfd918681d61c039eaf883e521483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7795462fac43a1c46dfae52ca15f16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d100fb41143f9b7c762fb80738a12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bad64afce122e0f97f1bf56a9c6c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c11b32d38f100ef0a67337f9f40f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ce6bf9f4a295e5b22f21c49321a92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45069d9640099a75083f081fd416ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9c54e616d7ec9e5fab8bcdac87014490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2132209c329938f2f31ab2bb294831491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59678221eceb424cd7120302d8aae9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1c9edb49c2a620b79b61e293c0384493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233bce8828508e03111a27ece746c68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e910167790076577a2632b12da24d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f92e7737ac17d294c60041f6a62e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea337f81093ffd483491384bf15998497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf364b7131c47f6e24f8aa786eb698fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4374c4842b4dedae378aae37a0f92499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66c847f1354b85b69619fc07e7aa2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b99e96d098cc47126339a0f8f2cbc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc148c429291f9680f1cf43e38d0b06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacd1c46cab5d440f45d42c58412a8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c95323a0882ccdcd09b9ab1e74553b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd3d5c56e29ccab3cc0d49f0e50cda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630dd74268103ede182406c64547bd2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644754fb994f13d9d3a235c2ca4aaa69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497eeb34ed550ef28590193018136e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc56e4727cd4ca96682f2937c67015509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b42638edf613d27d9eb5704210b590510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d74fa80d225ed97ff91a1e37eaf4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cc27d3a590369e656d2a0dd4b3106512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cff146e4721fbf289ac765b0b065ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ba20290620f61a4ca6e45a05a0b2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0977edd16985473b3fdafe961822160515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e5ccbee7b3af2d33a6dc053c24b48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd54bab5a483bc23fd95ad80e9e0e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c6a990d87254e349249bb8d232dff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfec9ad58c8a224fb3e8d177e94ce22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ab000dbd7c59b4bbd2f7f74784801520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1391497c3aa6b1e8af0a14e85d352df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaaa676b0d692fa7fc472c493e8132522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc02a82b74c4e9268bd9a433f8a7f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafc695ff6b85fb9f585eeadabb40b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a316ffaa54d3c9820e2697406915d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87810e63d5aa04f2f3684e0de5b96ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e56d39724a8d653b8f015817d1916527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfb70e37ad4c1688e21900d4f0d894528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed221dc0faca050efeae757d078ef1e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4983c5f65f1a169bd524adc2870bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf302abb32625f53d38bce328bc963531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381112a91d507adfcce76bb048e221d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce9e41cbb7816449ee1125e000a961533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4e659415215db32e775540a3c51b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e054b70c28939b5bb65cd9fd3fa73535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f3974f6d2d87ba7d94f4be02aedc4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02d6a002cc93ed8d5804943e56c652537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44c927af83e82d012c422be2671bfc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca48358a78d2311cb3636ca8b4156e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7da4bbd6d3e8b0cb413aa160b4883540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2dd117b4197f5d42babfa35feaca8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b108f883fa53bda53b1af938d677920542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad207cfeaf5a193adbae53cb35fab7b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530b59064dcb8038dae511dbd319075544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e237c0a709bebad4883b66ac97357545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db72678f9d6ad64cf5c6b4773004676546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cd843454fe4699ad472717cd1c38b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448c18eed5798b41da18cdb3c62ca45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936952a9defd9c55a48e7d78a42408c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d267ba2a61a28ddbe127511645c3ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be542662abddb981b4545813d1f6a71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e495afe5a52489fcff8a6e0d23a5099552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02331ed9d0f257667de0c60b10077db3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586097e396b5731c33931763257b7ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95a76c4c604148489ebfde65b5e6b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64a04dfeaae62d72f67228dfebeb3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56de4c33f3ff731d8a92595182ab72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77a3fb5b2fd92da293b6ca2ff1883c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee119327cbd53609c7e68f3c12af97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f21340fc7e936866d488a3d063ae3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fa2b0ae752cdc5cd3d52fe51ae496561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae4b4053a363f18b50285d3add8c29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367483c7d21d58f67917d6770906ad1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8546e3f29b549a5cc0391e41633eb4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884092424a129e947287638d425d0f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae56fcdebc429bb64a27a8f3fc7c8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b26cd09413a0fe6bdcbdf921292bca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2227cef59c2ee5259e7dc1a07ce1bfd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30629445abc6e133485492e6c5095fa5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dba5456140059331f4f474c65de8d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66384742298375834d908653f4e4ff6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcb6eb03a8562b59e1617565dd040f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76783b2e06da24ad2dad48149a97fadb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d9c98a2b822e54f2f43237dbae995574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec95da7ec1f54e9e9532d42f042e1d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86597829bc10a7de30caf371f93e1a63576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f403484cab7850e9b0e8eb90e824b10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ec2149c359b1a35ef4627f3d141c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f56d18c1f58b33f75c67dc9a29e881579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058be0045dcab3364451047856c10b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e422894af17f80f9d8a74eb9ea6ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0c3f11fa50c5547b976171bf318e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61d4387d0558bbb70c2e50feae8564583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150285c7ca3debb79ca48ac8eaae1c2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8fc4e2265be44e1792f36ca07a25a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8e373c0e8f33e09b14ca710794c79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16331ecc605e0b7b8e906da372d8fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0232f65bd7550ad22d4c918c54c0d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1827961383a844c93d2e1e400fa4008589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90750a836aac0f556fe90d4a0d320217590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cea8f535428b3cdd9ed84f30743366591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04e7ba94118ced350b22fa18ae9e55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a80f8a28101a3d59fa016824719a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd38238a1aab053ba2bec716a7af72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f119911fecf86faa07e685e047506595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f0d0e563037ca5a0b163d0471ede1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9088f471e26e2d7044976fc8cfa8e02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaba56178bc8eb11e6246db21fd150f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ab407bc2ce78a034a875e5e9f6655599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879006e31428724d7994155e0e0fe04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75f1d49001abc32a7a9174f4b2e768601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4878afb99488a74fe8037e384207bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c89b90e6f4ebc90a41e289c934612603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e03978dcca96f3d08df6f31d08882604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a44bfc4013bbe26bf0a7842f19570605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ed03985f4556cfc781058c135c83c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bdbc9d16587b823b72132770f5cc8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360096bf1b45a39b42821c6ad0a5b4e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d542b247fba2f4e5493c4d78fd1d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44b67f64b6bf3abc2f8e0c7f676308610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81152a5cf3e3c2f14f415a0c521ff010611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfa88a2f800eecc3acb3ae3459c692612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f77df194b88e53fb6c2ce5e6e730ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f14cbb5938a97fbdf73461323ad0d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffda622760969db893ecafaf27aae4e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f59d8d20e7456c541acf72da700634616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f151787f9b9b8970aedcf9b9b1c60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf88019c264541d98ee36e4c702b0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a94eb8ada83e3838947ed5c2b870c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d211cee3dc5766208cb7b64de5810d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83d0ca6ee2bb515fc315e794738cff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c02ff700533ffe837db18bb4ad2d94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619c5227704edbc804628aee8c4eb59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b45786259ff17599483d050b598f38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3eccbbde799d2b74d2ae37a465307625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1b8034da789c1e13ec57dfa1a79df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec40d75ee885ff6cd78ff7ecb9a926627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519001653fe2aeafb3ec1ecc6f083ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecd777980f7455279429904cc90ef6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ef19dedf25237d77d33777760bcbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8c8444b54c394c38d1e2792994117631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17cf073e7ca49f775722fadde2bb65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cee63976741197b67628da833cba0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea380ad08fa5b1eebfc961f167ac8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32e6c19db53990b16fd1a3eebcd989635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bded77337626d9c0fb70524d0282d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc0f742dda019443f9dd39b1414aa0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aeb6c29decdfcaa17c73c86f6015e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b06240a5b64c9cd641f14faba6811639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad274c75341f9961a6e2d384fb6d07c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bf221d13df067c553d069e2ec70dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b58dd5fe92423fe9b398c3bfd3a61a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702826d7f299478d80092cae310240a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1706b319e4fb61e7a2242100738b9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0654d7211f3ee8f6ec8390452057b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e0a08e58a8ce20032462d96a3f39c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1d5a0f0bbc7eab7aad27a29557606647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19968333146396babacc6c9d49c0871648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c2c282aa8874b5d6d5b4e69e8b936649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05608e807a90e75426ead4c9b7ee7d22650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be6ad83c585d270ba30dca0dbc2452651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fd48c4cba83878b34697070e3bd16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e2886ba799867d6a90afa684e482b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a85f1d57dc4d68f3b95df5b7c4bf7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bd44fe185c95d9ad0df6e77431df9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57f37875144fceb24a5b6283e65678656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7269af1f569bc100bedfed95cb7aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d08f20774e42e0d806d5ea3b164329658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d41f9c0e1520a93256add799a72d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618fe3ea25a696a8ded2e1142fdf192660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87611d669aedf4d06cc10ab0b15a80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436985f057ed84dcb15f9b127d179769662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f6f34443fe8bf21fc11948f59d156663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d12b8303b16b686e4140b8caf044c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a92f654c600f61432a6df82d86642665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e3bb53ef0474d3e1c76b216d1d008666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131e5b1e0b2aa7de79e4a42e4946365667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f6a93762a4808e0e13125156fd02c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d0af21329c5bcb724a1521f0588f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec196f09471695549d612d4ceb3d97d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1c94c6924d21311fbabfe331c53ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfaf97e920327f7d89a3dad8edf79d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94898dd646c92e303703d840450385d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ad5cf988eb74dabce958fae266889674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd625e56d53ff88241ebf14dd7c567cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40d93386f3a326b9fffe1cde2e073b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832978278df1c6becd2aaeb7dace366677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf97dbf7705d66abecefc4e9f564f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b71182e9314c006d5aa4bd267bc8a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dea3681bf55aaaf3c02b908b0dbd07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9222951b7cc4a1f2a249ac848f0fdc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c4de2011d8fa10606a0d3d9aa8737682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2ce44105c11ccf950de0ee3b89d3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536ae0e138957cf696b74a219f67013684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a27bd3c045d68ac9bf52bb99de8c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c3541a11a1951829182e6f88e0a52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95b8816ab3277a88cc20a38332ce34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1d0bacd9d7ed557fd17b3ae97a7cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dcb9f69824b8b0ba40e3d68018a8e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf4d9af533ac11742bde91938f4e3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66c1b54198baeb62ea6f797185a48e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378dd267d75b440d215a514107aac6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59722bf2641537c635ef13aadd2f7944693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f331f88c221b8e654b1feea08eb5ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768771b8ca38ed48a36ec0996df20e20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853ec3ffcb5abceb9456b59b13242ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa44c1ac67d0d50250b657da8af813697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a5493e76c8cf5cc8ec5e14059ff11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf5165229b3cb8d83431383fd24a73699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1313642e9cf119a4264e4c85998537700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a215fd5d0faf10a7553dbb612b956701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3017cecc7720ee2ad3b873b323afdf0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee79bfa3e085caf10f0c7ef0e8de1fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6eb0d17cbeded61100ab9ab11b9ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb86acafca5ed28826ce2211587e790705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc28454faed19ad1a4a237b897739b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f7115be2c4e904726bb13d7a03189707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcc5b1f7f3addd8e620e9348fcb706708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128602f00ee757114b50a07b4d9ee24a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e0d823c869df1481f12bc64272219710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd7c01270751965210515c673504f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff063596e44c5b92b894854a96caf3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a048a72a4a212f78dcc7e55778c9fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfef2aa8a93a93036f960a69a5d2c14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa32d310f02bb731b990bd5a819f67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c2e80ab6ebc688382510c7b17d8ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec02d90b9395ffc6a7b825f5ac3875b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a648cba105f0d40a37240b75f5e37a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c97f3a77fcd8323b6b9a3f8302f995719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca27603a49c4e47ff05b9b417d0981c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30246e65835bec650ea7365c794774d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05950a1eda2eef80b157428c788d08ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77009ca195292d007d3eec9fa4e9b12723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474d24262a022c9bc55d85df71f90c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdcd4a01e8f500fafef88a3b6db344725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc7ecd151f2d158de7a5afe79f06d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569006e5a92b20026466a23b44877ae8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceced1bffc9492790de3175fd2fab536728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a2bb13d1c53661685082addadffad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95202c49f5b891100692a61b9d787fec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e71c5c0659b45dbb6c9dffcd3d9d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31418cd70964398bc94b973c70cb50c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca954b8d64f495a4ddad59ea2c29f6fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c916ce598d887b6d3019d31817a1ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c40be7649c35801743052d0933f12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771b49da5f80469e945ad0750cf3adc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7a4f41a275b17e89c4b3579102ebc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad535e8526993d7dc2355d091112ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545c1709b5360f3b9327381065b3458739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1ca85f647f661f32810ceaf68b3af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcb0bf69d4f1b63de40c4e219b2890741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f05b6029c27c2fa491863383217bb7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0940ac1a4f6563dbc8bc1f1741966c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7fdfc57bb07ad4c5fb59992ab7e61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6c1979f0e6ce88cc87642e2fce131745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f378a84dae46a9e7cec6abe486608746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e08808356f6e0858b1dd364e9d7fa6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c946b174d678f5424f0ae1f4850965748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29a9d5f3b0dad7a90142be4a37a812749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149ebe15eac676e6dc7dec56ec2f363750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04e65482f3bd646e9191e9db99f374751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9def928d951060261a0b62662f7ce4e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c0b9c6d5e188bbc46601fc2013584753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ac38480237824895ee95d90015af6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f33384a27603ebe2e807d075f97e85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb83a080e61e8060703d505f14e3e9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129ac51415c40aa7294148881645c50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3961d8863b964ed6edb3b49df495d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07db64862a9d41a2c6f832f3cfdd11d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66095148e24a042db48234474131406c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff609dc0875bc2e7c6ae503215cd29761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc26be637b0901fc2b7e65df0e4d5b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4625c68730d012fbc3104239a2ba84763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf3ae88d11413803de0f4e76d7a9a3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077809dbba9c983f669fc3ab650d3584765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe68e2f19b4c6b8bc70acc2dfdf558766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f48839803ae36bc55d59fbad2079f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>