--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54724172436f7d6350c9a45ad6bb3091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c46344d8842e414582c089cbe6e632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee4fb4864b5f959d69c74070f4f85f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de91b06d529c207e8c6781ae126ff044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973ccb41fb077dc47a8f42f274b2af65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d20ff3fc7184d2926935e8635e1e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e95d12efcec133907e90bd9429cb507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea35d71f16c9b77a9040bc11c6971d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b14c4efd5f99db143c74e5c97c21cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841b910fc6e6d96faac36947613227310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dd800329a1f996cf18d02ca8c7d5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291fd2ad78f22cbdf7542b5a4f1669a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac914f8fe3d5dae6a8fffd9e90e979e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50018f7d8bb64c5d60922713d0e48b5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a8d2e594084c5491688eb7079768715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ffdb02facbe3c5adcbed64cc5c88a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4c439b13262b4b53ce881b0e756eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061af4b19affd1d4c5701d44025b4a0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605ec179459bb3699fb0a69512e7c6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedfcdd4d793efbfd8b6f0d4ced761020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b41e7c099cd81a44e0fd925d8dbd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0493a38fb170ac1d01703ea16b5add322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63134af5e7153e00debb87b34254be5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbb67675827b50800d9fc81ba1f33324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fb371dbdb03353be51a4fbf641ae325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48545c8bc55056ac44144b0f8205e7d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3a07b91d6dc752cc1b7c52499a67f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0404681ae14e4eb6cf281c939c0ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb455f05dfaa942e7c48fc2548ae32629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2e290d39fbd09a4d3325a6bb6788c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76ea38172f603ae61bc13728dd082f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a110c62eff26e421c62efc1245d00ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8b13ea6b774ad4275af2e3ee9bd7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af54060bbc2a37bf4428a6c054504a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd39174462496caaec60f05bc452b2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a42facac452957904281a2b13785436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab72730cd7b7debcb47b406256bd2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627418ff9582af2b1e38adf2860e1c2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb213df2a5af20f7fe318ccf3b01b4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88961958fa4618b622eb9883ac28ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863a05412e0d8d093280e9af96b956c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233369a0dc42799f07c4f93950c04f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ea8aa41a1988fc3d7b6efd04dae2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92097ca100320ce050a747fab764f7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc6bb514ab60e936b3ebf02cb2a4ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d643d0d67b566119cbc1004b820ef4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541a0dcc5ff830adc3dd80208da880247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270605f0ee09509ff090d521d98113348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5cbb3a24ec60c741e2b66526c1dbe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac7505372fdfc28705aa3e2d1b049650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237d481a01894b03eba5ff552e0c77c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0cc42e775f08cc17b7904185bb39e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054efd2e3825898711bb31f2b147a95953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e0026cf92ea984e8d8f948814ebc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975255832fe007132485db3afe42e2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564a9db151bbf0d3bf1d3ef42a6699c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb873cc98f56ff143342cad8542a99fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed4ee9e15fc94d0d2a55a4a8f986f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c07da64aead21fd5c4cd710948afaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb66faec4456bdf165101d2e69edf3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fab3981f5185d1c43311fbcd5f7d9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b208a97e4d9c34a0abe10c17544b9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0e00145d280be2adaa661842b313e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8f4a5e4bd413c30783c2714ce787664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fb7058aa9faf9ecfcc0c2df6f969265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0180b295f74978c790f3b527c508a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7cda139b02cbbaad23fa3e691cdad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f18a6f24e22dca37a8a81b6bb2bcde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0cba63c55a32afefab35abcdecdf069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07c554288910497d975c5eb0721ddc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3917968abc0c7b66e25e45e23fa7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500bfb65968ec630175134b08493c2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387fdc578db1c1e06f6650e893b2e9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f6cab6a8f1a9cc891525b8f03657e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c377f5b2b7bc3991e8c9d52c476a4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e9b3beb66f58c592951ce7cf4f9f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecaf3fe066a2a7161c17d934c40c1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcf03acf619b38406c5f0100cfaf6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e5b026c55cdde9de1a1f9821275cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea14e0b74f62cc2c715c947d60dec4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a4367fe5f07a073fd8c310d7e44af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b82a8468126550d1d402a866eab65882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394c92d849f19692c8622e1fdcec53483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd78e7844a736495c2ce406919cfa784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e7c9a5e964ae1660f293bf86fc70a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ce9510d66db8ad08ce0ae35f92a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc226f3d02750a10ed8afe6a0051039a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55891470686a31dc2acb0143b76d331488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3cebb16a20f3c8320c66d3d729da589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f97be9203b6f8b7e1d7f2c640ff1a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed3880a50f4b39645b5e40a80e85f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa8a1db3ac8929dd2ac7c2c3523d7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08538446e302cd25647de196329238e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccb14529b1231b9e5a9df4f95b395094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e33b8f34f73056560018a552ce11e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cea8c0950677add4ccca382d85f45f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be730653c5889240adc4c1dc638c546a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d2f85d2bb53d856511464cd2b12fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a33ecbcd79c7f85a21d43d4ad92f6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0bd98bf04bc795d36758e460540b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a21b5af3f9934b674a8636450508c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0f7c7cb1338555376b956d7998284102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fea8d654ab023c41ebeb0617cbe33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d51647d17584ac2dffeceff673d1a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9196b10bcf5ae6fe8e9bfb1247c1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858f728a8f04aebb655f6fa472f6f6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef1d0c3c73151b25afba44b5da3901107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607ef3a08a32f0e4d101c820d99f724108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c01f183883c23fe5edd68e686d56a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faf552c3373735ba46b94d28f35590110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf9af34966d0340dfdfd7e5a2d27b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2030ac0e28ebd1b9b6c0bc4140eb761112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3612bf3c2c1e10fc2a63eab1190456a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a45daa0a84413a05deefdabb9a903f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa18bf9e28ddb575da15d1af871d3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9436985a0ebed9a8ae3af280e2dcdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180a59574d3fdfda6b2ea6df0449ed8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4083bc5766d8b01e1c42825aa29358f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a88cb18fa3b303ba8a28944ab13059119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e4713fccb4beccdb3a93bb1afaffa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f44e11c645aac40d2c7324984789b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a8dc0168f43cacd0f8a9d6adf16d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c213333f35893aa2fa448f2268315af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea9cbebbb20ad71790e39f91e86e41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7add962b1f67ab080a027912308dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d39b4cacef19b8de7b3f69006f7a40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63592e66363784457e4678913166626127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52679c34f22baeba918d9a06a345068128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cd0346b5a5c8275623e2789b39a5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe27111e1265186a8aedea248dc4b04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa6caab73830dea69111bb5b14e0f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99060676dfc414cb175981ad5e75d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9454d5c43f18d1b43e7738992a3353d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46398cd2207a19cd227fbc4b3f4a5bb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d642af33546d8534d9197cb30403f16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb878d4f76c902061af6529c9869f87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cafd8d1b7d178adf8b40d02a08cd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78478b7f529b54e4ff1a16bcb3ab9274138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77532f55ff7db55daddd1d9e6716fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107c37a391b90c514630829dc0d28a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0f6b6769c87a09fe301342cadba16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca94566ae0ce78c822ee839a59c30e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389ee26be48fcdf188e25a80a948b88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb316a01f4f5c6a53d6ee0f4090663144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58909745ea99326e9e18450361bbc9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325f449463e78600496f60ea07dbed9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f01da899cbcb48a0f9ef70e3a1347147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35711abd3282d86a0677686f0204a31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab833faecf7c820a4ad5e8629d35fc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2b51d20f3a1179e6b9b55b06acd99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6387858f582aa7344d105569f1b017151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21131541645b5d37587f8c4fe0209f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd5c868e562113902f761513743c49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48af747b32abf967b7071b0dfa6628154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd286ff0f668900c191719d4312c8aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0dce63d2ade7d5e43739a5291eca5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51a8f4e1977ecf74005862855d8716157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561983e28ff03bcbcc4f9030e18b3bd2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4fdeb0e93cb58422be8a08b8f3b84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff147c6faa71602f29d245f1958bb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9949bd3f324bc5f47c33b1eca8dba7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ed5bc942eaef3d587232a63dce8e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef872549423f100ac0731f2ebb288b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089a20d511bd1b0f6a2cc8953114e40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751039fb1c1781010a2e2d1d66a1b6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1285c05366edcba87416471ee0f5c3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a027518df58563697f91443d4f128167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82b8cf638565389f8060485c0c9b36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37506c628732b7e5981ff8dd28f346169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a864b77960c0134e2f5770eaa2e18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488cbdf6bfe4ce3a5974bc70e50d93d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de968b3f1f4583dd9b0714a406abd47f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1572f743839b88a44204f9434727c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92e7d41a5ec6f408ee287b6ccf971a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3628f4fbdbb8f44f879e55f3dcbb5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34e43e84b02bf85abf9470a5fec7f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e9cb9ceef2141bc8b1cff475f5478177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd3c88c9aeeea31767b5ea00c52f03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4791a13e6fc731de5ec2886847ebc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e630f96bb67e6488dd1f2f5d6cab01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50e44ca6576ddb6c5be99fa848bda9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97442c4efd0e1e277bb6d777b08c8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afef48c0f3a623f12bac8a358d7c3d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4fa62a5d4cef32a51d2a83b181134184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8568ae7408bda21089bb5426b8e6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5875a524e94bbc3314ce2b7316ac882186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4fbd39407a2e1c117d686f508083a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef62d4026280e5e6e7cf7b68455820188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e270bac3c693a8ba25e224bd704d7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770700ad5130bde012f46e7f21eebb35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1b2d4c2882fe2a2cfb52d32a04ebc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687907063af18302284f8f294dabb8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d6dc43b94bc33ae7cf5a7e2321b74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877673c316195971707a58d429ea1d91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666202c3dc307c45444f781b728cfd9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a122dbe1b6f2a8cefb90ec58b2b52d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3516f5967a7bb0102e716451d8d1833197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93c557e220d3a626395cbb42158a9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e996428c9de8c563a366f37c4d186199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a913a8bcc545090635a2cd44b9a98d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514d3041b6be626728abaa56d074191201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4b08687a30463bedcd03d09c08e74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f187673d636b149872ea428f110a5e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b74e374f42f584a536c94ea851148204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789a0526b4a6f21a82819582c254c1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d312e02ada4463b5d90639d4a6a942206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87056dd84732102a51ad8b5c17263d71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b657438f4c4fe3d945fbb52f0f9edf5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe258e1b490fbad1479736e307ee9fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d5e4f90c5bfce36fdef5d2eb084c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f7b15577eea3889f33c5c3b6b1ee6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20ffdab55f61dc584b33d01afe89f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05757b76cf339b568670a86153a6b77a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3570d4488836629302632e00c3ccd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04557ad681fc879ac155aa63a70cfea3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d62181bbd638e650e0e4459b35b46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42a2b7912c72a0cd8a7242993374a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0531f9dbdabdc4bc4c38cefb7abea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12746623ed7e8ea4165962ee1f32fb1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a00c96c85e5853f814c1408babe4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c3892c684f6a8476a8a8525737816221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5cbe5c6be508635b25288b33dec52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1499f930576e7a9d6360a5b5d8a68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c474bc5b27ab7b69cce5122c5b4a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb96e875afc2251e1a6c100098ef741225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e007d7e5c56a11975ec25ef296b73d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc40a3325bc16060813427528d106cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951b25dbaf0f5c95351c689af68ff93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c54bfae1ddaa4545a26840fb372a6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99443b65912918bbaf23aab26a1e5a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e6e4881aa3c146c4ca28042475c63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79b7c23a2c3d0c9c5eafd508da1586232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7c427a7b594bfa265f5718028d90f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab349d0e852205dbe299ce6dd03bb380234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94596d634c961e262a2d4678bf60e012235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91f668362bc53f2afa90fe42dbfa3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0d9d89fc83d1035d5cb3852b95c35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf43c4f31181e5c51c38531b24a7fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feee32e898ae68a823372e32050cd0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4d982eb19d0891b032ff2b7136acc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d903f196a6a19dd7895bef258f5d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c7cc627ece34541d13e97b39ba806242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab530d45cdcbfcb589f20cbeccba881243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b9989a9a650b4f16435ad27762ce7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f668f9a1111f9bb6ed0e97a69a2d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977b4e79548f216b2e7369bcad4f13c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9d5ebfc10a7a4369753ef9061e65d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586b52c766b63526bb11129508010bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd844d07ba9affadb5ce0eda1ee20fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01997c5d198bcc5e2dbb21522f53ad0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87b6da7c599d12e5c1b257bb27c1e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904ab894a16e00edfdcff2a0d68b724252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889862b3a1b2798e5497de045199a5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b4690c5e1ad8cf259534c2832aacd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ae7c90edc7e918a95fc9539955c45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773e65d39d767930070ec7b300e3650256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3d72659f27029b8454a903414b915257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800348572cb1d398b393575026cdf1ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb308eb050cf910fc3f380e70cf5c9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ac2406d51443dd5db0355609533fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46945f2436be8fa96ef03fad0b3a3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f718557caf0ca1d543f386ec24d5e1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89076ecd7b406ef2060e8924c43c5ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d91dfd160d940ad48a3e2cbd9f992264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a770a06c75703f17f84d51cc98ced6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c21b3b7db209a4775750225a1a5075266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c3e21d9df237853603adbb0aac025267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea6b9d4ab1346b7e5a0d53e0ded4d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f67928fece521008636cfb95020c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb8459b5fd50024a534b2d766387b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1bb21281256703c524d3508ffe7cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f602eee929aaf817c2184bf627b0e12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fd46fb524fdcd689950bef9f51eff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3a2735e10866d55ac0e3023e263b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb970a9aeec9dcbc7cdd1b7dd92e992275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea7c22cdb0d17d533f02630464fa11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda6cd2bedae21260b44b2204864191277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fd8a37fd640b0777002494323a944278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1667a36d0c051e9c8c5e307b5d72d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9890b528879998c3966712bd90ff84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210fae13ffa5ebe8618b78117c0f141281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53221b3798c04ee293f09ec63757f6fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d954c1dbe57ee85fd6dd0b050421f52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fbefb4324fa0c846cdef1320df809284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60be8e02d6ba307480d5b1ec8536bb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb16ea076b78c78b26dcb4deccb7508286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef274b6ac87046959ccf2aa10ddd12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c167ab3ec86a25d18c80450f3e2ad8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5953ec3dd7889e5d9ccaabe8d9a5534289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db5f55bab1db8e95559e613afa54c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb3a038fd6cf3379d5aa29a608302d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1a85e149c25f380bc0959982577a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa19b71e1b7d97805e74eec6f3fef1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5ddc69a9c450d82387391a48628bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42bba5e29dc0d63b7f8662b4a2bd77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59210228587191bd489907990d3ca6a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970454b1d3553c6b01bd692edb60ee9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2007c5b0f732d21a2152a584082427b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b47bb04301956e38730179802edb41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d4d7228ac367bc995a90b4de81120300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798a71fb50465952a025716a86fcfc0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db8facbe063bcfc21e85a665ee51e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb596007531575b31426b6c2105032ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759540a72eb90ea8edc3c02feb33c10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672e102eaef6c5d456e68809cf6c851305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ba99d1058f5ee27b356197ab8b3cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e89e8d67620406a2a5ed9f4230483307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1dd34aeaba4a548281dd6a6bf3ece308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575e771cbda16c5c37386a43f5aea2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457153433a3cdc51d53456c82581e1e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f89c353c044b3723e49dca3d9c7a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b170d16ff5b72b4e6ad79b25b84bf0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979faeecbcb6d81cde54cfebf71b9ff1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08125d601529c9d49ffc59ab80d124be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b83094eafc214f396742ff8977b9da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69923fdd465d34d535febcc7db57f1a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de63250e245cd7e30a49e48a8d6aa8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e1ca35ad915006e90cc7b978a3ab9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc813e90e06425205fc1f7d34187a1b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55165e60fa6cb58398e819cb253683320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f063d2d5e1e3eeab5625ba20ca52c57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8455ebe82830909144da64c0addef86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7a394373e22c3553c27ff68dd61ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55531ffb4826b278a1ec4f9cff091b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bacb377aeba454c087d22cb9f7eab8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc53d7dc0c1898fac82ecdafd8edf4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8b4fce8023271fd61d79c447620b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485bc8810c88e92a43ab81c199a70a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a6828f0e105d6f93a218eb7f090f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe40bef31870cd870269b5a71ac53f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50023e9d5bc4b76680932e47b4b9b017331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431679180d84bb7835f35ae84fe2c80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f99545dfa1bf3fdf840e99c126bc24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21421f450b42457ef587cff713fc9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb5952b397fa003df9a2ab42ce7005335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede81e64d896fe2b95666bbd4f94deaa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46102064167574ecd62d286cf9a1e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf57b68a3b9b978fb347331611ba785338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a7e698f26db2adf691102f0d4e0c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a250f86fdd5f2ca02cf6ee1bf08560340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa633d8278cb8ced3a91f6e389f707c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce674ffd39b336dc36b0345e01a774b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895ae2569a9951217ce10216aa9b1ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae3f4ab5dbe9ae5e4d20a3b306635a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b43da7874381e6b708312ceff5616e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcccfbc4f8017aecda9cfa5ebc783e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc341d6a72b65fdd523e982ecc715756347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3aed1d9a99b67b46bdd11c947c493348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076943fc0aa5e18236b0a50b8900afd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac97bc6de285c659a3490cc764a2cce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b556c224233fecb07af0ab4f95a0c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca2c5918f55427ba6f431127928b5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25d5c71951ad2f1b60175c986445d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35e9cbeecd1a6a29c596ae1218d9a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a3d17a6da559f9265af7f28535923355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7841d50e4b8631b825c37b890f5bdd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32e3997c906d56a9b0aa5cf1773350357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365e2e8ecaef16b07d0e35c9dc30ed6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1ec9f7973d68c32f7823914ae9d2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfda77aa9a60b467c5057ceff28c02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbdca35ca42ad9c333aa16181d26e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530acd15f21c27bce8a315ef99da7f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fb14c84e866879ac8ce78b5e831ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8210e7d4606a9ef67a6304b178e272364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb07992c02b35a41ef76e99af521e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8a48473798839f546d79cdc43e7cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bb1c134b25515851eda16830763d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb0f75deeddd53d3b55406cc4e9d30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02635622330ff4d86cba42c634dd47b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97e22411db1c18501896cb06d6ad6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f09af3148b6dcd1357cffa9c07ea8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fa8d2f9b3b07732d2eaa2c90bcfbe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba164adf6a49141a5acbce8e9b503b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13f36d582e8273549429e6139d1aab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a90bbe281966bc55e03b72781f62b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060614b9dbd152a857b93280c01b543a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48255b7c719d7b76288b883edda4ef02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eddd79d91de4c1e8239bbe7777b62378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b74b5d7a3b747424d7b4e58fa2e522379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507c15bf3ac1a0f1c92454ad3542c70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95aa155e743d98717d2f261144cad5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafcd4f993ca571a32f643636d2dfe2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1f0e6be08eaf653ce48a071b2c191383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324e300d0aede2b0dc6cffe7d141dd1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749230db62a9333c59c38114084511a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848892a23ef1d6481de7ce516376c4b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548824a963aa520145831ad0a714b07f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1c3320e16e7856dba933550e6ac6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b990f3da2c2e19e5a25effa5dbc51c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b37c40977de8fa742f22cdc65c715a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397bfb702ff0fa28d55bb9be04bcb21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15292818563732bac9db890ef31caa7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69748c08f345717533fbe068987a83fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168cf84b40d2a457fd1a5de4f5e99a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed79b22a9b0c818002b986d779d8d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118b56ca6fcee02737323fee65b6db9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7bc45d64152e01491edb525eaa22a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17a69421171d5054a2c79a7a65d0cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d3c4512e77c110d0a4fe3f19fbf0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de3d5a651dd4a600919407fac8c3ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa63f173d7c80d4035ae6241cf13f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795a922c0df42c46daec24481bf9851402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b54f8779cf3110deebdfee999a04fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bc524177532f9ca5511fa85b71472404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77bbed9a0605f76742bc4286749c39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4529ecf1039361e26c0198380edba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960755d709724977798595618e5d41c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6acf3f74f8db2834bf70514a3a8c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a9a173c3207177e9e4f3a04046ff6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e4000f42d89e3747fcf77a84b4860410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67301f8107d6c8884e5fe2a619f4d56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4ff8501243ce03b8ca717e880ddfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5b392a0f2bb1ae770304d41ecd395413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926efe51cc4840264441434ac49dbf3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3d060755178e32a3bd7b485b46620415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b46a87b8d957a24940a99c0861ecd3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a65e8bf8fd4f5eb93c4df3b99672b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a35ae2cb3260f0c54a9eea514fe768418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655d9b462d18f809a160422fb37c428419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45097a24179c1a9ccb701c9537752b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18bb158ec2dae01dea60a347518ca3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e686b5c76919e4aed7fa77e75a72e84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc4eb1e32048390ab5253d5d2e5943423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20ab974d05af24ea8f785e383c8c72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4895536084fb478ae10f9d1d67cee8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c9d0c651748da706fd14ae9b9e4df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ec149311e8a7d2c28178ec6b2d901427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c291ce77bae8e635956d60767b8f0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf574d622e2aed9307ab6ad62e10f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8f618cd76354ee8c39acef8c4bcd6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c72960c1f5df493277a5487206131431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a490deccb919c5d0d5eef7fd77e57432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b53cbcb4ff81afce845f89e4f320f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09baed8eb6689c6c0e9c64e148ccf31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535b668db6bbf667f3abef23cbfea58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c8ecc30c7c0f9c273826fcfb4df57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7544be65d7e1ee54300d06ca04ca5e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725ee1e7a93a7f3f6067eba3789e0df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66898536c038af0249a25cf05986ecfd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4e0bf8bad0979fadb547a172283e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0d03272dcd3051c1720c33c4d4dbe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cac128ea82b43cc13056806836a155442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f898993412ca5e661ff8885444a38e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69670a798f58e230161f5a6838eba0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ef812e67fa916c3d77cd64530f0f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ecce4733f562cd2ebc6bab1eb451a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed644f3697127943abe40ba66bc3f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b4f8b3638443c8adeee0fbb7901ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fb4aa3c6d3c86b1354506e499b1e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af5993efabd132c1ed2e4cc7b7a26b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253ee009419cf6df4200ec506442c8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a92b6486151df612e799eb6c469f1d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d97c9bfc10983d0acc179c1b8f19c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45ea39ec149f4f1bb0d5a029ec0eb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a995caf0425717efe306679b309adc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fdd053844cb8b776dae89d3c3cd96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2c7df5d6e9698f416853482e34082457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54083c818bdeba9c615814370dd8b356458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8b6e3f02b630ae32a1b53cb0a9ff6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a5cc05e7f8d72d8125b665eae8b60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51586b3dd3d7cf2ed2d215b8e7c957461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0011d7167560c3e41063ba4df133b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7775a6dc499ccb0395df3c1dbe5bc51463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec39f52d8952289cd50799b13588419464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a7dc819d7b8cac1dc99bf2c262f1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0235acc3f1d2d19fcb9648fe5985a61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55ee6552edd51c1397302c51d56eba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d244e06ae988fc7440a5124b9b8bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1465e19eefc055a735b015794399153469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a277a16116b3a45582506fd8c0caf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef3e9c8cdbe91fb82b8e7da96c3d57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d589b2f0516623fd38e1492f6eaab3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76501465f172e5e9478bc8de0dd9a7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d339c9c70283040a8eb5ea3b20da40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b205b47513567abf8f65b442a45dd35475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49257809fb776b0cb885d7106afe43d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccaaed0fe9bd1a1b4e1a756c40e675477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006102e6c3b04933ac20a050c621570478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2909c85bdd579dbed3ee158d7fd041479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b42d03dab884117df5a847f4d0b932480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9fdfe4e88326951e6494594de197c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33791360fab0dcc46c23cdc838d01c08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90819806cadf2cacb486a23b853425483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e24c4aa9cafe9ce30a7e7264033c93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c263cbff92226b93328e388950ccc9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33b36518ce32856a1ac8b3d2ab37dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ceaea937f7f92013b9b98b087eff0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1eed647d6063aa470ee9ab4786646488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6d52626bee84982453c73153139c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10debd3310cde252335a847acdc43098490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424636999a7e795a8e35f7b1b358a4a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f4ebc1dddecf3ca27004690afe36c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5f2c391edfe3f8147e35e2a69d3e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe50fb78f27245a2c8400c10825283494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137ffa8b9eb2d0aad31958737224ef9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8394d66a11e84c59dd4b326050c6b07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70f0a8f43077164170f5be6c49bbb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fa18cfd75e0ab4af006a2d3c2e068498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682971d6f7ffdcd587d1917292b237e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3acef8f059f2f81ab80d5c7b1238a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac97cd9fb0dac89eb6ffac016656e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81124726f4f75b66ca230ecac760e98a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47533fa0b6f4dc25fd2e8fb0d03a2270503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3517b7e03d73bf31f8292eaa4a6920504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab2bcc78eaacf34f8439441abee4ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e67a7955636d3dbd1ccf742629bae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbc3edd5ebd61b6fb87233a5203216507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83fbace5ca422991084f939a7b8eb1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15487b4710354d621cf7411fb66f5b92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37989bb2a59d6435b1f2d1eff196409c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed63d1254e3e42a78baf8be94ea943511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c352932d65e0437f478f39dd2b17489512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf3dbab096cf38be1d5b1099fb989a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92db68df22d542b958c9c743e6c8b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155050b737257e8508ecba62aa770d52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91861c7acd50dca929c4de76bbce775516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565e76f6b026b59a201cc083077800a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6aa4eb5fa5dfb1b2854f988f1af0b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f96ed61d07ef36f12779a11d7673d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5765a421da4446d8a331c46aceb880520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ff188d7a6c6cc364fe4f5079b5c40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d32a588151ccb4c863033d21cae905522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab23f8c419f06420dc77b77ca4b3b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d873f182193d77d9bb1656155dc0d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f923e03415566f42d93e0c23c1a251525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01fb047d9557b7da868d85e486d75e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687e868bd485c7a5b2771cbb04267e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f1e654cdc76e30d4c3eb03df2938a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a248dfb5a56ee6ff2fab8304d5ec4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe7a24efa77138c7654a550ecbe3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c466c2aa5eba9fbe143cfc1bb9a32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bfa4232b9e7bb535ca11a44bafd94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639d8e9e9f146676f2711c90ddcb549533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfa93585edf387715c16901db789e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5604fd7f6d400ba9e87fcd5c6c52ba1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454df995e6108593dd5c6662c66db501536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b63a53fb375a7e697acf15c2843a75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabc6db7a00c31579a00860689d8eae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc5342a61187679cfb114c16da3f0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a294aad5ff4371d7c1a42d3ff57c8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb061c2e00cf799b4ef502080f15bdf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f813f80cecfd4797ef444dc579ad9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13394b87739a839b30f47393df78e54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf7358bad9e23d77871fb6be7b114a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc825137b180039ea829f70860dd260545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9902dcd588957b180c64eb9d26a19b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98bc30d84b3323336d89f3ad1ab97b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c78074147d427e8a4e79ec5d97a61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490f044dded28e3811aa2c04b6c699f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65efb91b3345b2c76d46371d4bfd349550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564eb554f532a282011f8a78d9d144d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4dfba3d1db3357054f403cac79504552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab92f5028e7266d7a9019049e09575553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0698dc1432a408a3e14817885e38e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899526bedbda791b4da5b3c26b2a1aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b69041aac855ca029afb50d77d0c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b614aadc8f68e2d4531fe2ea9d531a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d531ab07b9ab0351cb85040621a38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e123c63c2dfafdd92270ac29ed7d51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a642a6f7bb09a0c6e6d7d94870200be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905b36e58acd426781affccfcdbe797561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca77c33bc4f8f88e7eb32cd7df261e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fc9c43f23681e96d2d821530837df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e48b57d84b40c4efb8ad56ce9f6768564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8dfecf7a3032d37f4f92b80138801565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a31a30820aa61700d835bb74d6282566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22928b3ab4f601644076609afdce9b40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2548874edbc5fb4c668c5c3cdda7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5731bc709d9ba9faf3498498dd263569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3c47cfcb3c0d41bddb0f57bcd248c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268258d3e264bde79cebb1830bb333d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dc282b6dfca6abb33e33c43c52eb0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bbc099bb87e20d7ef352737feee1b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0df05f569acdfbf68c3ebf26bcbf4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160016b3da1df8f03ad491a6346aaf9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f99e64eb150381231f7501222655e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe73d2bde416b6fed17f9b5f01af44577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706a707e7f92f36ffe5f9f5a8e33eaf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904790ce79816e9d86488241853bbb0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41579573e288fe9bbff663cb79f21a0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791c4b829643b5bc661dc52fcbf826a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6ad2f8d408521da608506e0f56b6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba81a3edbc9c2cf18c7c30128a891c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e02e65adc0d4625625f7ba3937eb99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56cc23bcfdfea1df8c47df5beb9dfa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62039aeda9cd09ee661686960ce9a85e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf471d82331fe3901488dca298dc347587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939a5c2bb7cb05cebade336c287e099588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c3e9630b6d94a8e39bc0d3ba6226d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6863f19533dcdd6d0d709281e5737b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c2b6f0a4c4ad9907953a787b57347591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07c64c3b8a186c9a81b1ba589c113e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719652eed37116357721ca14c55662a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17edf8c0178f65a23f17af3c1ef291594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d636bea0d3cf899e6b40ab8bbb898b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71731b47ec8ffc93dd39a48fbb5d9cda596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b949bf83b5804abdce1d594330408e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed9f454bbc6740e2210b6258a857c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f1bf277fc056b76a72d24dd582479599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318ec22eded44d449220131044425d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d58a294ccf457b1f03374c1ce6989b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dcdf77d410b331829a77a0ceebfcd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca120fe7f0455fc71a1cd241898884603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bea6cec1e832d141ed19f1ca352fca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c4fed1dd74b39e70d91988ded1f73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0430710b330db93761f5680bef781c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d8365cd0c85c8146d869a5c7bf081607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf62dc985e285f44f02aeaff0aea56608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c97414f9b54689f1e10ed58b5391f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade344cec02175a2e856bb86c7993182610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193599261f1b023e911049913ece391611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5cbb3bdfbc482493ecea21f8e074c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa052fbcede12a4f395aed8793209d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11288d21611ec8397d5fc47717475237614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a041b92298b15110052cecf5b066ed6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f93dbe5a47a39a41a86e6867146da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fdf71681e90de2f243389d7c75db6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36b6d777fc4367c8f31bdbcfef86f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfca851ca526471af1bf9e19a31c20a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e67bbaa0d8d29b31ba9e85a6e3a49f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06c3527753f9c7bdc34aa48535ff09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b4adb802392b3c346f891d28e97f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae63c475ea7dc9c008df70a3168173623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010d44f2dc8c4f76094ceeb0b92042d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b50bf35b84d4f7f94f190bdc20d7cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc60bd77c1ce287559f3b9ae65344f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1825ff3789dca7aa1ea2ff0c1b28528627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a626f0b3b64aedfd38198e88e546a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb567f3dc5eca626797993ed65d618629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cfd22507b52ef9bfddf51f4f4ba2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f022daa76bf3ad928b0f00c390b5c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7c0e3825da6fc4ab0a2e73eade25a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8172bc19add5a5eb0d4a155c0afb96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a3f98cdeae0364722a44aa6a1653c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edec0ac076fa9d5fa9b2cab91522f59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca85f45d5553eb6f63dc49824a8469e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baa20e5a6f27eadf26225bac1a3b8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275275caf8607d30269edcc714ec42a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33235fc6c45c5d294b2303ab32ff05aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7c48fbe03ed3a534bfe5a93f8e598640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e744aafc1ca89d7232cf5dbf9743f39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0d2213c111070d91a2f1412575275642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5a153de49a2c25810d38f67000c62643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a7ea0ee05b51b7d1e7c127745829c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df77b2d3b1f595996b23a5a3231a4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4100f812ac7d98a4badaf8f9a9ff55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da5d4df7064f3a307953c27e02a59b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7ee52ca4d78a5a058715bc6a68961648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb145c292de9985edd436db5d7f0a35a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9c0dee32cebe6b272f01a6bce9c5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2218b5f4325ccab7354e715a4aee4d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543608f6f100627826c1b0cd6ff7c0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb32e06634cd8417151734a3bde8b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b23af93dc6b3ba8409c2d9200a440654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21365a2b719bce6ca64091222f0641f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267d2b18e934a8b711ec5b7a92f8ce5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce38ba2de40bf8047579cb267107e58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e64e39b5a8955b46b2c7723f948553658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfe9c94acb802c3e76802715651875659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87150c42f3d0b7bb87474507324ca4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14c08ab9bf764bda7728f713316b16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aacc1a60a007d9e091f5d9828d7bbb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc0ec5c0ebfe4319e0a613b721f8b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc78d41ca857b4aa574eaa2d5c4cfa7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c471021a596216e2d19a13bff52a51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedf7531660f8fdbdb2c8aafcbdaf10666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45def68760ff2530ad320abef327e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405ee2568dfdc2f955b7b5dd9574355668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13662b5b3cdcb15cc2a1105cf3c149669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33754725a68c96d11eaa339ce4cb7215670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70740c0b27cf634eb38ad5b978dc1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99824e09af6bb02e6f568fe40935cc0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30935049b3dfc69793b056937841c65673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee7e6c7ff309c3253e1f6d9ec29ce1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff8e98406961b5aac360533b4cba6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146db6aa624e085263054a0924bea22f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357dfbaf73cf0a6a3b6c11cc8b505d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b229330da8cfca029bcda4c20bb9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906746aa906c6664918db57716e880d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7629fea357dee1de26281cde33d0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9521d6f35c4f66bdec14c7d64a24983681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fdfb902078c2c0a492026a2533f20682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c076c6f8458d7da1ef169f29e8d45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17355f0aef6c6434fd7278e5c29031f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262ec410494031d6160dfcf607f3533685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3028f32a4a186274a4de858370381686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e197b0b8f9fed9cdda5e815b9a36b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e245550e0003c666ce9717b01b555a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ce8850753d07cec0149e6e74595dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5eafcb0ae7f2298d11e68c6f27a74690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce133ac9f5b638e9c8881c3702fcee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1c234cf047eb2259f7f957fa76ec0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef6fb491cee001c29f07ed92b35a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde52120030cd0a93ad6d594f52c458694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78ad544f593c665b758e3e5142eb7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2f25f2f8f9e1427fe92e1cae27562696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeab46ab20a8e5b52417179d541d94697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad99fac4e348bddfbbf5e85c509d9f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f59f0ab05f4300ce67ad6a28d0cd0b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2919d49296dad53edb64d1b66a5797700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee919a63e05ef7870f8ef5261a86c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4275aa3d438862111f3fcb08d4071702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ca74e7cc4cdc7f33bdbf4108b3045703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908b3dbe022b141183af5bd9e62d210704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3255296e51854ce34d29cbe1e4b8fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec46787d5f685c6faa762f04633058d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59140543c17d5002541df8f8650a2b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc472e60baae8f3ce18def2203a3e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bdac0c1588805da706260dc1f45b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfe03d30e4c56ce0e9608bd1e7d5be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6baea07dc6d593feed5b4173344721711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6519c8d700bfef1a6d68755487d16f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae23ef1a038fb0620c93cd2a80595b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4581afb8a001e5a1e7f506bed699e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371d7f0a525ed4c40a2ee95a7bea5be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc840d9925eb6ae7eb155474313e2297716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21339f03ba1f29dc10cff641812135c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef34930655f4e500bd7c9cb082f0a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9891edf373087cfe4abc2bd4175a0a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8b9de2e1ec76640b6d82cab4f9c3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0adbf24abf155f2a0df3c0d385994721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550b91f2149458859e1c4e066a2eb81722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06675267a6cc92c33e948c872f1232c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bb20b694b199c4f08de9103dc1f48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7001535d7950bfe3b1f5ed16c3c75725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7eac1cd1e9e0f8f086ad7bca7d66dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853aa76f7f9f6a08ae008877f849fc0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6f24476b379f0119057c2f6ef7ccd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c170d426e60bf0f8d88e13b412eb93729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255e49c2699c2ada9b88c4731ef0a17730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699a0197a3a57e3abc00baaace92689731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8c722782151c55d1ebc7a09f36105732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537c437f8d4aaa3b366208bb017dad0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4465f59bd01914d653f2ff4bd21f0b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25226a39d6c80bd098d340af57556d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508ce63d0cf55cdc94bf6a7dbe97a67736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2c280fa747a9b4c9fd8c2297e72d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85874d9b3d381dc91cac2a5a17ff7fde738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f491bfdacb43f9ee3ea63569f36ad7f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782b6279747644aaf9a9dfb58d52802740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfe2c1336be674d0d8419a519ef4d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f24a74a5bf336563a6068f96fd850742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6668a06cb575970f9e52533e08bffa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5c3b8dea294a2c65e792224b163ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae8f916c22497aa293c4b8c3c84ce3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e0d4ad0b8341d688aeadf9478a517746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fe2d64ea9d18f6fa4a61bf14851d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fa9622f08944473da884d74e49bff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1605531f1f6dc5e3390e624856b977d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1bd8281f950a52cbba4f4dfb5e3dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ab2b1080501995716e53070a82f57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123d35e884707b19387d6c76ead53dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecb7d7ae6ffae93f38d06f2c972489753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747886f50f2e27daa77a6718882ac66b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88a36b7211f81ef6e5d64fa8cff553755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ca7a7fc61be9abf5d3a1aa1ebba01756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3a069729d58c8d66c1806995ed603757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f5ce4292281c6dec5e34e324dc1e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902a8ed73d20efd82fdd9cbeb62246f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5f4e3fbec379c38957ca1064efb31760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7d1f4ccc07773daa5ab2e6d1e2dd6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b256eaa2a78c37735bbd3ab3c8e63762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a9009d86c716c939abf6dc2b465c2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb6e12d339c07fee22a1323ffdcdeb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9195f81b7acd6b807a28cb127c2ed8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef716dc90a6af67d1f739f3a3eca41a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989a41e399dcd1dd89870d5ccc80c81767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48ee68db036a2e06f78adf69ab6f49768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e2d3758b6f944efa92533073dd3fc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c03a96eb4fe30f2aa91e9aa251f5eb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b9507b5003f865adcbe6773fa24d3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b4e74624a78f67f72b5885f7a1ad8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3d8fc66eb1c21e925e8af005b0f98773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe05d1c18b05c9df88976b04e0b428774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d2d969dd773566cfdcbfe46f820bb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae444691ebb2d084c737b488fbb1821b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da2f7bde4b059de2de974289a2934a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794221628bffc09a4fabbc486f54ae1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a683e7f9799aae28734aecb7bfdf0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8660689cb741aea43a8b4f545b1962c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fc1a6eb486820190196d89b97e76c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad7099c097ccf0fd519f29b8333d75782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa221ac3ce910711654e757efa6d6403783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028b8c0fbd8fb180c131e94b6e4f1f1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161bebf3369f0b94daa53ae05017071785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204a768de9f4c4b198c59bd4b012796786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9933f806283445198ae0b327107adb5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9682d8191cbdd106189316376f15ed3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340949d030147f470245c387bc2402d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958e92f3ef93c4c30edf52b81c664c7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582678f2132d283298542332b0df8722791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85593cfc9bda996e22851e77a32a5e8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb01b821bb4b2be619b5581fc112c5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d6022cd5e8a2e0a5fb66cb601d087794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb9f351a6b7225d190431380103f04795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268e7da4ef66e68d7375b853dd2e2ab796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709a2248490b3f39a78f18480ad1d45797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db6cb9b12f8138515dc22c0dfe780b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e371ceccc31622f39020f99f3b72d48799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb19a251101c5ae0d2a42324548c42800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3d7c20c583d968e34edb6f73c21fa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebacd172f7dbec61a768b599d049caa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1eb1932af4f03ccefc883430e793b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bcbe9294db223d98a8274283b5d95804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71af1ddec6fcb64c3539424ccd3906c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143e791d54b43912588b29680c1dcee806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72557696846217d198f16736770ab80c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e83b0b0178f925d23d1586672b062c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8c654b847797ecb53b36aab7913e5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d79da74f65aef898cf7ba061d4bf2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1b230aeb974bd1d445aeca8e77ff1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a028bc057783fa09a58c0e04776bf9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc35f2ac40c7f1ca37f0bb15689135813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4528f635f09b820b2c7fa86f7a010814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae7ccd9fc53dbf2e449443f41e8cf7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eae44ea9f705565bd9af03fc5a4e29816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2ed41c17d77a0b2913817d4b77a78817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b6946acb3207952be419475297a0f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3babdd25426f494d881c19adc60da1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d3d980493a5b800e3bf460fb3b927820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c73ad561aac3e96b8aef585c522ffc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51faf6ceb336c679b1686474af608a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fffb3209ea8cae28230e153706a31f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3d6612e53dce683736389bab2be12824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd56eb38effc849d42d5f65777f967825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104954688e673c4187efbbe5fa7723e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bab385b317b207d98962a241fa7f4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d0f389644723bdd1e60350ffe9c3e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2fe120ef7e035f94fb03f05cc1672829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e39c95ed0ceb406de104f99f01d73830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e84d0e34f1cfa8f7ba802cbb153db0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3070e5a5a91fb971952bd6b2f5ad73f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509a90b35017295b412f7e81212a6a5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4188ba637f188b43fedba0a03671334834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914b3d775f12ae1edf38211407d3f0e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13c6504fa4e0eaf1f05562cac42075836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b00b0f7aa9fa7b0f25c728f83b7ad837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740e5dff52e8c916e851d40cceb846d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3490e3a4374c2742644fa3ac66fb28839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a921f1b1e4da41fb4c12f474d77b2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba9c217a554057aaf82de82e6e0fab841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917638418be4c2e549c4cfcde4203f5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3c4ffee63b3a9719d886ac11dbee3843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd4e0399ab83647cda9c3ee2ef94fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9670d2914ad2da0cbe5ca79ed03012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8738653ecd6056c37533dacc29dfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2862f6d368286754e7ac81d0febf94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90480c2ceb045b398338cbd12560e9535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70bf9163be3ff140be0a5e233c1dd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0be9e00c206f962d7ba4f4407d3e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c16482cc02163093cab491fbf03e928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0385eaa0a5c0c53a8519130495ce19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff56b0d996e679ce0645088322e9c9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286696ac20716044781bc9653b756a9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dc26a088aef7bfcbe87f3dc438e1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aea7b1c78d7aadd1a85d812b57545013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d12fdb1e1204692e02c7f1625881ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ba1a29723ae17271e5cf73fa1aeb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbc22166aba4e3fd691bfa4943251616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09157e6a67331efdd59868ec3180dac717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee743152c4361eacfa898897d41bbed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4703f66efb7c1752fe8b5c6609793d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b3db59ab78efab2274d4acc0eb13d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc15fd6d390eaea4180f44693ea36f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e73756375e85135d7485fbe62c307622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d22211a2e3d7b29e6c7a4f827322a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33286912af8d7dfe41af0b1d9e8f1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1d58b79672898461fa2a2b4b800ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cb4e71428e3fcaebe25396a84316126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e591dc4255d7894e44c1c94bbeb61f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c616e4f9ccaf8a518bc5a8b757e84228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484385bdb856811325dd92389d61cb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14ff3fc59e58add6d29bb99e50403230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79aa8eb5ad6d0c5fbcf652cfe9096731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bbfe938ec1ca7b8989fc659c2d13332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b98bfbe7627d06f72756ad920e037833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfc3d7fc81b621c6297e93f32ae01f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde910c34305ca193c9c6e05bd06bcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721d43bdc8bae5e095942bff131dd1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d545e38472a05fdda20f02c5f3c55637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d41050ac876c832c108412a0ad5c2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e8183b1abb43e2b70b7710b06f1dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14ede10f61dc63bc5875807d54b19840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc43e58b56cfdbf3e425e5f00f42b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbf37d1042b161f7e1a8bbce94a5b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5084ae3196ab83b925c0322fd6881a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca667525c873e0455d8d9bec6c52bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fb86b5159bebe7b3827fa03be665345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e47f0185d5c0ddc4f375558cfee1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52105a4fd7d0c427497d150749e88c9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d37f0f0c39f083907d2a0039ede45848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e952880a136ffd15f10b6df2a6b631549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2bd07cb249d8b0964e33452e87ba850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc093f0f0a735d465d71a56d57782451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335a7f9cfcf6ca2bc49236f3417911052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d7747a9d352680eaff01d1f4f5b1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f00037feaddcfbc56bc7b5852378954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d8d37378da7a893a9361696bb2c2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e134efaef4de0cf7151aa99ae5d7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf3f4bdf92d9bfc80a34c2108c7bfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f621b51e113854a58dd3a7a72f0b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f89938a9fc97cba4cfe09a0be5a6b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee96921ce21b6b1164b97c2506799660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d63c7aa8789bf2016ec181e5802a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a0e99de61a5e5924ffcf3dd1952fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b26183a71625b3b2d6c46e60414e2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c3f892358d5ca09a788504f07372764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a1b19b82c9ade3dc76e16bfbe7b7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af351c83de84e09ab6da30358914b7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4926539e0be65b3bf23eb791a9d612b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f2b716ceb131436a1ed5220ff989368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c28a723cb8a90c07b828765d3a20669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f8c68ee34c8e9c6e13e709aa265eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f38949a63d4291982c903a9d015fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349c2d0d2fc5e11b72d9fab3dd59b9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ddee4031551afa7e5c74c36e5d92b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bafddb660f0e07ef20c28a51ac06774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02f4d296b4cdba5af3eaffc3edbbd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b687d2f6352789a9fef57d349869e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11cf7b4e75ec0e65fab4cdb76a71c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5995cae96be421a5a7fb9c862c11778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ed937a13d70b29487e07b391a00e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974791ce4dde9cc295ef172ea32b02780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f80e3c5f81370ee6f81ba811236a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b94ea4ef0f067a6d24e8a0896234b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d2e1872926dc9ab1b29f9665defb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f8ce7056cc3e01882584a0f5fd00084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cba48238e1ac33db74e4af5c0e60c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352838fb3cca21fbc4edb1d00713eef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2324a8883a1a50a97518f7f3585c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bb8ae42ca8d0999e02047d2864cca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796251223825b209e2a57d2dabf727289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d434acc63b536d7b6dec2d4144d9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c648d41a0e05b99d666c224bf9154c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abe20b63f0564dffaf665e6136c97f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a993f76d201ec4549e197771faea34793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26525a0af7b26391d32a077c660919094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8905c6a67f5b14c27925a07ee5e80d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e151c8447b151c25f552f508cc49396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adfd746ebf887e8396384670b6442d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cab6dfdbea5389a117abf9ff9d1df898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35042d359b8f8e7b19c06a2fb12c8e4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb24b1c0bbe60bdd6b18d0c38e8074f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc0be1e64adeea89a19587797b277e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acc14d2ca021fcc29538737a0a824e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83138f43c4085e07eb3d5b48b9ee1eec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add650f306485fe72df2b8ee1ead9fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494eca368937b2157f6a1d31484a41a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b997b8fa8cb5484caf3adc3e6a407bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65110729c6f006e3e12c3cf586b5512107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154da3d4e1867bd1080053a0cf4734b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5497d28402d4a2dcc65b40e4383e878109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722bc40cb94aeec1f911887f453e8d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88755bbf6a0e3ab31e88379f80d3364f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807fa1a9deb8bf1d7be16d39a5e2900112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e02e05df51f0b4fdbbacc9cf67a77b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec305e3d2959b576d6b187580c604e35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a7c4569fbb3c5bd4b5e5c670298a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8beb77af9e9742e0392c795e9a7122116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7681bdc646842d93eecc8d77ac311117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1df9b9efbc2cd10525fd54e5fc74a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b12fb7e64fe2e6320b9a06bca9165119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b93908104bcc713943e3863b96d71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75c1899ff4cd5e98d987eea672d1f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d341414dee9ad3f2f7b6eebd82534a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679e4bd86d80c0a3f5efc1ef811fb82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3259bd53ba60756328ea37b9f3abae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407db1aa351eaf75f1e4b4c2f803467125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79666cbe5123593f0904f656e48bcbc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d0bea8fa22695531448c8325d95fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2cdc1e8b419daeccc29c15d89fc76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f91fced3c920e08df7eb871ebc4c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf866ca8e27f8cfe925afeb7b2d44d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de38dfbc7cc50729202f0a1c8c50d5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b77f3cb5d32497b85037f0ec69fd2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8944f65e1fe4a796cff450fbc23340133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e3c6b479a981d08b1057a823d584a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0307dd35bde764691623cc00da525f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e57125bd2fd8c5a66dc666ce77fba6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82b9644392b03382247f074fa2a69e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbad674599f4ca8371dfb3a7aef4d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84946ea7ea8d848717a0489eea85847139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeec1dafbc4622870132af174492347140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55c5732a668f5af584fdfa73cf9b12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89bb97ffaa5e53e6e469dc3722468b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c130e1975868967b11114b92162d43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc50770c21a3728e26f6bd525feff4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49f3f17448993a2e6489e7fd122770145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54058a1c56caafee5d1bf6b893b073146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef24704ae82b138fda36e410992690c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ffaa5dd14dc059847836b44e0623f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293175b170b3f8a5203f1fd11a255ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454ca3dc8e77661cbddde53e6fc9533150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb0229464690451d58a84655f52447151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f34f76475960d1eff4f9584169723a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a072fb583612fb6fed2dcf5b4f828153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ba3dae6c0b9992234e00ceb04fdf1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0e690d8411ed58bf0c659859270dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616505cef29e645d28160163c88d25c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e912cb643600ff741835ee6639d1770157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e531339de52f33da7a0c1dc36c48f21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a29b0f5dee82154fa1812610560fd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d26b1af5444039204ee92574ee97b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bf799b4827119ecd57271ddeb524e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586158553489da9001c64eae2f88cf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07d2928246dd4274b9b9a4366a298f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aa4e0c743df13a5fb6b5da3a8586f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1d4c1fcd67bca364d3225627e330f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f02ec5a2bf4bf6aacaf3a3c75a985f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4356e9f2be77d57e7be1efb3ff13e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63391a6804fb159983182d30b05d08f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba69d6746f731d968f8eb037a842bd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339b94cceb1b8f942142de64d001f7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7edc6618bfd8aa5d84ba8abcce3f73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16414a086da1b9702064d4e112bb5e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb459407103387f77bf2158cb5d671173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85f605d8e9fcba09d5b94a336680fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf292d7aee9da7b21701ec18212c94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627919696152d0b7ede3ad05c642b23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da4ce771f1a9339f1946472d61b6eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818830b6e57c5c14ed4f860dab6cc37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcd3125af347048c5021aa6c730410179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c3bde0adff32baf2b8b5eb5c89167180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dda88abcb3ebb97f2957af8292ff86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2215f635bec1d59a72e77092957dc18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa40da1fb621456e31afce33d62f263183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ed66ea0a3b3d4ea3d85ae533b71d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60e3159c169621ca9860c1ed041c5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e925416d11b064818115ed59b666e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485b30ab9fdef8eca806abacf9f9324187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ce10aca0f7187845098a9dff44933188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bd67fc0ec7e842ff30e4310fe3017189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7b766117233d2fa86c1abfe5f63ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b794a5ecea014cbbe7ca6148f45f9c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9d0001330127e8fb35fbfbcb6c9ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa982d55f8575a046925b4589459f67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3668651b8746a62074f1e1e0527c8ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886844137de54a7d968efa440a07a250195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94364106c5d97d744d0f7a32e995093e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42452da7faa616a20f704709bcc62a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67c64310013c38546faa0aac7ba067198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687fd6f44d5496e24d4793fe0b46dbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20184b43e868decd53d354dc6eaf85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa0c29cf86c8eca415aa7914f2ed95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad777aed4811b11301219ca133785bbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011028836ad6721ec93abbc1dad5961203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c6738b3fff02d8de12630a2126ef6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214f365fc183cb58d2a31cedd27daf7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c19e84ab64c48ba00bcd128ca066b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbfd14bb7f9464a1d52632c36d467f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2844b9d71a47abe5016e114a59a4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c598f54aefc0e4c486019fd2d2743c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e619fcb3f52cf82987bedeec1a00531210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6f160568b5f84f289071403d5f9ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78e103b92a4c5a483ce7b17367b4fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777546a23993887f811bbae50f867092213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e6db8647fb1fa10edfc20225d446d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c09006f9593914b71b318f1529df40215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e67198d356fac8fc49fa229f1d9a00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caff3b102df9e03d0e05720d5a9c2b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ae598c6b61b6e3a96efdb963d2ee7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3125c8d36c995591791ba51dd442d70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dc67bd22aa4db19d67ffd432151c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95551a8a90c20b75db1b87f54e59d066221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7365c8a8b9c0c810543fd694671ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66961fb7848518bee3e65c6a68ee405e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b84735901d4d9d7f322ba584c68014224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b0a8acc7515681749ca1cdc03a889225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89ad63cdb8c493215146e071d6dc64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066cdab7d6838bed6b346bccbd17827227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422c96d3a6e851f2a50eab1b3fd0251228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe533033eee29ad8796c72f25a3c27a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ebbdfb36edf775ccdb8873a2dda6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818c4ae5167f6170df3a20f2a48f130231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbd3a2af5e74c2c22e5c9869a1cd9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65e772c7ecd07767b1f287b161e0b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75caaaf767468073113f09dee40bcfd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf38bf395aff05edd681f368eed22ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52b357689782c65a684cb0e67391d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4d4486fdcc8688cda7c744f71f7b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf3b0e957d435bd2925d47e9da9169238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b7d05c896ff2b8892235a18957ceb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbd9ad3359ec1f5f145cbd9036d132240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8722c26898ce1d774bfc2f7f9c50d41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b362d3ba86351ad666a0812162fc46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df462687668604cb72fc83d67c3345243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0666862bf71a8fe192879c35d3ee2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f290e9a929c81a05996c2895cef9bb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970927f31da057d4554dc75ff0f0e614246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece08dae33c1b79abfbda07f85b24fd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b96a36728fd7bc7ec0a6d0bd8c635248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145d9c3ea3026f1e548d1caeb7b3f6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73208850018c81c7bd6834ef507cc64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de729732ec114b3e8447071fdd80931c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6737a54c1af6aeb33b2e6e0571e2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e3a1444c51545ccba4cd1ff2748be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d973e63a92bbb1347ed6fbe67369d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee76d0176672b663054b32ada990a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300405d4dd3cae7bb123a9912a54f69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed08a08fe956d7aba3477d27b5aff02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21992ed05bbd0ad28ded6b670cb0b7de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec4fdcec23c259f38024ddf09bf050259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c622e3c16a0a24e9307195eca1b235260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c7d033ce28ef75a9712d60b252624261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335b935920ace9955dd66746cb44341262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbc86f700c71089242cabd12bd8b7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cf124ac08c93ca650edb7dc77b8d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b9d1a3ad136be212b0292d609519b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfec1eb150c82f2632fd3749719ea6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdb11deeb692c093d1e7e1c94bb7a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f884b5d176b6eaed6ef23c2c107122268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd1ee20a0157f0638a5416f3e36545269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc34587077a0600423797c51da10fe4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43791d3240a7afee7615c75dbef90ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61ee57272717a5cb3f80eeb24e82d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bd88c67aca87f5aea725448272bec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b68d3be1052350ce60514dd9de82a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6427be16c69d7734b2e5f89020af426275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ccddd008e4e50c02322e759fb3921276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db4635b0d3866de9bc4d8cd340860f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495457887e5d8e47381393e22b42fe93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412770c039111742e4930c132ad2c3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1ea4f3b5815fe01631bf48d609850280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09594f9876e0aeafc650c57218a70027281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55822885037093064ae1a7067be19556282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3938958415e8e1300b18eeaa2e2b3f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb5f255a38a9087ff06a8f97a3c555284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166874b3f18f981473e785f7dd6a4ac3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a8a5c96af8eaa34e40e7be9b6ce09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0c025c2f73cd0b3ea22aa879a7f65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7fa45b6615c1a4e0175912d247c72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7656f431ead500b29443da8202f0f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa629c184ac1c04cf55cce24754de8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2f7d154d1843384b43f84a8bdbb84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7c77f0cb3d0a8a30cf86b7b2171b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88beccb8d8909e75d47da6d7f28c0a85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969d5a3e22ab0146f3a04d9bbd5d866294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdccb9332971889c0e515a056296467295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06b1a70d44832941a57cf801993a24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c5fc91144d7a4864a3d6f56bf4a48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168ce1cc5c109b027ef3437da91f2d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277d72fd1e7bd05fe48d1e776bec64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2475bba1775dc66b36c5ec1c7c47b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557ff71bcdcdc67d2be5d879f4c90fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f15bf0bf34c602d295c6e4c6a4114302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ef753e38637ff0672128276d4413e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c1cc5ae8064ebe3b7bf47410cd445304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2c98355f9d20153ee365f8435f23e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396ceeeb2aa2c81b487ed54f5773049306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12002768e7dad0389bbcc9f9744d4a19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e307487db60a656dd9975d8449d6f1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb70b7ca69db33532a47a4832175d9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326b6d285309825d0dbac994fe6544f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3b51dd2bcb53268853e6677f5e432311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce393ae469081b99ef088e56a221aa24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894364e00cb3cd60708e2b29f64da24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2546b3e52e088150d9ff3e6ebd83b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0efe1147c3241664035334fd1e5cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa368f8a1f94612f8cfc714c68c587bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c04e8a3c7b29d4dceea7202ddae6ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a0085a042dc055d280091ce41ce5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436e577aabdc38b2ca2598cf74481f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59dbef69f15332a20e4ca2d416d273320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3cfc75fab37ea29b1b513570eb279321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735803cf8e1b785a1c6019b303b699a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9b89a8ab9e637e61bfb986e5683c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44543ae52a3e9813bdc92cbe91e9ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701275e4e4423ebc46ad8aab306bcf30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b181ee9e9d430b333eb1b429f98089326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25c91830fe8fdf8be7eddd1e30561e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae788a9b0e4c257ce9826326dce3a82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0b5ad9fbbd2a22fdf2f4fd6c9b7c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082001f6fd600048acd2af76923762a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759fd7d39e431fb697652d5e78c6299331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aa9f9f71224cc54a73bc7ae79c857332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3745124d36f3422678955c0a9839fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dd4b421896be1749f1d7db5f7a24d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13427058de1e385399eaa62e44720694335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d5d1df14ff785d32d969632be402c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085a1759efa58d5c26cfb84dd049ed0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bee8a9b5f08c6007d0d6507b832de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a148af81d07cb1b72b587252cd197e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ad1d947884f4fbe7d478112e1cf8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bedcc3d6b2a3b90ddf841cde73fecf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca01a3e9a7b8154cb2aaf5f85c7a3b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f1b548f2fee03db83a66574286ed7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0159483e095ffe4277c20e66c4c121344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5342f5c7e040b06cddbcb62c98d39d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c762bfb089518fe7b69efe1fc759acc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabbf11e9d4d4fd7752c60cfb38430e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39a62b889bceb79b6b4e39a2f05a8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9c05447f12a1e6f648eeb9ca7dc7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da922ceb5e9ee160b7e880f1f39929350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d911d60492bae4584b0cf9dd88dcc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcf07466aed0ddeebad326c78e7d40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fc645d506ffd899e0cf449350cff8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25f79f16e3d53fbdda2ba50ab38708354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04448ce762728b03e475dab7376152355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328398399ccd48414242d28bfd6b3386356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03349986384ef44bfa1e77019585d83d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d83326eb213ff16879677ee5902e52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff4dd87404114add58b46ded624ae9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9298bd02cdb1c58a76286b394a9954d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0620222b307e39e89c6353b7223e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efa80cf3fb4107fd4e8f3040330a53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fa365d5f282632343fd4031e45238363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeeb75ebb009a30b47abf8848a80f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa15b7360a55f96688409ef5f49a09b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff68ed05d32ea67c90449a0566d0b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faefa173601958bdbbf30f49e44f6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefad3b4331c84af1fbeab66922b9d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a661c566a5e3ba56c9187e6dcb0a05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe6fe7525bfd641cc7491d531852bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd73e432ec7a951c4d529f34261b35c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3666c4f8b0a1dcbfd7632dddf359cf1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3853478131983c7fc6f193f5a2bb821373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbef0043559c75247b98317d047a1ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c93505c568cab086b625b7a46c94a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66ae30a7a9cd4ff0f841cf28b157f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fb5d8f5221505b07cdcc46b3fa65c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc82954acd5a2d93307d1af6a14a61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4b41962a99e1804300441839fae78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4d7dfc49989af8f61c781c186eddc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665cb106c4ee00ea8e5ce69906841f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a96f332eb26ec7fe88d4c4edb8a1e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34cac3067ef1a9767762d4247bd27d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a51f8e29e820bfd2b2bee950f1a059384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece63d2898c702ccd65633bdaba6327385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470f87c1b92974b6ceae25c518f221b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2810eac27562a44980c4595e8c330a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792f31314f06c068d6e4de8a58d88b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76310b8ee3e86ae0bd2c8658bf9e7650389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c2c3b5b14e6322eeea66004ea5113390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6917076ca36cc278e62ef973196616391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bdf9ef92d405077f0e7ad011c882d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eccdff98ce93e4f6a7811918c4cd06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4da9051926c3680b0d90203714a04d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb66c2d6bfad80be2820f62d1f0043395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e3c64b8f9d29f275d3067a3ef786f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42c6d482b0a4e50b1bef27aa73d09a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76988777982087a7716a6449c64de682398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc2872536aecb29bc207b14c0f8832399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823889edd4cda2952fc24799a912a69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8c0bb91d1ea9f9c781139fdbc5a53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba1ea882eb19a2b6b9aa7018f56dac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17def7ffb6de8878e257a3e62a2465403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfe3edb57090febc631c0bd36aafd0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd923c064091ebdb39debefc2ce23ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10837c6cefbdbb1c5d96f9aa3c1ec1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da0b44d1aa2bfd286348a543699efd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fb9d33e3388523af2cde19595211d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757fc7718749a5bfe9b1e87df748976409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8185110809f3943fc99f7b3e1858d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8c3e1c50adbff2105f657b5914132411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa97eaf922c1f00607725235593df1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381037328c8a603160b07e8a38d16fa4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fb4499acf39bd50dd25acb45b8011414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983356330a965032656fc86e560cf54415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da1d4cc0cde4752340911500603e81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a8aae83b3d74a642d337a12faaabe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cd16f126e7be6fe058b6df9269b65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dc3b6a82fa44fe952c8027950fe8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c241532b9fd47da3d2d7aad033c55f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38e27797b0f064ae736df41957a027421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77b2c730768a0f8642e9b53b5b17f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdeb78d251291cf3fa9d9ffbeadd7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24113947601402da6411d3c8fba360e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755484bbaeb2bc58cd7dc8338e2b2f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e509a6b4ece4f3a2e25a6f585b1db43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133125fb7cbdc11c489a6bfc10827d10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86f0dba86834237f762528fd8287b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63651d3e487debcfaa29d09a3e8bcdec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc134f51a9d5cc5a738591981449b03b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c0af89e59e8f014c24f9221fe8dee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613206035274b01285d01a2c8dcc0502432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af96642619673db81322fd53c85aae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a74a7fb6bb6e42af53f74a323d539434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794a026a763f9a69065148372ea521c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b384207dea62fc3e98cffa0ff28f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e696e770e00941bfbe0b152595ecce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96e644323ff284a43723e7f250284e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40646e171072d843a8c31cd556424011439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9b22e7e249c9512069c0040a524ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6586d2dd8051361d38e9daaff60e94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eac57fe5ab0e9bd072bdf881bc795e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba5cd8baa7304be4247739f13dccc8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b402515b8aaa53645fa5d55249ef5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dbbe0c9612d816edf4e60a941fa28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fe5a2ae1b32417b21ea6cb09d25eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f29a7b0ce5105b63b1bdbc65d177e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302a19337e4d5281bbfb07575aa3161448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda22a05eff9bce2ed19ec94b6e2183449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475251a3a9fed82134277294b14cfb6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f341b15b0d9e2633bdf136f6de6d73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb461ddd1852a594d9ccea1bfdcde09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17f743886583a1fa544c0d1fd53cf7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389d6d8caf112234b1e8dd8096fd168454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa69650db436ffbda3be6575205de6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fddcfca28b9d3516e0a96d5f5f7d97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e03b12d0abb7b54b1f6dcfd8f72724457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eb962a311e2674fc4a69f1b83fd4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db0b493ca29ff573e1d0203f0f475b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b73a7ad1339631feae0dc5e3ed7177460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de053a151680bf6d80f61693082a927461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f7fd25d8e78a357dfd647c1b0f3e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d140aa9af8a3472531dee15c6e8b52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51834e283c1dd0d469873955682800d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ea4df6192695bb20bbe2555661d93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a145fcbf64df71e452d160ec493fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6539b84b61fa40ac13beff002ce5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd59852dbca753e83423a3fa9859a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5714aace6118740c0959d909a64fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48534ca20636a8412eb977991131d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01bef3d5911835e0cbe27ae581a7ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d84902d3ba35e1d89c69078d510a43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49876a688db3174e98944d568d1845473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f3a75bfd2360665692f7a079f7883474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc1a013452e5ab6bc4c866f02a4965475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e000426edac3651dd28d56e5f4dcd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dfa00c73a4daf105d1aa5f6c002d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61892c5b81d504b046d4245eea735a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb49fec27863ce64d7f6f2c347d934b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aaf550cfd050ce1abbe612b9a1f9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb25a0c6d5a51da3cd22dc250a70c08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479a0e818980d57a67ef63446707a8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d252252cb2ddc308eeea9f7de8867483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248000f94bd1e2a193da820eee82beae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6104133ac6b97eed46b1b19b78e19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460e333ca80d7e12e3544ee7c87c7dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf1d4f26f51263c6ea5c38c648d44a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ebdbd4f5a6e434bb1b51dc4100bfe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b8986c31baca20eea715200f063e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d3faa783baa3b379555ba5b3414ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ac3abf935fb8311d104fdf4a4c5db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed668f4a080111dc916e170f46348cd0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd024bc150a5392abd54e8f4b51262c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f5773ad66c7d5982b3d6a1da99839494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4521cc01c6e24cfe4d4e125342130c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435d45e8c02b3f5bbf8b82a614b211f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f10210e37d7b1248f2746f910e8eb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4948bf3011309d749a86ecf18079a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1776a79c1ebd2d901559715473a31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d633d70bb89dded5d1b442fe1a1ebe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac559a093d3f25cc677ca12faad771b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863569ded3dd06bccf746e0edfb84f3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afd96100bd86e9e4b229b7810ff4c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366ca146953c9ea6e514597e9ea6034504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a19cff1fca335c1df87c2b2ba5c42c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec51b7b42e7f05b26541cd4646a10f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c8653d7998363b77450b65ea6156e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c736574020c9614e58fa872841ed909508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b10fb1021a679d6ffd930c8b02fcca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a61a5f14758dea2c21ae6a5b86976a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172b23bbabf1477bf236426f2e73bb6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350131cb7f49160bd31bf396d79e137512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f57b895bf9374ddf3086e71f28f4e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a2ded1f9483c5d6044ccf92f43337514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ae3bd21d5561392546279d9999898515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a88eae741a5befcf960f1f60538911516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119e17769810e5d356d6d98f741d18b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390ca9908ca3776596c0fad7b5b76dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63258af95ad728261ffc99590c9997e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094777574cfa374c8baf7f8aa72f92ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea5652ec31376f07c62cc2b26d0034521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc692e2ca09fade84b76ebc8b2001cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7481217e869f23d55f0e8e9b4a084523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670525ac836a3c036fc070bf99486547524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eeba31e43adff0a330f4f521756cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4d659dbb7b4e826b4134483841449526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee38a24380586feb2460d18338f0a84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfdd8cf5da20e4ccd375bdf76b1d6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeb932527371c0965b09b4bef18a18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f77e08968fdcb3e4c43170d7abb3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb587a0da28224823eeee174b9eedf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87c0b70f2d9f3c8dadf916c8b8bf02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e2e4c3ad6040418ddb940e067bc27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688c6ee1a6ad265b30666258a772da8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73de42b07e312d5941bae0153f07ff7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345c68d587f151e1a37210e778015ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ec7e58a91f07292fb139559f9c8c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3b1454a35b8eeaaeae050f4c64d01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751954e298bfafde361c1b3dd4abe55e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d57f0b7012d8dc19a58baa43bc1a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d17d32fbe6a12c450185b17482c709541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462271a90b4550893c2cb4bd15d1edd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be0bacc264e80da12629fcf741a989543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50fa383576d6030416d18b2bc3db03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850443f28f5eca169588fc1f9a8956e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeca0868312d5cbb4f1d7b03dc0a0ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f06c649cd4ab479f73467ff11a432547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384def437bb1ebfe2132825f36bd4bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136e156e7bdae65910247c0cdcbc374549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f31bd0d1c1a313d4d27beee7c663cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c0890d7f692cbd4bf1a58db4ac756551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413adb553d218c9c4e01e1df77cbcbc7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c189229917335658f1231acfae15e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95218beb839500b19aca8f8b2074a128554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22070a04d70acd3062bcbf231c9361555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5b3880fb7a66ea7e443ccd3519ee0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94ff61f91f4f02fe07c2590751b9c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac62ece9152ac036696d62c6b514bf0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3a4cdd242be0ea4dbc90d7e89b56c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6491f4a0941efbdb9d68f52e1fa3e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec763230f810ef403c2a838054257c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c58ea9d24d9048ca1a5b9b269224f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612040ee7ab999d66b8c71337eaed54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45ca8fc70cabce08833b10217e8851564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b9ef349dab5e946410231c62acbcf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5afce3df59dbeb468d3c997b18372566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d45aa5ab0d24c78398c6eb52d3b1c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14181b544bcdf4695fb0b9707c93f5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b143a5d233938385fdbab48e3e43f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9d1596e741f63a89021c9e63eee3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6996d088a267cff699b92790621aef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d29bc7947171727a34947a51f833f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb279cd9dda18ea9e910b44ba15df1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2bfb3a459e01c4d998ee19ccb6598574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd56dbe41b9e78bf58e3629091e86f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01710d195994b012e4933337ab3e72ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97190faeaf830951b092a467530294577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbbcd93b396632cea1204d74122a4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45768be74d15238c6991456be2bf31a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5921a0ac25dd0ae6124e3a70948496580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cbe6fdd3cfd97fc3d4bcb41437b61581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc1a215ab6c34f4082340436f3f321582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca951f8f240a55b6e603975e3f4ca64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb6829da9bb83ae94c4a175718d906584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdbbf344c5e5b0bc5419e7299f817b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a603e05fd49171eb0bd298280b8c565586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432335a7adcbeba8c1863375d313fb9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb2c2eb24e9870797af0474ad92aa3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11503360dcf08bbcebc374003caedbc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dba198ab770a7eefcbd3540332768590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ea776afa05afe0cbe64896b0f9e3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784e5323f8953a0a05b044e6aae757a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12257f2fa5f1599710807922834270593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944282d3aca33f168dc58bc780c81207594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb84134bf0bfe0e555f68923b650fc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649ec402cc8a5917e28142acfe97831596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5272b851e671c59fed499e8462cc2b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580380bbbb63d8f877b313bdd79c3b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e4effa6573664c743a2a13c846b95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f57fa37e1867187bc0a666713bcf6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542d9717c947b28fe08c33f1b6ecd41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8f9022a3586e0a75555c830fe4b65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f679435e4399fa2b208ae87c48c566603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09a904b067415e9984f38673dba282604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886366926de9c75488d2decfb97759d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7de845bbb2ef5d5cbefeb04f26608606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8f6d324d6bca55f6aae5f80890351607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384c3a92d1615cfd4f04ed87b8188cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155fe16456741e2ee30a2f2adc6da72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f48f7fdeff6f5458711be51d128a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121097036dde77f12e142611f9cb329611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e73a57ddc9e2dc05e9d8505ddb0f43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0807f8eb29e298f97d5cb2b2da23f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21220d49ab8fa1d322cd5c587159dd32614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8758894f9ce0bdc6e7943b7327b797615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba54c6a50fa1401c0b495417ad57bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a664bb4dbd470df5331441806c6da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9356320c7e896b2e8347af354059392618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a22cb253364ac180869275dea57eea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501e012ea42d2eda87757e5992b8d72620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79b57e15c5a6eca871d9a180cc8fd5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123692bfb961af9eb286c06b350d9f7b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57a6dab1e919ff48627b6624fd61fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56351f53281e51d674a8ea931bf040a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3538de5084ee6fdd335d8cb06cf38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66008d302083787830b6e9a7cce714da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180104c632c208918c91d519f1be5bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c014c549b8128a743a8cdef756a72e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddd307305fb0ff11e9f91fe126627c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748683b35c2bfd099d66315995bc599630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac1bf1a3e6fabf27ca4b94c82b747a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfb7211a2264ba2d2208193986481a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197419d52cde837399e78e3934ddc64633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db01efb428ab9b0418c71b73fb57123634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a46ba5ace63a635cf6ad560cee594635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840510d4b866f2c3c90bce384f98a995636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57919e076aae1ddc2708213e5df33e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe847329bf44adbcca4a991ed43fbe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef721fec2c5685a7d0acb1ce324e41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf60f853645fa7593e1e0511335715640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc8c4e5e1617fd120fecdfac2f1025641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a5fe11cef0346e7a81e59ca5e96dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb770ec4485427e22c895b6c9cdb03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615da6a82244b86619c532e513a8743644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c3056d980a9d37c6f32b8a407e625645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0eff913743ec16f12d0760b5512b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf29b44856b7545533fbbf27eb50a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6dacb1650a1d4acdb41aeccd0d642648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e9481c93d0fc8ac6d556a5ad400a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377baa627935b848a02dd4dffd17ea7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1d755838fe3e0e33e5a7951e42fea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78f5c8bc44acac07a8b2d3bbf94679652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55bd86371323a7c18ef11d5a48cf10653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f4207c5ba97fc33830ed699d14f37654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c78aaf590a04c0534c2514045aaa0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c47853c565fdd50d117df5e739b22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa34a40b9cac88e6b832684511cb07657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79a7941de32171fe1db97df5697fe0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12579cb18ad557dabb1bbd7260eb9a92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727b1ebd2acc07eecc6bc76d2e6154c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aaaa6ee7991b15b2d255a9e99d8e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7500a3eb89536fefd3c9f6aaffbff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f0d6467e4c2355246e491559990cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee23931457e6d9a46a60a9507c035d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb724521fc14006c6ebe2f39a3c2735665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836e5e97c9e8b0b18ec5e6246165fdf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f24bc3ed447593de769943825d2d6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a7bd0d0f3105b44182a1a3400ab9a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a984c193f7befa4cf7e391a767163a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829049cdb2f6810d2866e4d5f48b759670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d652412906ce22ee016e28f6b2c19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9faceb914f501da0997cf2ba074810672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac2ee5cb733e8e52042db944ea320b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7cf839fe4980e6b96627410a8117a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9723f816cf567b4dc67a4fbe6639430675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffbd489b4b5ce85debfa6a04e1ddca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf513e251f0f296c1c49b7b071083e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e9677db6cdf9609d79198aa02bf3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598298c9b551438fb6c3417f0254d639679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee0f7419d6f0785fc8867e7d77b94c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7647212cf50d49740bd161a0d43f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e9eb0d83a7a6b6420b1e6672a3064682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c24bf3687587fa4fa44cd7ed9e110683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e540f2a30fab8f37b7cdcda41d8df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af56eb85de3d0d790769c978fec6106685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f7d5ee428c98f76adf97286e19de0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4d70e020ddac6520c1ca25e0a91e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533807d125664a5c353f5c8ffa54e1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c7c3764b1392943ea59e75dca02f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f129baa69f6d0aad4c26deb463a0cab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148508e10ff7d2a973901e52d6a2412691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af299967d2868725ece509bc9dfdde692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e1f311a86fd676637593652701f9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a538184b5c48ce9036edc28526230694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f49c86a9cfd9e3024dd9b39f6f78b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861724cc26d6ff40377c94569090576696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b245e8ca60ad0845512365bf08f3de0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377bf4b78a0318f6b814ecf4077ee54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fe956f4c5b64d05555df6c43227d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d1362125816587b7a6f328d7eeb6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9341c2c93f2ab24b7467c1b445f3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f10bc2ad9da074bb44a1dcc00d2dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48b681f55ad30907adb8e98b15426f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adbcdada4c62b8920960076cd1dccb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9f116f0880a103c8d132c7958dbb7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144f9873b9fe9c5b24c0fed8d5acf1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43fba833224c555e6161e6c3324143707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90309f661923a2b8aec0499cdd50aca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00348890424d1ad4798ad2c5c9d004c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5f2851913709638acc9da86ed2e3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6449f8bc095af8d88e79553bd04c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0b003ce5977b5b4defabd439d1856712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de69dcedc5db01d970870051eb39eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682e1689333969358e8078cfb071b72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b524c250e194e4f8a4175db49875f1f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc88b5941acbd5bdccf9e74761c1582716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf747e47459254318bf1be2d368f31f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d4f3f8ab0661de17ef345432935e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb40ec21b94b948cc37cad8f3c6b279719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef924a96c816439ffbfbf10583b4ee1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b09ece5020384832d2c18be4e15b34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83739016a67a87dec2309eb2716b093722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc163b9b7ced4a12ed0d3660313a73723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b711e0a6b055c9bf1b5909d70eb55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ed1ffc0f7360abe4be7aaa879815f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f5fb9d08f40688869522665a25012726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df91d88450cd3b3610f7ace0caafb9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41187d5ca56ec58f13ef178e0bcbc7e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0150dd82c772e3350f702e3f8022d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be3ab12e90f7950769d6877482bbdb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9806c142fb5408afdfb558995d3bbe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23df33c7a62699a33749a5b50aa3c6a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7f9521a382df3ee069ecb5ecec02f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e7b3a9f1a951ae34587d4179e61dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490929c6d528e7b6353b9627a1ee196735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a841e13aa66e1255aae0e852b5e238736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8716429b269a3fe17bfbee372257f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0be4bc58d39233f570e31b7c4ee430738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e533a15188aea63c14ca44c19f706739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edc75198635b8f1135c7a61a39a1f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e56078e7f7780e597584a1d782b00a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2e10deba4633b87ad4afa91e946e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a082e5d75dc98cc0ba58392b8700ee7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc92fd4c925b3ecd57cf461896a495744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d87c8132bf3984c27138ceae2b224745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c67a97de4033f7adcbeae0b27dfee3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970c1b0d3e3c4fbc549ca968e18103f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92f66a24d293a41b3397fb6b003ecf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe16d1c8e72a8f5bf6450cc751df70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecec50334e40f89848e6fca5e535e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2779c3b161bc713f1f5fb2c248752f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662343ae8943a62118b23950f52ba4f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280261d3423f09576f8c5d69b4e500d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dec4841a08bd7b49d7ecea72a02b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5c41474281401eb2b0cb99cf97dc6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392c8dad58a8227035a54a55d3d96ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a718ceb5db67abe54c56e92d9557d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d049330b4bc369ac94cec1e69b8563a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a10d935383787b84a4a1913ed7820759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99ea4b0b8332e867701ffacf1986bc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b09b7cc90a6359e3b078fd4411c62761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639df14fcafdc2c6fbc89ed1c3e2e27d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48f690dbdedc56136e8bcc927eea74763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316438b66fb597d70faeb22bfe145501764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72346d27224fb54a22cee84c983e82ad765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415dc4045cef77cacb52c190b3786c6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1ca3eeacbc1da57c4da313e37f8d7767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>