--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fcc93163017c93a90a6447aa9f33e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542353f4d467a67c217bee843a7a03b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0011ced97aaf51f240fd2f86ae99fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a052d3a32d636bbbad513688353a704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71f7ec6299d85a08a9c026f9d64c205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba8caa48b2097b12470d12f5fe8a736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcf0efb5451a9f26d82fb7715fb08c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004e6a61f9117f937d9853eef6f7d1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd20ae7c87e8d516aa1010d984cb5a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52898ce4556f29ed0c0e12a3e67b6c5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6a8e36e0a0aa46cfa3dc97bfdce0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dde2831975bee779b3567f19298eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f857c3b297fe281663fe5bfd217b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29e657a54ff9780938f430c109365514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0f7941f837e1336e7a898253f38aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c748c2b4ff4cf5f8180557cfb5f53816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34147a8361bec5ce8715e835bf84d38d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938553979607dc57fa7c3dafe3b38ae618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b1d65f4ee2d15b7a76a599b7faf4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b513d3d37168ee025f860b71058ce9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a5ee5efa1828cc982ac3db525acf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de4bb00f85649c0163c14360bf80d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d5b090e34604483477ea6f383c65723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05628ddfff4db11bfc1c8f80517772b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa5d527da5ea407b484e26a69304f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a138c2e25d36f7f7b9e01a6028f1b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355b78f8a127d3eaaa60ccfe456f17f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be333545e3eee106a7f2e6f4e387e8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3242dd8a508dfa6d5431b1543d8cea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2206507d0aebbc239dabc7fe01509a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c42122ff4d9e3fb372fd115dba2d9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf55cb8250aeb387630937dec7897532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d80aa940db0ab17ca2fc55e648724133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d99cfbfba4417bdf3536f80392cdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29a726e98193ecfe09de88c04acde635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ef9c5fbf33c88fe7351765993a56536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6237d0389feddfd411689515be27b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b89473f72d5084ee0ac7601429745e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc572bbc1bc4e43ec04b1aafee4b0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ed59220f4032ecc171f58f8a68d2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37abe09042e75464270cdc68bbbe5c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1907880fd3b234ef784c994b1751e4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebab236914cfdb0ca9d3617914f200143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a241ec58aa3d4ed5a1c98cea48b54e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48037a9ceada1d46510c533bd541a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d6bb32293d7b5953cf18053310be546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cd1011d96dc880934dca32616183e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a70cb0e082e6c4a4c411a90d43d9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9ba9af420eaa19945334f9dbaa8dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bab79fda67ab3c72192f7e67befc8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80fe3ad12456d4747b95b58946985651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470066615d41400143bfd134684c421252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41e00ea222841e44f87a3869b4bd5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4849cd8fbc440c66317ad9320f02b4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c078406c4fec7d80d80a4396a7b6f3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffc2cc9453ca93c06fa8dbe495160f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bbd1546da0360b2d3600a22e7a6d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430b1c72b42f7e707f7e6f63271669558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c03d3609fc6cc33574fdff505ca5d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc34f264c653988b0070859acb2f1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849721211a5765ae3d89ec011054203561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41269d1db365ca55571bd37befa6cc7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af8d1984dd4108dbcd7d36f7e0973263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29fc1fa52eb7baa85a471ea976a69464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089c939862b6124ffef98bcfe534d2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9922f8565cd76bade359e21580e6d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dddc5f1b145b5a7b118e0ecc0687b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29b11cffdbcf9da2c26e59f906b67e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d9d0e8ec635bec9cba406f73012a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03256aaff245abf210d97307c4a599e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f1fe94848c6b2b4a43716e05ed68d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f255bd120304c397502ca2ae2af3a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f80d0680d6b9b47dba44bb8a3f0e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33763df72070094a71730e806db7cef174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8762bd8ed0ee8526e26dbbb1306fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dc04298d6a224066b71c124353c0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dce5956ea6e2e6f6a363ff875906677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93b8c7c8cea112fa48f896f7f30fa678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1c23c0ff195d92d809cc0506eb37979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7dbd6dd4283f576cc011a7240bc7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd7249734ae7d84c31c5be3e20e57281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e541e3f5455f33101d5186e4e3c0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755a3a381043d33300b36f4e20bcfc483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e810fdeaf8c89ae5d1f160a53b55d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27802d696fb863fb00fe96d7965cbd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb19c60b838a42af01aef91903557286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9172aac3375de45b588764975fda0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c6ca339bfc7288ae35a40debf1fe288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cf1e47117a8f9a702cf9f410d3c7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6996003ec46f1b1038fea9a0c69397d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5fb6ec75837baae9ce2951785d5b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4f0adfbbf97c1aff7a62feff5196b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68ffa2c78abfa5bdef417ddbc6a4cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01963126a4931692bf106018b1d30ef994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6cf0785b48cd878e5d806e8178bca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123b908abfa145431a6bef8900ac4e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df05c5e5d84990a0e405ac3f8740b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0d22749a8481c56c0be75572501fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d334eb1b09c3586334c3a6d053fde099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbdfa6f82c3579e30af596c083a9a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc214be44d948a3cd31961e58e62110101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85900bf5aeaec74366c684d950556247102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88ca3ed4d2b0b6ddfb8175a04e1a57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eac10f5d0fef8d0aa38ceb7b63595104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09635ac8957da1f06d959954cf8dac61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac896e33f236fb016c077dbfc95179b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e59eef1d1f76ed86d9ee8731a40c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab7dcba3be58e07a3896c1a8622633108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92465ddf054f9f059775b78ddfeaec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f95c62e954c1f46848d9f8c13d8e7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecaab47c6a3755ea317df33adb39ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca5f3265314ffe39a6da4e6bc01017112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89de85e8c3c1647a22df950e05e192113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37514a1d790b8f18f3c636d3367031114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a851504b93e0c42f45579e7be7b99e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f713b25219d8f50d69e47af0d85935116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012495c79abc619996bb08ccd273935d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5c615725596d8c7d62a331328cbcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cd487b5ab256cee45e994fc36d0ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b585daa5b21275f3afcad220d24d226120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88c2bdf82868f3fc864b4204c6b79e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b19d7f2ac1377a8319c7bf83225f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97da3b46d6c346616ed49b0c73dec7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53af6ec3e9d3bb13adad84ed5b8612124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ad3f8c4055bf00b4e5e765a4c9009125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a8d5efcf27f08fe7981655f24240e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b3928506094b46fc39e081478f52a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60489f9dbcef5a07bd817b9d245fd97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c834ce739a133afcce20aaca9d048129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e3bdfb21d95128695f0ec696a13e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664abc3f58f850e3ac6388a6e316c179131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bed3547a4a1c660d33444fee58b18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369755e49782582135c8f5221684d9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9c73896187dbd1873f14e8a371dd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2531909142878f646bea9cf0f6eba49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea2df01837996a16bbee5cc254d623136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dd19c3370bf78f2f8d8f428988e0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c401db9e96ee555293ff912aefc72a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0444cbfb2fb0dfe53d8b57451d1d73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd1a7890083bf5b95942477ded0bf6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e415458b7f5ffdd2e8c7ac1b9de8a02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff479aea47218d7a1739ec1b79f39a07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f8629f3802e0ead81da8a29166503143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6086f1bdc24cf9966b10cc318d0d2bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7160ebed7880e453f1b35a0c6b6212145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef03ceda5000940c8368816b44b0b58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0b61ab52bd85d277360ac48ff7516147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84ea2b4221f22351228157038a0a6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f99161388661afcd17b8cab544a49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f501796d1fbccd1b71abdcf31de756a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a247934531d1e3a6e71dceb39b3798a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc706497223303a7e3f055716dca39e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397cfc26443b840980cd425f2509376153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94ec3c1ecde6dd1df4a1aa4d21e740154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d149067a65f322c4de5a33c8d873e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bf650fed3b2f1ab62d7c9e4ced239156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca357b137f3d388fe89cc2a034b764157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7881e6a9b8ba27210d473d2c8f080158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad668025da9ade0d949a02f4ed91b422159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96b050d10fb231aaba549457c4f952160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761331b50055908a8838e4288ff4c05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126516c2c6959f8413063d148672c2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc365f066ef6e4e82b2b85323e93de1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912020a83393d7e93c01f93ec0e0568a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9f81be9ec29811cb8ccfec6564358165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0034fdc6e3c8d862e35d8b6f96c9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd77817855dcdd0e82089f39642ca37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5f22bd222db1b4ece5c3b84ad17a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13183bc4d8772c892c3a91d1b3f556169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76ed57155d7da94527b0fb96adf37d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeae717ab5b5ae57b595621d713a654171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0a64a000f47ff00e55082b8cbbca8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63eef876894f9ad4132fdba41c89eac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc7a8293093067eab51e20fce46259174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945471b3a77d225aaa6209e6dd83d8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98529f67c41504ea3542cf0cd75eafc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352b1549d9aba9aed9a5f3a22bc95d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d62ff18a3030200a5fbc54fc0b90f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7068fe255989239fe787975a9be12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384220b2de6afeb964bbba1da02a191180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c873ada14dda133866869d70f09071181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f22525cb7a2378e76accbc83ede6e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a74dd6f470a8f134b34c7ce56eb008183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14900fadad2f257f942dd3b7d8a044184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5366f1c5fb598476f4235eda1e28d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc18b411e7ad3c7555c764df63589ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3541f71ac07d1cb718dc883aa1f1cbd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244b65b82267b2b1e30867ac8d93141188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dc576a202afedc79e247494d1ccd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bf6b4440960aa6c43294cbe487fcb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc858f8856d2a4172e37d9d36e6f8f43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215541b609136b3824efdd45bc22f46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f7dff33bdd1003d36657105741e85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffa7bfef9b35464a395eeaf374f7b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a3b7dc4197a7e71cbfea46e97c0d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97287e24cb3d755c2eb5306821b4e979196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d43fec089d7d213a8b97677a4911f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5d77474a8c48f1c403d892348a85e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a72576c98e3b3ac138a3f7e69a5017199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447243e534fd70ce32903acd8406073200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4ef65e48f2cbc02814b7fb6bdc4fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f70b12df1307388eb676458e68d8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bca6bf18b298a3a4c603eb071ed7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bec0511d2f00615c0c33740921c272204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ed559473af211fc5f9f7fbb56127a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6f9a00940a8db4eaa2ba2b867c513206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d346ffe5abf472f0159e9c82192dd97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897694069b3106d94988127d4f513bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2233c8478adddeeca33292ddeea370a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a210f1b09eb44ca44466d9851b09102210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7b2680fcf47e3055ab5a67f44e6e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775fb6f36ccc0e99edaa99db5807e21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb23dad011009eefbefcf1d56798fa0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79de13105b4b31d71387cdb6b32df7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444537385bcced58d39dc193e860fc0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b816fbf49c2d595746e6ad4dd9408f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732c39ae7d53cb5a1f0af2a40c0980c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee0f61cf9807134fa5952a199a4e96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9b985ba461b40fb4fc1028e7989a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51401e6000523d64db76bac43e852b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241a9abf62b6cd2f2eaa27951bedf24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c85dfd89d3317fd03910e693d95b23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db124bbb06c47f927b9ff94e079e32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2a30d369992110f6267d51fe2f7f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46806f6b4e8b4c0c6cebdb1b096d5d01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425bc9f76ec4ba12f02f54c92e2a8d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63c34ee3ff969d17861db869c6d714227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548f7e32c0350af39ee8caa35889067228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113826f725cdb6a3cae7a02494ff31a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550912a7b43f5904484089e6594aa86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2209251ab3192426fdad22d4e1663231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe4c25d8556e197dd200d3d5c4926d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4f2c79707ea1598ceefeff285d902233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d4b02cef34fa37d5fbf296fbbf407234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d259621bb947de6603bbae5c4663c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86608c6820197b69733806bde78536dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae09fbd24d04c3899b46dc483d98d86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a4ba78e6fa19599855c52ed13fdc4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bc71ceaa05f1fd2ea444cd000e777239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea65f515cf487755baf06de8af6c35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547aac6310f7f4ee058162ceac87f54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3982ad53737efda01ad67bf68717278242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fe98f60559c510e43883fc730a6dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322ce5db86f97ea4bb4a5bc50c3cb0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee324938e5dfe0be3ca3bedbc80429245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726b3e4d7a4ad80388a3b5b51c9a726246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457c56bae41ee50a21108d39733908e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c400277293027a78721798558cc1e96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04794b649fac43924b22c4b3cf6851249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c6e226219204b276459ff35ade88a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f245333fc7dc203904a2008d5378542251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad930989201857821cb5ac257e0b6d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ed4ffb7c441a17bdda3fc921d9b12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46ff4dd07fd86eed18a3d1d536b7ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d7d6757ac495b612c5410075ab7a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cb70ea76085743cf5e447a59841c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d66db78f5769947178f1f21b12c68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012c98ba15d34c94dab08e08d486d8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a728124842a849928d4b749cafeeba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eea31a24366e1a905bfc563e42b388260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622fff6f4bb26ca6978a9f1eb0bc723261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f022124019a5b0018e935876a217d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624acf7a1edfe74fae44d4c59051f47f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d498c2e173d6d7ffe3362f9782d96c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a82e98971662780d4e6af4d0fdf5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c396275cdca494fee4e3001dd14ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de63d7f2cfece873f1c7e35e1ac4e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa562184b139f5ad21f0337993dc265268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d89c7ae0f6b481b7e165a94451aed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b8dd693894eb301513fd185d30ebf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8b283c6782ff1f9209a31d638b263271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb24b2c6f718c89dabb03fc72380f57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffa38e81403f432a8af19a74dfa908273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f003f06cfb0f9a913d3b282337c02e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11fee11a03915639a33c2865e9f3e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58864a498cdd2230164894d4f50f4b9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d647f1d543b4461e802fd5ab78c7cd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dbad247495bcc83dee61857c9b7a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b37651f2d7ef679ff97b5a62f429c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb005fbae721ccfc5afa38007f27bfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55dfa248f6073d118c2019f156a89c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c95b9ab006839b359538f8effec97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d303793d7b12d3c2794c7e3f5a8c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230802f5fc022b154bb8ed8c39aea02d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1da9df3ada7fbf2c748482c53223a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff829adf2c68d7156b7c45707b17966286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363cbd3052c21e2ef2760ecd008bf5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e3916d1b8394d3086aafce031d62e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb7c5001c3a0077b2bdf92cce3d96c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03e4cd0076e8fe82ef157e6e44f245290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4d9028834538486e2796334983d81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc3855bc9e6b0a0eb80085baca0fff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a44a17736f4b8275bb2a34305237d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1493f2c67d7f8c59bf74b2f90f1fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6e76ecc89db6d6c039be8796196c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5344110f5cc65e12c0b0c62ff28b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaa7ba1a9d4502a3dda7a5fd9b1c73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd621c2aa0131e5d49411d4965340ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96937ce29e92a15dac19b930f7b0d343299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b738d635dfa5d03141f8d1d6006c50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67656b8db93371251356bd9ad2a99d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8262c7707cac443a3c65687a42959302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4262066e3f5ea87170c37a90cd53b07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0b9c287f40a7cf37fd5ab8d908918304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b73f3eb3aa419138da63505b73293305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770ecd932263a906b83efdd6fc0b128306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be8d319ed6c9fe4a93a210225cecad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477c45abf0a6e6e6c7b15f6197951f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b382ee078dfc571a68240228f3f90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c95b0b8afe5f79719fcaeda7a1332310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e804f3a0f91ed1431089f0f07c5d5e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa73773721c82f2aa0918e49b183e4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905df54e782da86ee2625df4b2a89c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6513eb3b56b85fe38f2ebe5cbe909bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760b6160afd9cf86e113046e2983074315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330af4ee965efc930eb6e3b6a9f87ee4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2c0c5ac67b908dce764d972e68f25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61609fb578469b28b0ed8f3b965064f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bb8ed9d4953280483f9e5abdb93f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa9a46f876f7686ad750877b00dc2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045de74d38853f381f0bb902f13c0b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4d5e33bc9389cc7274cb1278b7f08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914a9b8a11fee015d61d6b0609ab9c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beca4393d69ed9a60731e01b5fc94bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065031fab12c576f9f7052248948dd73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fb1017aba90f4319ea0c51222d113326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04595b844dd6d6c5bf8cc9dffffead0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda1d419b48e5efc3829fefde58a9cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fad4be4ff386cdafccf166c8925f64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d7f5cb5cc5987d1af0711eaff28d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3149d239799a43be04a3552adfd81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1cfae6016d22e9b3d854d56863ba1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1102216566e2c70f889a4de0d5f83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eb9ccf83945b97b11c47da380bbae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72b3f59f8811e0ae91040ade765f95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fb6113dde1d0d154c11f4fd84834b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f34e4facd320e05f6a2fdc8724b38a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bd706ffe9fdc60a35b212b10ac611338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8173db8e68b6d7deaa618e4f6c342339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26548dd09ca851f54b8f4351c0b3e57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df54123dfcfb61ad8f058b00044b52d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad066a28567dcb0e0b5854025503806d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e3b0f815ee5bfe913e6255230a374343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17668c8d200d91241f9393e01eeb6c3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0cae7cfb68e77943a44cd25ab028f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdbc461910337b80d99f32c042cd41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a811e6c9f977c2e5761ded2546adc5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfcf29970af567385e09673a77423f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa64f7352084a5a997462cd7ddbbbf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b550a1c08df7c8cd8a5e04bac5d24e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2f99b9e30645d5fe74828d2f4d9b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fcf0e95f20523b9108157a842f7b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cf73386bda535c5416eb5b983f05d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0b0e338cc373a49c3f4e61364b3c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257cd808c59277a23040e31cca72f5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8515e135683bde5e362b908f56392356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351685dad5f9caa09809572a491a98ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76377b765e471b17ad234680533f976358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed9980e37b7655334d6482ef235421359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cf6d31dfa21dd84dddb3f1973fbb8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6855289d33794df8c6377953d313f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03e40ed3111e1034bc7694a4508383362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378312cfbdcd6ec08802df0874f2a7b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f837b4a961088538963ea82e17885364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd205745975daef9a217f911892002365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2fbd2bf413c195f4c533f7c413be5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81508689739385920dc6a7ad02026cef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c42419d6183471bfa67be239593e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19acbf4faa91a1e38b0c059f9cc707d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a023142ac1f7f13c7476f392f7721370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec98ae32cafef03e4d68a0889702f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a7b251b85423679fdacca5b19a3a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b319c39506673d773292f0e45f721373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6c30e627c7380e8ec32d2a6619724374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ccfcce9d91ff0185baf20100fb15b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471619138534934ffb096d3a5f4e53ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dd5c17d32023741cc6ec73609632a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c8b1e582c209ef57ee0ed0fbcaebc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c758e97528b023f0f64b241c8aedb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f0dc672cad82955892fe387709969380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d171691df1536eea6d285dc4bb693381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c3fa9848e61f7fb9a45eae8b4e12f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece7c2d41a4059fa33256560f38663c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ce02ba04657607cb296d40e20641a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37dffcaf0230df063c470320f4c672385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f150a9bf5f4db915bf77921cc87b03d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602ca76cb59bb8f376fc0a9fb55917c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977987542bfef5e6e93f75b14348f18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd94bdd219cce0af283cc017763c0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749920a060936258d3a75a316a74752390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bba2a0c6b98d20aba2eaa2717bebf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ec4e3ee56dc4fdce790ecd53990fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fcefde6beda3365361c46cea03c7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5e8b177443f345ed3782aedf462bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b6a9ac54ccf3ec35d05f4021686a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386464e5038325e9f5f33d266c13296396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e5f08edcd786cc871857b89e1021f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8999163a4415ba55530221a31f62f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d18334c9f5ce7ea748ff2f963d1376399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dc8f3e1537d815c99724ca43fe165400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcc410c196c8364adcda8ae8d8b2d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b521ef0c01c24fea827826ad25e99d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9031b4a3767d65830266bc5f0bad62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eec314a931f9e2e37125afb002292d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04279c3662e39af7bb032b1789ff73d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd7b8067be84ac3ecf6ca36720a7a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9410f6d8ae8c7a6613dbd268c7d0ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dfcaa6daa2656cdbaa1ad703debde408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f4f5b4ba184a06dfd49079769d07c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b4c19d2bb1d2e83b1ec1458f30f8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e247e5309ed098d34aec497f82dfebd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81039670533553d60252db47c1f52e1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f81ded5d2c11e6d74695cc132fde2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cfd8e6571bbf1ae64b4d3318b1a4d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07870a545c7a6b64a9f3beaa0ced49a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491a4db39b3fedf3d31c8cfc4b3b0b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8135138b5fe6b63b6e5a2dccfb212417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04173dfb6c2314d0f7e6e108a58daa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c3cff7135d54c1e91d39d0d572a2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867e30fa570720bc43c450f2400aec0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c008580dee25b9e628cde1f9b7a38421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253908e5f9fcc9017655b4dfe9ffa01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf76afe361760ec40061a2fb6095c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa73c981fc0f4aa0f0944f8823a32bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ab764e74dba4078160794e53ecb6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f688e4928827b3a895098d6453f4d37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467c4fc708ecd3f0cbaa1c1fde30d6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c3ffa9b93766724a22acb6eb2845b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c69d02c27bfa12629f9e187784c3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9cda637d2ab5ac0f570d9b70b5a1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce3d38b375ae38d44c8aeb6104a812431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593885f78a666f9193ba43bb4505efab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc73ccbf9c7a5a35c44b119439f9d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b44329cfbd91bbbcbba46f22deffe0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63beba2b7b7fbed016fe06ff5aa6e6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093babd8f5e82cd87061713815552d30436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d510cdcbf6f0bdfd7a0714f2f7d45d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff427b5e67824fb417ba93ec98ff211a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3debd42cd43fec496312e029da296439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74737754c86660b856ff2da69340aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0674d6dc3cfc6b32a087d520cd504c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51af930c9fd8ca73c32b0b7ccc7b4f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb86cf9d1d22ade23517502f4678b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb6e49a677d9da7f3379f709ea57f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00c097329e241d1dde7813453fef26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ff29aeb68da56b6670b22ba7545f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265cb6188dd73fdc2f0d2b029ddff25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1af29d57806743af72242412db18f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc6f886acedb164e32a0ced1166b32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec728662f4cec718dddb4c56c6411ccc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6c1e5ece8b85d0187fba84a3ddc2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d838c5f453f548bdbdad87f788a3d8f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dacc0fea1d4160068a92b736c5fe66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0780f87f6ac913f049f7bc010cfec2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503b0b0b3b3f865940a1ea95155c88e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0f0c57d04937440f93df30f00a176456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e9120a1a9e52e763dc509ea784ad5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde17d8b994a262e3dc75eb81e9f2f02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff35ca6b2aa081401010cc68c12e81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69553f0b503c9857622def29c07bea3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cdd3af1734f4e47d3809ddfdf8360461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16dc724ee2e3a5f12220bf59121486462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddcc244794209d5b7cea631913cd75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aa501926e61570de7c3e83bf4e0d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef0bddb7a9f1708fb3fee613ebbfd7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae3033c09f3b00681e8caa87915114466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30631abb99caae65ef1d6300cff2261a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d8e8c4bfc134cf74bba1479496ed3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8b519bb383f5d1cd9963d654f2a96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ab19e99c9922f8f22bc76fde2e8ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06d3895d090c42110d5ce039c2283f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae204120f3e340357a10c8f6a21b46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d95f2423b66e98d1def66a019f6377473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a285231830286a03189ca86d7d833474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0286d88308a52764eed9cf6d877f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a07073a40d4d5ee385fc5eba5816476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36b212fd38bfd423c4813db9e25a90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b0d98104ef1e911a69baa12adef29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2134f4d29c1a3c5c040f66406294e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a852dfc0caaf6a081c1aef9322058c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0faa6569f305f70ceec05ac90fc640481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfdbaf99642a04e83881cee5e558fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4058f53049f02b965a79bf154c53db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74d9a6d34b25b7ac9c168b0f1f4c45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32378e778772654189dedd342573942f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4424023cf5dc5b8565f2d1a4f9457486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49761c7383f3b151c957714df0ac16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05758bc64305ae00de81b0f0572bc4cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912155c919a61f6e91cac3f71d4f85a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c85268dfcbe967f34af1cf2f2bee7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6b5b4c07787168b0819e055862a4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b928f0ab7fa9772f9d5ebeea19f0700492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c7f89b51e4a917ba3e55b710b6475493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa0757e26d2ee02f3b153c3de123dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c69c7e52c69a353f11da9aef02a00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512315288d01205f24378a6c4ca9f77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056f181b00291cf5806f29a5db5c485497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705a7e29938123c4cf8d6299fe8dee9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86c4a646080f5f0c808c6984a40e6a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b8ef09e8f4cb9464ace3021b57d32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f74244e33b7247de9b42a275613f4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db14c16e26678b0036dd9370a64b2bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e0c9c88d59a3a825e5c6618b6ffc3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635531563658882d2053fb3d6588626504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d5981ee7d9908f9a5af1bc0fb77a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea837f04c6f61a04ddd5ce02361c68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36296f208a43091aa66ead3007e7d819507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8d4e0101a3a83c96153375bce00fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80907089efb5294ed565bb7c490476b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3a6691ae87f1925a0facc6f9d8611510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f453304d89c8c8ef6079c1eb2a8fb4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4cef5c778fab39cb4af2871fc56bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925b96b069a3bfb7c2ac6d5c9b3b256513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efd0f209e2f6580892dbaf83d45bba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5598567940a264a383563964b0a7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889052c4f45a62a99f69b40f2ec3af2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100c6abbf3ab82f8d535196ccf51a22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53164ba2ef00f24af091b34f1beaa6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fc86793ed8c01d7743e7f48112e03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86386d3e27e7b1c78e9dadf4412922520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7c39a4ceedff5ac0aaf3f184a26f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630e1e022c519c6f9656c42cc2c56d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12479c375d424d8a81082e27fdd2db0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf159f8e81d2b3357f5be85b801eb4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893750b761d9891d1c98583308aeb072525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0192e1977d127226cb4c094e8239ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bbf34cf9eb2df783730e5957b1cd2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf9f134d4fe366bfcc444bdde4e07b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76894d34890ef07ff6f3054d429044529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71029ef5f6336bfd6ba9c5f9ea33e56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68145960f6dc49dd8759aafb346407d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3f1882cde60f06a0b8bfc50a4a4cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8c40cd05056cb582f674bd88a19f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc987c0c041bf5147c188bf2006736534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb218c38a2a3458fe916ce8548db82b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7381aef24c3e0c4068f9d5e875759536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5d47571360523a051cdfa5d505a5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54044719732cbd12e81af86b7c1546e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b61fb502926f43a3ebbe7c015ed791539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29b043bd45b386266fadfd9b891820540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb81ed1e83b194c3229a341e8af456c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379494f627450b28769773559897116c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd538db90cc26d90a2454a8f35483e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154a2c16e8da926c9585b8e7c4d2a06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc04140d1af8e6815be51a0cc54759545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b2515fd61d34c34ded245bb43afba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6385b25c912c8e3cbf2933528520f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e325b7feae904f94d3054841156e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7bc251954a1da9e1f01611c065bf0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f221d44bb6a076a0d3fdc60103f962550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07af36691ba62a23fddf43a9b30bc9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693961ce65f85af4ee7c34d97f3c3e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bc647fedf5c3f013d265a497d9aac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317490791fdd058196b5893385f6a36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c55d5b6a77efb8623c0639985a9dde555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a3fae848fa05d7079ad1aca80b7f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6d29b86311308f34a4349c3528a71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1762e8cae201f16f68d899805c865cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83146dc4e9752ac192e66c846b989c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1a04b4a9d0e34ce39bc3f838dc376560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a37069d5066826a06af363be93ece7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e6bce1add520238ee2f950eceb8be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab5d0282a7c65c56b2bceee1f7d745563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ceea16d291e6bb2f8fe66ebf7109d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d8c9a196d3e65f0832902eb3e0e3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415741ff66c347c85407e0ab314388e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5be3359ef9e2057c24214d4c6ad85567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5d1b54d17cfb2e6c1cef50cd39d4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f215e9b899916c90a5c16ffe050a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a248c5abf7598243ae821e4ef6ece3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f4a7c0f04f7a9a817251b2cc867ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c2b52f362c466be96997118d8db44572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0eefa6ea6a6a8f395ad1bb09a23fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc36650dc95122a174189fdb39e390f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69391f4f97a31d4c64a3966d26de2c74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe68d9ac683c647630e10d969cc725576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b78f4b9f6d0b85d40bb6e807fa07b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35550fd00ac5b277ed8395aef5ecbbcd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1523622af3ccb38d49425b9246eb6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f9df146969f8bf95a59473334cf82580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dc025c2b7703d1dc5a109381627c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d987ea924d178ce5ee28e7cb8bac718582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156af772e13e7666082208a8a5e6d94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cb0f758640eb68fee4af36f063d72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1529bdded36ef6d7640be887e975ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245457c2986733f9a635c70c3c464566586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615fb1220b82396194f6d2030f25999587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff832ddcc74582b405f2541edfe48153588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b7765ee269edc027715d6d94cb708589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebfd28573fb85292d4e2632ef9cef4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca969803e9047f8a1771e189bd2cf0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02608db33b3c5d8ac48aa0fa7c2c8f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cdf74ccbe3231c33981299d496cd0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59346bbdb3c38b37428cc0e4cd3ff76f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ea49b4811fb4ea38e3e55d6f5869c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bf72e2220e8f90504ca9133292920596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee6148e58f1383bcfae0ab66d5b27b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1221885d00877d2899f0d33f02782c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba970a5208076cc8e83c4e65de24311599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2be51caa49c6a8fc18cef5c0423914600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450d1dec47c539c69c1bc377ad07819601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296be7a0786b75d1804a5d2b0899cdd3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e792c4d0a4bccde424c8584a1fdfd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c633c840bb3b28c0a0047ecdb64e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74addf86d841336e5c9eb26d8b4d6b02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5758792cde4c44a259974615d25d017606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20174bca2a8936889ada1f8cc524de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edc22e3cbd226390e1e4e668ce3d9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ba0e64fa267ddf1bb323b9836661d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e0848231ab5d2aec42f416e850d9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f33449be4b75a5516d94ea690a398611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19bd944f9092b48146126ad62bfd6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600f7ae561032e01da8b6c43d299507613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb7af8ca35cbb39ca3d0f4ee6feae9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025f077711679d4c45dfdac7dff6d3d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9990ddc63ec06d151cdb5be4d98bf2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5096403c9a1416a2bb393e85a1b5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaa65788bd9547c9887ed0e3ce18ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b102c025baa98b7eb6cc279dba097619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697a5d1fae3be4ed0cf22ecdfbb5e75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d08c93de1cb1ff0ec7b3b705ab232d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb842bd74f623cee35cebe8056e7b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb7917d9e6580f579239fbd0894dcc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df65d2be9b3c3943faeb437030da9f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506804049ce09337960c137c7828766625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e31b60be2772c00b9eb57fdaf145ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defab17d724d1f37ea8c5eab27418c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf847fece56b35047ed87b849b75b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc2b7929a0db9df98cda11dd1669ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c28fc134b92d737eee8bfb8f276ecf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2613ec44247af58133fee9d5fb75c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3a8001b34bb80426a7c8f43448cfa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414faa398d84042df264ff5eff26cf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e186784f3b284d73c39f53bc5914ac9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0de86566eac38182e178b5c7935ed6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c507c99566ce3a644dd37b23064d444636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acb1a91010a2827daf51d014808bca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb5d5d16827947fa66b8ab69e5ec73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f602cc69d90f55f36512f541255d67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc6bcc4711f01ebcf68c73d150e3cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7948ec0d52c3d8e8e807b1dbb5dbe7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f50e9b6d1a385dac47d894f01ef66642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cd27afaacd02ce971ba2eeb286274643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbef96d6bd4c060c2e2ab0c1ef24ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811178f5b301127a3f705f277f50c82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07262ad2a6a1dcef3556e17423cf0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49155a119abf6a3da475c5376c0baa28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4f944414c2e23b4aaae614355dadf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63962235fa82d3c13bc463b8014cdd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c2035b9390b69ef70ce4b9824e2b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b98f126c021f311817bb1e170ef25f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde39f8a979ede4973472cc0fc96f7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b5e16735beeadf1c039bd1b46bf15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fc28d2232c8d5bc159fca34e85406654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f22d2d53ebb593ce435dda47e66a7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac28daed956bfed67904eb4a5e2a78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa16c7fc8c9496200ba75d16202738657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8bcdfc5b45d2e6204d79702777e36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bf1ff0ec6d70f394ebd070d06a769659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d60bcf21623f39939ddbb23609192660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e2540dd7d0ed43fa06b2fb5dd44ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fc74868fa869d0f4157379cd5d4a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d958d04217acc73b50621c9215cbc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce248cb4c82d6cc212ecf26a476b0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec988d3ce8fa2cf9efc4a318a31357b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dd232edbf4a9081c9e87030185282666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d1453490cebbab501f015f47653ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3c8600b671c3c19a8d2d388432a7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83aeb4309f3624df32b042ca507812669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca1e72151c3e62ba0bdd65ff9bb26c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928be7a3e769726054fee4dbb4c88d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9fc933ddb3513bc66f57881120af9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e00fe1777f815d567b556948ec19e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09831e417cbc1f5af58a44b63377c9c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb113bbedf17432f5dbb5e3bf8a8349675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be95be9c4a8ae2066c69452fcefe16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da19d91305695cd00e31312289f81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f940f29ae95a8cfd5a8da7c71e2511b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac95f41754aa4764a26915cbae94ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f405f9a1b8e9369448f2a9182f53d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f60072a1186d7b48353662b95ff14b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25393180e8afb1ae790716717e6962682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cf5ca692a410d97a603ae71c8390b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41b479fcd30c10ff08b8102e90f971684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9af649b8003ef6e1da06f833889206685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bfd8e714a5128c4cc52141db85d7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9787096222b1ec8fda768084eb90b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d523ce4be2c975ff1481eef173a99688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4cfefca615b8804cc7823d6d5fabd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0c2fcaf939cfc66736bbe9af362f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f9bcad2d1ef9d296e558c0668f1e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715da200f63cc435f107891720d3b786692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41018bcd8a17113ad8fc5daddb10a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5ee220b5ec9daf133cd5217ee23a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00c37ac69b891d9bc391feba6d6a34695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d13534253a23cdc05eb299cea1e869696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980576991093cd89e03896fef3bfe2f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dfa0f800285aade33025ea91edc34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37283d15681cd26afa917759fc9a4bba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ede7c5ce688ae3a735c265b1ed6584700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c51fd191d8c8645b2a88d0a083340e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b961233ce66f852fcef960cd15ca541702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12db94ad72307beac815a959824756a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254a3254960265e361bdc5d0b350280704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeddaa9108ba0be9c2e844a263d0a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc30d1002122acec084e486e6b7f86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd143c297aeb5501cba58c73504ce708707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312af8ba88d473adc5d31fbbec5d04e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0fcb929fcb6dc7a43c6b5260c3585709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e54004835118f51fd3e0c76587688710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0497c8e9b1f00a6207dabdb88e05a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851fb8338475e466ad874309e58c832712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f5a9aa2bc457efa9827bb0d4c361e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df8c77bf8c50ad0c2e63c48f483311714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebebdef4a5078eccd6d0b9df504055715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea50e914cf8829cd1282fa4a42ab3b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186c04cf81b1071539b4e74de72c739717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb84e9ea2f6c7d1bdfee48e40462de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eba775a5ef75c1521e9caa31669bb4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40311a8d7eb3b7ef3af3ef4a4516cfa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9467c4009a21407188063d8a935faf0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc26b50c4c66da4de508a3558a3d27f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aad1803b3b945b04ae52ad2b94d36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3885a9c5adcc31544d6ea696e6c912f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a6c499f9cee407b74340d93a2c643725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa732059ad7c2ed07644f294cc12e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9f1f78a65878cf4cc17065fc4cccd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1200f6c9a46e8b1a20dd3da924bab7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aea39efeabb1273c50eaaa026ccc5c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bada4a3eb6a69bdd8ba3c5c22521ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795790c34930f3e2ae33d45ede25bee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0438438a740eeea654d0400cfd08886732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c444009577747a8f3544289868d1396733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed07837bf20a4003103d90bd00183a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104d77a672d43ea06181104c49b70ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef688cadb7bc3679bf382ba2a3c8b0b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ade4b9db1ec3d773cb1b8ef650a5b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932c53587f78b18b8ae34da96184511738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dc891db2237faeaf7dcdf460cf858739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd56652e77ed60506edeaf48851e60740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f848e256549ca120759a9843030b1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b03daed512ec34355db477c2f166db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3201cda947128ffb4c9e7a6cb4ea23d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aad74448849ff504c736c880f1df3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b88500180b499c4a6c605e624f2c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e473c368022d3810b80715cd3c1dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80162f2105c46a901ca6056259dbecf1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28766519e494c349dd7d16493cc30a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e5ec6b0bf624f9fe5972804719c75749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fdbd181b31f2b4786495f3b68ad7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e07b462f76ae83e62ceb8e0f0774ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852f4d88af36eeed90d64da59d9150f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660af79226d6667d06960e56720ed25753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6ceb822babed9e386610cdf2b221e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0adb8c2f28cee43d5e979f57fc556b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567b5d9066ffc9b9f5fab3bb2859716756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f34d7c3a3a451a467673f5cdb2baf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b7b9da1b1a5732a6f78c74f0a2c87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e46f0f7c76487001dea3375884d9ff759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f7b6faa8424b512304c999695944f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d3fce93f9712af8e3d412362ceca0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4611b31182046aa538d506494043d6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb36046ff3654f085936d27a403d4a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f5b5848359d2dd8b5588c370c424b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5704b8d5df6b8f87a8e66824bd552f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17972fdd10e15686cc924aff95ce0f3b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f925a0f4ad30e1bd32efedb20bd202767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ce4940c1fb066dca56e0083d13d06768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e7714548b9ffe9ea40a6a7bcfb657769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51846d83da71979ececc2f81f8534ab8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946120a7c44a2d226933fda897260f9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90414b25727d08af0db59cea007881772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d16edb0d7e7c8c287ef70a7518feb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b3ef2959691f2eb7c92ddd26e429d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47de8cb7f7cf43a158c7c98e85750f8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6fb9e59f00376e9895e9c72d2e103776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5403c3d2fd49c10a59169b0bf9ecf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995652951c4b9cbfa124490ab66b28d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7803ccd13740156d9bb0e97f4d91b8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf90761ca54871637b13905f9cc7b3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b04c86aa927b1cb2beed612cbd1dcc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07139493d7ece87f009903925bdf943782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41424d7cf64d7b74bec431cbdd13943b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e1bef33840db869c2fb8c619cc86b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112ddeec0128c3d1a65694226142401785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671321bed3a9091fff725f404a24b34786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7b1865d6a87e311178b81e955891d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbeb9842fca1d69c245dfa6af18243788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362954acbef603fc219b7871af138c33789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125468df0783b4a42cb39a05647de57790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac28440f0a053aa0b0ce5e0b83e56b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef14267b529b38a15c368fae17bb8ee792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7524f2f08c4c9e864cebe8d426d3fc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3798aecb907bbbce9463eab6fed4bb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ccee2bdfe57bc09d5e9a3103ba22d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53e7ff13168dbdc4f0509360b64eed796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86952807d52df4c2a3040c7ddc144e3c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a734745805801d8c66678d3a2fcea9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d5dcea84b4853a26bdcdf29c19cad799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023822a30776d1a83cdeec3c8dc90afe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bc1575fc4fb65ab5a8ddf8911751e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c1ff1e33d16beeb5320047491ef11802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4cc0d2d9f09bcb104c514a64e5c87803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd38e311239dc29116002bea90651c6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9217253ea7ebfafd157bbd75cc30174805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cb61199602fcbdf4f8b1e1b605b2a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51eb0e0d1af9314c6e4c4b4c41c24c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dc0b09e56a7e42171b3635cc43422808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b004c64091b7ec98281f587a1cdb9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a612148d22a3d6b57f8c8b6cafd64810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf7f6a059aaccb5f8cd1c1a6b337d9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc69ca822acf9363c1b4709b00bf052812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940f50444c53b0d1e3311cb82b1b3b3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ba567f423b416b7747e6765abfe05814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a8f678e698299c21a2b41199eb717815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6c05de1ca81a8328fe8f2c170b5b5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849429dfc7a3ac376ee1761cb34720b6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e4122079aba5ae5290abd4b3faaf5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058ecbb18359b6bc02cb6f36aec907d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cb14ec07d2899887774245e6420ac820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf66831bd3fb47e0df7e78837d7d23821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ec41efbc6bd5c3f047bde44c5af9b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55608c83d3a09f0d220b38f002af26b9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d08bf848ed2865345155edd24883ba824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549a0f4d37de204039a593b3795c968825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a013f2d5d8a0f24d9024e9e1c471e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61151a2529f8321a4c3d9ff7c4194f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4262626394713cdf0771d503db74f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22acad733d25065a07307080653701829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd6dcf64d7c2378cd253e8bb7465f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89c5d404d4a7edefd10fbf10eed269831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429a60930428c52894a46d093c47e67832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c4a9354ac39d97dabf428903c598f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93c88d0077cda18ec9bad9e6761b4b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50ae4dd4d1ee2620f65e438c9a003f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7a865a5c27a779fac2d442b06bdc1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20d3da927ed592dcba976e37dad4e1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e08a4add469b48ad9f2ea5c0e3dff838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fd2ba5e87c64485caddf6f0e1653e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b65607bbdaca0f05ad13844affec3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f56a41eb2c6d44e77364cb52af2a2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ffc29ea1d939858d3519df82ce229842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ff1cc9ddc59354a40b933f3f4e282843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95a3f561324403a50b7d0ba26307531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa050833591da00e63088b6d5f4e682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0360428c112d30c0092005cb63a2653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43d02d51a0f15b06d9609b11e30a944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20721353346cbc601c8caab96497b2b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc63061d792ce1477dceec928f17add6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d3fb754dc042dcfc1708c3f8e1b077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1353430672a41cbbb1be0122dc85a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03ddec7923859c82e2c3023e462d629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f50367717aac5cc7caca8511d72ac010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4014d9f3f9b183ec01bbe1670ec1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30378e82c6ef67525dac69457fd888c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811675afec6e3c325839c0b8a7f288713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1909d3928d9f22eee04a6d8098fc2bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6735b62cf00a7ed3a037a09e143ba7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ce7d771e6df90446d2355407f25ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880332a0bed25758ec064746499543fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f789b360df92e540a7a8ece302d1ec418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1f7d461020e43be43e0cef4081a5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96823f335744efe1f990a3ef5be6c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb382f4781b9771fe57590ee0dff9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abcae6637ab2db64445ee48fd7dc3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4fbb666e8d524b1d1f4c7799f9ea523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1885cb4892205779d6f2add81ba8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a215033cdf8e826be84ff86c07b9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a38c04eef91689dc4f0408a08fe5e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2ec32f9cf36d714b8e4047801eefe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84559a832d95bbaea67a038419b456fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29302f7ff84c148466e1c4977a621ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651d8031e1a52ca14870bb2bbd2fdda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d696cdcbded76884a8da975f7e19d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa586c3d33c2825293e4fbb4f6ee1b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ce83d179b572b5039d8321c989a5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89a2404a40e3c0ec17ce6b06e90a0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427eb1546aadbf5197a83dd07719dc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d722ffb6a05b301c2a912613032d7e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2232d8a590936ad1f6b2f31ac1d3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e8f271a43ae6cd99274cf617547d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac379fd305d68028e74d54cf826c677d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682ea3338b61a20632134cf973bbc1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931cf8e74a46b047c1e3e78f8500dc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51504174655cbe6008df0d65203f719642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcecc1c5168a333d130fbac918e50f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d17cc81c3d02d465dd0970ed43e42544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f5578273a5ed931c64b40b2377e8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdce580ade8d83a67942b33079dfbc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86f311dd46f88f9ebd3c148440ff2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14ba890831174a17f474e754997a2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0238a8cf135ec833643e0dccfef82c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515995ffac3765e188d1ebc839d8a9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9859b48c915bfda2acb550982f39b3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a53f930a420b672f555117b2b3e3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2750da106244549a6f848455b1eda3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3179dd3c0ed40fe5a850e963b542054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eb6bc6de1f4d14c345ed45d0c5f3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4087d1fcbc346a92a44a6cd18b992856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef42d9b4e04d98286bc81dbf496651e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c530be09aec944531022c522c262fd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f07d2ac7ae53d4b45f498d37d5e6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b85af548c1420da3fed6800a4b33e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81a1301a07c8ea6e7281357f00081161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78cd4b860731068a09532ef160bcb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58e2e9abeab1ac0c9b399e2dee195063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c0971491d884aaf691efb207f5b5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1b0fa6fc08a4af368da68aca377eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4417204d9d7b3fbe05c309d0d073f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4941cd7b3e84e0694c24c18c50f54d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bbc1c445dfa2c21d2d4720112614368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1c12c98bc4b78ec263eb4d695615e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79581e0d014089a3795334026352b2b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f62e1fc4348a674efce680627c15b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99079cfa045a65ed3d5a4e8ecfa37e7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea7c66146de96b599a0b8b400de75973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2c5398f70eac10258099cd264524d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eea6f894de15d5cab4f6be9462d35975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e11702eb44674d6496c1ea64ab37a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774220375d15f20a382b550b3b74beff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd92725d0c37563520d79b46c3407e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716a4237f4c65f7a379f965cf363aa379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0537ec70ac0751cb2861d0128d3ad280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbbc2cda4439f81215b74a1d91c0d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9676c9a8d94d5245962cf289123909682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7effe9276f635e1c6bc56550e590883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2efbd4e5fc6708ed55e2eba30a33084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf467fc915042a45ba04e51135d69a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5892282ab7bc56e1d2a4bab483e2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd4183ca035e3ad8a6f6d2619ef86987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88219267f04b0008f48590ea15b3fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182b1990b05e55123af2d927e0fd8f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f86b5e42c13e2621ca1b0f3d0d71b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed61126858b183b909a1e6d589f02391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d30b90896cad2ff7908b9c6710591192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28677ddc6b190af291f10bb104d5434193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda3d70748eca5d3806d1964aedc1cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb20043d47d7e76e649e948d35cdef695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759ff5a15b207ed4198c7704c750feb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba289185ddaa61ba65afd2953adf63d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee4d18e9f3ebbe4ed9cd0585fb4b3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26b959701c4286231e86ca59e4ce1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49130112a251805b3c6361d94885265d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22ab026e7e5a5abd7875ba448c37c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6782294d82cf06a5ca2647010b43489102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e75881cf0afd3130b3982a80de428103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b81bb19af245b422594215e606506104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ca9e68768ba75d8b39fb4d65fbdef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f357714334e9201b71dff16bcbf8f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a937da4cde528d003dcaae9812fdbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff21dbea2da2519d52155a1c424fad9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac29aff2dcd6940949dcec6d3dc388109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86853eef82c22980bba1a2007f7793b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbd5f69124867cba60f3b243c45113111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0448493ae83f2eaccfef6308a5bf83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f9d590a2be1c28149937b34edd32e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a42475239d32861e6cde22758a84b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01433d61f544940d9e26136b2032a6b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c79654600f126f9b7e63dd4631b7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00e2715c5123ceb055075da3868cc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5016846b0b17ccba37a4d86035e32fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947ba1e1cfbca9ec4737df50971fee5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e5a41c02188059b3e6741b1b9b8f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f808c2d2062d72167129c9b1f664d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd97bc322f782c182720cc324a72dd4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75de991fb9f925d1097d4a1f32ab33c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5260f6d4567981fd5fcc57dee9802124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b82bcc4b1eb06d2087a3dbeb507809125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eb28b74e6cc782d32c3ffeb421b90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82dd91d6c450cbacefca10716c1a4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bf55b62dc472049d51febb26c4f20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab173a20ae8889845934d7e4c2afd801129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2bcbeaead87d166c6e1e47e711810130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a355bef4e95f921105c4f2f67a0dfb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01931cd998a312a5f4edf7520bb38d34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100fa489f584442097f98f3a58e705b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45947d0e8a9b205eae92b463a602eb0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42531db30e2659ea056376e17062ce5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7617179e30095a81c2813a27eb8f8f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6976ad189e8f89111a4531b30f63401137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634ea58ddb131a28d4ee053fac88043138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffafe922d46c49724946d67b6c99d20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca3312c777fd4df2f9726ddb8faf86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383c8e340211f392da119a786fdba26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd22cc7626c3cf3a5e4fbab47e356f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbb6515661a3bfd7377acafa198996143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065da13f2aad004602485a1bbf934ed3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b448605d8162aac01de5f93e82ebd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884acbe45d0a85f4c29cfec0c30709d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce0d806d58c2190d70b86f65b18cd3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15dffee596ce07673c9bbefd2ae98d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81f4f9e658fd6a0600b51a63f863f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb576b7ffb126915c9f563629daa9176150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067d860ccf95992776abea07af43fbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb250ff0ddfed7be14a466c651e375152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993aa781c08bad090d1930fa5c953797153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41a5341b895e9ab99d28e6230ff005154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363e65915a8331b08394a53065ff931155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65635fe1c5f72bdb2a892c421f00667156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343c0d865b749e636fb6cdc024d04fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c4dde239879b6e508be324d3bafdf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c30bb18a4ba296ec113f2334250191159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781120af73eec34b203e57a18fac65b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c69139346260526d9a37d4b311c6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cd5c2ad006f4ac1b1b491eb28231a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914c69fad07e697c1bb74d3d7c25f61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a81e01b62668be8fd61ac55dc10e2b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc99c8949af68215362e93142ea38dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211dbb2aaf3524471ff2ee91b96dd99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34448f7bae5ddfb6f0a09f4f1c857e08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07033d84a4c2ecb19008fb1122b5de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e03bf61c960c0b6b51aa092e2a32a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424db194dddc6ea8a65013ac3e96f45b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e336d8c679f3c7b344d52f071aa712171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cff9d9a7db3885ce8bdc931e75d50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c97bcbeb3653b085da32570f049b77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8addaa052bdfbbf254cd6c726a71f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053560fc243e4c0c077a4ada91d92ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f7d023cb454c1c9f87d61b42e5b89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aea0f003e8dbbc265fc46d104aa8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433f5171d61dc04b6d770ee49857d8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f0f11202bc2fb5a483c96786bc06f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f3b816b9588ce6bc11ea7941f281d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe239d622bba5c7c233c4e636e4caa51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e155efa07eb388336e13c2ea95c3da2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71777881b2fe6e252e09a99fe47de1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730926e2cc92f58f0fee7f0eff126816184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66d0fded7458333ecaed594525fb1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cd998051c6803352bf6821ba95714186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0c2cdb98b2c1170b8fb88bafbf062187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499adebff55a3d6af4bcb8834de50d76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e7919bd42b73b8a04d9cda6c5cbda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ea3801dca5120130981cfe6cf597d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150e58646cf9af0c5304512e3d50cd2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa20e31867a39fff9c27d17f8779f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef34b81d3c8fe6e352004179220465193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5f2a8b4317ab7b103f20db14cfd38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c91e38bd58542d597938c0573aded7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03dba57a6a33b4ef8c8ffadd3d8064196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6a216f7849d5ab9dd43e98f169ee6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0683e211f2ba5b325d41f359b1736b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801093d7443ab55921c56b603e6e076199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de8023690a535f598535b01041f8df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff05f2eeb5d778c6a9b582d1f0d7308201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dba7c67052e66efc7ca66e9b54785202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7ba2a599845b34c60a0b1be7d6776203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c7fe38bf04f3dce74a0fbf25269e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a27bd7f25cbb15849f8c573372e73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5731a7e9fb1cd9bab0d5428e21ed4ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d848817cfd25d3a301e0ef41df7b5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3c334737bb421dda1a2331218674a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5439e3c4f02b899288eae56ce70a6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e3888cbadb4c3aa8af5dd140cec06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b016446984d1e7c8fe2fdab350b71a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef42d9b4e04d98286bc81dbf496651e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2ff9e83f52f123993fde47c43abe4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c6a6291eba23c557e00b6b1a59f51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fddd79ce987e2198dae407733bb20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60cea24dac02d5248870d3d0715d83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991791f6d0692ebc2b306ac0ede84bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ec223d57a43ac5dc5bc39bfd546e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5b315bd04d37b8f088f03ea5f5d74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0e02b5ec1c03c90e2246dbab9d42a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19df3b9f46ae4d3d502ed1ab4617b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4403fdef24ca2082ca2efee8cc638222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce78ccbaf2b7248a30f5fbe4c0c5c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff5b862289041f9f3c499317964ee2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839a7f393fff960e8560aa6c14a4685225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b80cea2b73e70e28723012e8c5125226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5fec9551f0701fe95b01a2158806c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b7c69fef6997b81b2278bb8b55e94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52df44667e41c48b29054c33214d6ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb834f305efcba2c8e9493cd1d4d137230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc002767d6745a12e211d9fdbbf32826231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95620e446a075ba365371659665ab82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ae5faf5bc54b05c64e4ff356f34f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac942489ea9f1571cb59e8cd47e311234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7203636c81c38f3eb1edb67f5275104235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39862567420b86c809baa4dfa33682da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338a47b86e157e33c715dc4adaeb402237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074ffd3dd270d4aa0d659dfd649a7a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e175b2e45331e44e31a0aeaecc3c946239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61b94fa9a3c1c4d32c82dc54ea45c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1293f4afff96dd52ead1006732ffcd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaa4ba75844a12b02a22ebbe0d8275242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ee33f13cbc9f40017bc2fa4efc899243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7bfbc418bdda0685f795f45db829d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb1fb80e7740359c0b2dab268e2db6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2923a7e140e970e5f73f06e8a0e768246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64652625f6cb34d0ea7b04b47218451247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba65eadf4ddcbfa7f97bda2cbd9b62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70569d346fad7d0c7d6eb386f12e953a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdfb9cb924c23032af1d26ac4830e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999928af4f5646f55e3b5e7287bb6d4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172103b3962da7108376a9c214885320252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27271175904deb6385f01cf8cf7c2033253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde507023a7248ff59e5cc3ee74cf77e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f607b21f31c9c2b6985e57d7b6ae6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaf8fdb7d69bfc9234a1632a23a1d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bd6f0f02ffc761a91267b0d6c90ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf94ffe852326be57cbb4dd2fd5e67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bdafd5fa07f69ab4dff842868bff2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9db1d5bf17e822a7d1dfa346fe5ea3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7cc161d2d88b8f4f7c82957d73d4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0d6c4e91033a128f60b226bda063f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f0fa3017f0f95b7aa2488c76412dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de225ab8b97f7d50459af96bb69e1305264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc96209ac339d4970d6312ae5e341ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51cc1ae308366828e6d02243c8e7ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24cc0be539afbf3744aa01c946d22d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35dc49939ef36a08a92ff6b4f2cccf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc18a1fc22bfceed721d7941a8c8041269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c54aa4408f6726862fae9bfdd8c408270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c831a56b17d0ccaa94e1d9781bb3f5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff3bf6ea1d68aa411175dbcbac6f25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc6926ecd467fe36460b43fb5684ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480ff2f77958de4ec2915db87144a4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba29188e2eb019920d6c280c610339275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea9a76b37883e8c8ba29d82cb62e29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dded0f5391e3fe37b764f306e4bcc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c3639a7e90ae5685116031d945c9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8754f5fbd13450796f57cb68b18e7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70748306a74e776309e23a8efe883095280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f82b439307085a98b96001e0b521c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa66c68f44d09e4c2ec4344d478801b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8468ee60e22195d73966d2fe5d82ef8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e0aa961fac936d176ba994d77bb56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a912d23a490b7b0aeb2c44ca74b1b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b47a0abf6638eaa49481423f41b727286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3670351cb3a987943965d794874f26b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b6a5cedd8c8fd78cd96c491f30584288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650055e0875bdaa7080c5d9e4dff5c3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c37091799515f05d8e4fa7297585ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafeed69a2fe7cb279c20e64b350450291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4018541e30855dfa6889712b1b477292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeeb6bb2324f4f3722a0a3555ebe8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb19d3875c75107c5c60572e1f279a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde0cd817e530942fe2ab06af05ac69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ed72936a75a758eb86ad80db90d11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd62b5dc6277e84606c04c54d9691c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa1f280ba79d6ed048bf122feff3cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fb0283811bec78f5c1eb02037adbf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e48df2dedff097daeea1d5a864383300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fbd9f956974e394c2e4cb8f24aafd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfc861e8b2fc8d09ae71358988e22a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2505b17008ee38d4a6489ab56632b22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acab7cd77c337865221932894d94db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccb626dcdc1708185afb5643ac5240305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1144f91fff6fc828621f40a95d641e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5ecc095ebcee0b6b4a4fe3ba93ef9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88869eab810223aad24ad6c718f97c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa2df8fb4e561539f1bb8564d392ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364e5f57ed8725d726a962eefe28872310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18767c0cf964751121fae3260ecbc18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f847fd43024c7e1204429b8bc41e97a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594295585c2dcbbd55a8118a8c6b15d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b45e02dac82d5e91c1524647f2b985314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04af79adfa6955d3a9ff983ba8b534315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e99fa188a8d824d1c0b19c2a9c797316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e841e73e4e33843bd803a8200e94c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b2d2688cdc1bc8029bb2639644d95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda52cd45f09bc956fa36fc9f481c28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b9a4f0c3dbb515e40da46b4a0e0a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88442c47c682cbf14304e9cd2a96669321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907b02786fa35b11c975374013d5915322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9ba7e83e63c1dbf8dfa8242fe5d93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c55f860cd6608f0dd80eddd599a209324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e887a62aca286b281a1887d3344c1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff56cf677ccd63d5b4565a6b78fade7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ceebe8c91a1d40d64cda00add40a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20d50f3c307c93c2cc2e73539b398a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7e303daa5436f2a38b2f41f355595329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5c899fd7027f93bbec4bf01eb43fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7b7ec35725931d042a6ba81ab6ac9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5e296c23c954c9a0a6cfb6933669b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bedf31ffff477cfda418f58753c6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32b646130d99d00f3495747d1f477b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c3b04523f6bf2d38c8d154579722b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cb9746de8c58ce2a4d18ec5f9fa9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e20d1e56fca87aa6a5566a4f0d5d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527fac8441171f7413d4def55f71a69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c4724c999046d4b4319500e1cacf7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62390246a45e59a2366772545939bf1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dce58d9fb79c0d85e0eb75911be7d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d149f8e5ff31588cc7bc28c2882b610342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8ee9220b307fa96349c5015ad6a30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4fce303ae692ad9402f3261f085ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfda9edd24915544253630aa93fe82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0f2ba965838bacdd4f5aac2492300346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b9b548bf7cfaf06b6ff6fbc8bab99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723f6a42ddf9b00d6a57ac566c732b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a325e9f39071f817876175a863b4e7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a3f2f693fadad3e7af95f819f41c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707348624e6ecd025f4c420a0d2e1361351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdcf10b2d30c33cd0ae450e0a975ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64ff288951355bc63f1de83eaf10d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a96a84818a3a3e9e06e0528ad0250354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d3d9e0d1ded3abf884fa440514c3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee21ee3bc41609051ecea66b593b315356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836ef25d29ba6d3cd9492994c96805e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee041a898b7e856554b3807e225ff7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0b6c8100db760affe837289848c3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2e3d7cf065efdb8f92dfa50dc28f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca7cef5610bc5d407ecb8c62222492361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b2c859d6553e580c4828d55b4966a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5c23f64ea5d39da2503f5e92be55d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10026a2b1593de605fd70de2526c4253364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e557fe332c7a95b6b31db1e020f87b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4301c800120f83a7379705c1ae3332366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ca08299fda0f1e4f35f0c8dfb274a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935f8dd64825f7f653f3e75dda62290368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f58854f2fc65b026392c09bde2091369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cf844a2219c5f69bf28a8b00b8bd9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3825aa5917018267d9533044df45e8e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ac486d0f6aaf8aabce94f081bc5fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec7e228167d0b16164256f2b0031ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40971d5690a1a4acd4425330473d496f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcce85c1bee3836f42843d7d6a9e25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75922567fa40576aef3c6ec78724ab25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a8d22ed6b307e12902cf0bb286bf8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f510e6aab76e5806c6ddf51ac8888378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de09beacbdbc914cf40815ce379f248379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7802e1b641322d39b6f1dfe05935709380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476dcc3adc2b221afa7a3292a895df5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df6ef7d77480ffa7f8d11c76800eb7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d2d9889fba7399e8745ea0fd94cc2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad0fc7cbbf67c6064c7b92709c4682384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af502806bf9567e515c89f2558588348385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b67921cbd2529e2a18e25f559c204a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca044af76c5c706e2b953f8b1d35708d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c0ec3e28700995cdd8caa2e608421388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c27ecf71ff94366caef842504c65cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696470e43c8c88b4c5f742e441176893390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7c42a91c1716928ce699ba2b5574a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e7068b9d5e4c8603ae6d521abdc53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f4c2054675bd6ba0ea2a69865d7b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8f94b2fe2bfbef6e2a94587fcac5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdaa0f898359145be36baa259768a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7603de55af0fc459ca739572c653609396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10581001f0a2c474eb1e7956bc07f0f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f86bb316af8cd6c26270315fbf2960398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168020510095866c88b7eb653ac0a74d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6accbfaa619da47658d0259a14ceb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49e112ddb230f29f55ed252d2c8b69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f01bfebff7387984eaad26525204a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9bfb341a154c65fb12a9b24a138c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a03af12d2d17d1893113406e4c023e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f447104b753a8ba42643c2b5a9720405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe02c31fa80c757928846fe02894b11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c0aef2af99b615c0de387e256338d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea6a9fd95a8305e4a9ddd1e2d1cbc0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecb57a29c3a823c8ab4c77551f6ffc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6670bdbe397e941a36efc5cfa453bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d67e4d5216da8fd7981a41cec4dfaa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170da7bda3b5841335da6bfc25e730e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748af3fd27822699709988442a7d1e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd5c46b6d5a5208ea3552458c0cda4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a83d1bb217241d669a0fa26304a30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e89e96f6b8e3191e1f995a63cad92f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e127e0734d2498227138dcc6d21eb92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b26312b70abb61efc1983064cfe59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a3620526b48873f74efc12d6f41c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1e4d3a2362e20f2329e14c4d0eb7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53b60d74bcb4065a74a401ee8bdae5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27ee1a2114ae1508644b21868891f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ca70c55a647b9e4fcf43a5ecee880423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e1cf147470605a5d4862e395c73fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5effaa72c9da27034deb02180fcf8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574df507f51440c8a1a483ced91125eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34926eaad7dbf22bd68cdccc8e04bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20f49f6bc5cd2eab522fb8f1aea3f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a57bfe414b269ac2fa630b033fa790429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b0166cc751ec1ac9adff6f39280da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f163ce700440423b71c6acd1229d1f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bb576bf3bfb3c7b98bb70be7922d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5367dd99a3e62da2af8b0e4741e270d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d9ebd6380400c1894eea289992e24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbba594f5cd4dc415bc938a6a05adb8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca387142b3fb1ad42e077e153497e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f5da3fe1b7e92797808343b6d30db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3958b50943e33f3bd3bc5b0672a81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15030159d143fde83bdd1fc8a48d6bc1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4596af97a302155db9d61ce94ff800440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099e9c3474854c79f8045f8051b3381441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd455947d0749cc3245d52bc82d4a2f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61319af04d315fb61b7481b6cf72e135443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ee1589c696999a37d92e23782f552444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7614ba92ded3a7966766cfa190f2611445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a58ae025a1eb8d046cbf88f2e8bde2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12727fabf271d4de63284e7d8a9a50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acdc4000952856590f08a2ff942353448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dbe8ff594cf788fc56147aa8a7176449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a6cb73447d23b866b279d87ecb1e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039514b6ab9d30121f05d867fa2660d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd76d2dbec700c0e78dce959c13070452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b90213fc136d03844f033acfff2617453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191ad7592de861fba44811d615a03a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43919ad408914efb090354a50719fa29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ad31f4da15b959fc08bde0962e754456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af97445fc372df4051903477a3deacf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97999c16a8884ca453e05deb31966342458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbb22eb6c65850500863b6ba16effd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac269a76ad5695e47bd32bb380123550460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c48265a4c67800b43a564275addfa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6956402959a1f2e394ee53b1a4b3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29325f57f76b246f4ed70197ade969e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09db4149f7a8ee2b97dc15e9633bf2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1045c40f8ca87f7e7f31a76feeac321465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa88ca29d9f0cddb2444d6a0f35ae7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd08bfe5a84926d43b4777b1e6b5b4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575f07a31a619fde3d821236a087bb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286af79d1733ecb6b5f2e43cf1beff4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef865fdcc3569a0faeb7250eee03932d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e60a6eaa30f412b31d4621d2303c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ecbc7a595e9cd4dfd8eb7f16e6aa0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff88e2dc2269170533de46bcf432390473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6444dc19e81a49cad5448e363d3dba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc84dc1f892c036e97637ddaf68b02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026eb8aea8463cc0520c5aa5455128a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9f8766cacd332352ca4eecd280fe4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edc37aa495809209e16f2a2c1de511478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6aab1dbc6fb7f81f8aaa4adf4739d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09218ed517734efe499c67ab9a838e40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cd439854c0dd37ee141c8376afa25481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f663679929f3fdf644a794e6942a7ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e070c156440b8d5be9139104b735661483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ccf322224fd2bcde98409b69d242a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878541990ebd3c3c5d45362f178a16e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2825424d8e7023560277e64468c0f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e0b4da8e33a17c619648e7aaaaab1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3048b7532c552ee7d4bfd340954d7e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d8b5242d1733b205773ce6e0f3667489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658423cbee15ac40d32e492eec69f7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105af1b1929760148595049e289441a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac66ba755efbd01552365fa1887a1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895438f001771827f92926b453ef0fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420134697ee5c1d6c7ad52f4b4ed83c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42810a4eb97cc49f543d780f6edb949495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d127b1cacbce24fc710b6da0548c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50bbd5a134bd7fd942f2a9a647e9b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b82fbf8e3c2a9ef10d4dd7ab6359e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08602202886d487d735a2b505d7945c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b86a292d91c30d29b67e8c6b7bc3f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96694a43ab4e4447640fa249f74fe47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a49ad1332bf0391bdc737799c86c1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb302e061f3319fa51cc2f0c93873f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecd767f930e3f3505e5628b4ac04dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a676b9e97928731629ae039dedad65d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f88ab0834cb6d2c440ca58b93f78b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e833f6a751b70ca3c72fcfea5f609ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c203df9b4498938da8ca3d0ebedf0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e781fb980cb234561af9ebbf02127f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcd62d1249c6cddeceb7d3c6afa975510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7efc8119fd8deba11cbef8b8851c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d59074653f1bda64f64f023dea186512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0be3518f5025adc3b809656d4f1f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04574b4316d096ea289d27af9d142b62514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dccdcdecb65d73a254de38124a9cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519acf9c706c58d2acf9976e5cdf39c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ca1edbefe17a1831705401375b3ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ac5f45aac3e4c845e8d4f94ebad3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc84001dc90130ccd535210b636248519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d797ef55dce1ed96c8c6cd7b87b5889520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebda696cb26b9ab2f9ec18424279b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cfbdf795630d7713c0c1bab7841eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e46f662c9501fdb890f135341f2c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b629b4a9a9fed9d9c6a438105182ce6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a379c19e1ce754936fa985c3748bb7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7a627d6bf98efeb60c205f14abed9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467290d5119d21c37d28a143a1c1bf18527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20642007ac0e8361d3bd965a49d3782a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e3e94465b430ea0b32630c718da80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9b063316261d1ba69270358155e9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598b39537a92d43efba23153793470f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fdea60c44da90fd655a2e3761d6b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796b7e8493f9e775501d5cb6e7bbad9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f446fdb5b4957523f13b7499c6a65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae286e52379ca43bafb047d8d4d2ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c15025600321aa3bbf3e898df96ce6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e221bce644c309be2766b92fc43dd72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302cc62829190ca4ae922f72ef723a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c643300ad1cd5804896dec0ef3b213e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb3f532f0445ef72468e4ff5d6e89c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a88ccc28b5171b4945f781fa788a34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e2d06107b75e1703e4eb829b2ab7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de13384f0b5892a38c789dffbf1676543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be31d2e1fecd392cc88b0c129e07d0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231a3aa2a2c7ae78d73b1b307b29835545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c655049c0d1f17b9890cefc59f812546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a35045f403b1e186e176c72fc60194547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d1d0f287b04a6160af0488430dfb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d89743bca5d3cccb436a7816b9844549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602271afaf99213006cfdb993b58b3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c61e1f7ce3196407c1d34ac560d3b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ddf8e9e9dcac902613dd3746b60f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbbde1f4ca26382bc11cee1ee104bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f6f000edcba899aa97e3c757b5435554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383ca99858a68d6d0771b29fce5c350555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220223e4b049210a1291714b31985061556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c64ca3f1070bebbccf60c425aedcf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639161633b143532c8fde4b3868ae0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e539affc05faa67af88e4e7906d584b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7106d339d756cc239781f301ee8faf2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b71c406bfc14b23444aae44f1100a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174162806536be6de097ae4af798c30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313875f5a4a8712aaed456b1bcc284fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f76e886bf687e40e87518b2239a5dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85575c5f22c49152dec7d89ed66d1878565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c628b4396ba8c0e8c3e0ee5f5d07aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cbf8860cd04197d13fcf76873b9fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828a49659938812f4eebc47b80ca76d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcb9496dc9c327d881f49f741cacbc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d432699075c74a701c7f1d3f7e58f51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e3976d23a89e86aafe13279c07a14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ace60da625096d65d3e50275333ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20648b12df6b8c80187333d9d2b2eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92acd68993b4181c58da50b70619e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab590f9ac037161a5f283671c7e88e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e17499e56a58b6d1a5ef82adcecc9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9f8b9456e3bf765800471536ba61d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd24fbd7b1ee95b8f54104d98f27722578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722664248f020976388aedc8e1934404579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9714940791730271f96fb028bbbd12580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e17e4e0292ae7bbcca93704e4cb0cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d99a45c196227885008514abd378ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecdf6b25889043cbd61c26f9e959a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccd52c800dc1ef745101c4496855b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c698f9c4b5cbd67227cfc6e0fdbc69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bad1da69307f53b3b0fba5d12dd327586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd6d7caee88ba240641412b86bb00c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5012d3032775c6942782b9fbdab270588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f554ec681df6270e129e6c80bd4514589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7b0bc06f636526583121395e43199590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4022b12ffa77a0d35d2502ff7c1f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef6fc7a926378acb319c8f8c07022a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee80a98bb6c1c941b7e20471ac3b628593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfb472e219337db5a8d9eee60c477a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb476d0d2b4dd46e0536389bd18ffe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73c05948744930c929081a7ffc34a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035722d8528b59426ef327a4cbf433f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388274f862520c2042041424185d8d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dd841e2698357b0bf97bcb87fe647599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934b1240a375ef3e37b295ed804d92c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a8d90aa6b8d3570179ae18044c32d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3e0dc3f227a45579453b8bb87fd06602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf62e54ab3dba12bb8ac60a599dd9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333aae34e5da5aad3fb55d0a992dcf2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73704b4f73acdf160f2991e09f9a93f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a8dd9cdcbb88f2b81744d6c131599606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2792a1d89fbc22982e9d0052df14d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f5bc39092db48d9b8ea219b820082608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030ddea8791e8167d0931386875cb5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899cbe4f541b58d2bc8685ef44202e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29875958e7a789775c8606bd1131aa21611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe1be6ebc381178ddd1f29173e58de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38337986d0e6cf7c5eee3d805a569164613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d476743264216b6957cf57de52455c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96e56f90a9d1e6e9e2d66d172e8c3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d0b423340c98e7c56cacc87a39223616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78289285b8118eba79e5a7feab2dca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea19bb6a4f13dcf0b2e3699fc16046f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213aaba1a9856e276ac60ce9d1dfe87f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34540268b1dee0c41e19eb8fdaec8671620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c5b69e8a3f6a4ae0917ada3f580c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75835b4bb3a880417b1332095d43195b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1174ca81756d2650d8916704a5ca7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f667290423a6ca0ad2bee68f5b5d4e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7f715d1e80da2e951fb675b435ea5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f9a3b5006ffc9a1ddcc555965c69b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342df00be20d3360077bcc5a393b832627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e118c3f5e3ddf7f0074ff3694b54b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc05c5f947c9ec2b326fb9d5e9a3664629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5417a3e2e5c7fc3981de7e5be050841630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7350be61cdf20cf5b0ea77f3d574e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b36b27caa9444b5f7bbb0dd2c3cdb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9d3d3de5417451fde49519390cff9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d89329526fe2b8efdab445c72fb103634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321c4a2fc3062494507676a3979ff95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52401932e9870b89d938fd26e1d4dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2186e435fae775ff8a5766e2811b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ca800ee306c84999468fb7cc1eebd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713659cd2b77f73b57dbe5db2f8239e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c095171139ce0ed7c7bdb8784d042f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68177b8307c0b1b926937a7eae9951bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c77320d153e16d439d356cef449e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ca0bce966df45c992f51f0d206eb9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46571ea69a5724aebdb5246267cdf3db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf608f6c0541a15162a9dd093d10cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfca331caef475800ba3e317a625bc2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24954aecf6dd62f0d00d2f99f28f0c3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba3af4151b45510b684eca9be028de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196c035f74d55974b9f78b005161809649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110a98776b83117f4fca2e11d420355650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46518f4ed4170620f901d44c464a6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaa7a835c3c01aac73a638316e748f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14a96818c062140c9235ea2542add3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47954c40fa94bca3ed46e65022ae83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88763f0c3a7059a946b6fa54ffbcf2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fcd62251fe42e60dd3777d991d79c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738c14977e878ef002487a673e2b235657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b9f3e978342070299cac9011ef779658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591911451b860f229a6c3f24d4031ecf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4bf784e7e788879aa60f8064320bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c048acc21ec36300bf56dbc8c0e76661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ac1189c3b509644a7dd71ea24ed9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b49b3d5d3fe7c552fa176a28815bf9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a7a5582d90458f7929350e1547484664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e91dd3d9dfae193cd274de18d23460665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc6791b4fbc688e170b3c58747c606666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10ce8b52b1431018dd89bf23457483667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b609391fd8c11ca3cad72ae2e85c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d12096c7906815ddf534e10829f5ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f4f7d7599517cf682e0decaa9399b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060c8349d25eda5bea6676ab9abcd57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0f18be5cedc8361580548515cdbfb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afea2b1dc06df5ad040013826047a21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ad368525b405817fafc7ba574ee4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bf48c3cc3fe0afafff4274c59d8ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8672d77c152516df16db9af359cf1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fff282f88170cd1803b666ed6dfeb2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc918be8c09befcc635b4a9ca9c0bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4908155719b95a283eba6609b26322679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9a5642e7a34e47772cb10a2e4304e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5c2b169e5850563778012c0e79fcd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256f2a829e5da462ebfa8b433542b56682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09895fa6eb467c6c733a5a356a3f9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84b37aba8e5d3660ea4bf54fc6e9e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc273fbf918e4a1f19dd9bd1bba481d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef253ff06f5688b8654af1abc9618673686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9211c475ec00c42cf517564af9ad6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c877baecf20e6c242b86b7db22b1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e062a187e0042176d182ee1a2811394689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fb70a4729334f8c469da6d98ddde7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca03944d1e3ff0fe8b2350da693ab1a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b0607e9a5fcc0c42af4dc9db1574d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c3272c65b6ef0d41663ca6302eb2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7239f8df80b12137d9dbc8405f2afb3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5047135884a4102a6e65c6556b695695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eafe4260c7b9ca1e3bc66a7838971696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b53abaf0485f7adb0ce937c0ba1afc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab09c019a8ca7512920c11dff786d19698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe360a5ecffb0f2cfbf1d0fd0d5f78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866259f1160d391fda0a0f75c35b6765700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce147a622cef7bbb334ea550b747f76b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446d4fa74c9f76a8d1b0e75df810651702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6515bb0d3642e70cb7a9acca46ef7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ed740ebd5cc16f13cc69e15fb2dbd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14c1469139f3375bfab3bfeca28ca8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937022187d2381bd041ecd458826fd26706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d091660380d8aa4cc388cc3e7866c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949647c2cc11d6fa822f477792e11b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aff9b0e8c1a74d8c04985aa3b60aaf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee75abd7eb7219860d0330ccf13251710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018597cdcdc8a3ba4ce1ef2f1f663164711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c1ad94136bc9dff01b4edc7a2a590712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cb0b9e7ac674a5f110ac117f68e7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58701168620e93d3298596300d2315c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def22a34b9fad65e8c54a59676b927a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b4818a2d2500df8b0571667f09c6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de89d6f46c7d44e824eeda8a01bbcab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2e415f2551f1833167d4c9c1f2ce5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bdebfdfc9beb686a4f4aecfb6a169719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ce37954fed0a7ba33bfc626b21f61720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8628359dee66bf854c027ed91f92fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6a0e87b30989d0e024c58a6c1ed1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95d8756f3bdaab0b6d49d25ddb3b93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b78151a6c4ad41b155f1c0ea58e5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290603fe06ef8ffc40d15538f5f4007725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f6102041e03b8eae3a99e749a29b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d90bf982d1e87fac35f2cc7c92079727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4508c3708533834ff29f62dbda3fe0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951fe82741994b9ae0fa5febe76323e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2bfcd5a45c8ec3d0f261f184b727d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab4a609614b0b13a0d8cc368ac5708731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a61c5f46f913f5a045282239140dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d4ce9c77b2205d3864e384f65272b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63309c5dbe8f157bcbfe49f6bdcba44f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145ca3c7bf6e15989f98cc4f637b0f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4711fc8626019178a10840bd187de34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd7e86ec7919adf3f51bc27c7942b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfdc30f604be3229832f6bb3ce2784738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752132df9519bb28b252c992c7ba049739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cc05092c29408df353e828de9846d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951712b5f2e757c0254ffa9b0210a65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff169c24be9b6b14e1cc212f23712b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d75b5ae2227936e947059a75d5e3d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b2352d638f88eb2dcc6db8cab5206744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ce070358a43ea6ed5eeaa14281c65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb6343f251f8b9a10ce74aae15aadb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7489ed8c14188860bbb982741a0b161747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194639c83b658b9858c42901a407bc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf34bc2890ebb68a8c89e0fdd80cf2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e21bc2cf2bb895684da3f94784eff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3c53fbb6aec6c48c58b924e32ecd0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e758d43ff98d3375953af2fc12e4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc741c8ed1b25186ecfe4fe0953cf1f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ca6686fc5c79ff650e1257d9db42b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc5dbb48fb90b1121ed59fe863f8b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b81d54d4ebbc7fce4e3cd1cefbc08a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8af85ae806c21867357a0a5b7039b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba0104e76765a0cdd47ea0f3829a48758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23459651f1146abdd36473fb05117a0d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2829a3e60131cd33f5ae32b954b7029760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99646598adf1ac1f15fb50b0cce2b6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bca23153b0ec6837dade2468472a03762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96057d4641c79c2b263c92ccd9af2bb0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8901173b9ae76b2004940bda040453764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a4a63d30ca02a937660df803b61ff765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d046977299e04913b67e493791d63766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044fbfc723ecc2afe452ce849e0c6d8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>