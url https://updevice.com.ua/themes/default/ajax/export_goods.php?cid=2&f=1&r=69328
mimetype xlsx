--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7f722fbba559d1ad943da6973fcb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e2b838c613cbc1039a98ad881537d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8523f881a4551ad123e396459cb5c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336c7f6f0bd962fbc59ea9f8232f4254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776c5b102068492cf28f32dde57b4a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3208e3c7bf7327e6d10e8def6682f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a3c0390d099444709cb498c629c497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee526c47f518542d80a4db4fdf1a4288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435112ae4f0b7e69a5075bcd2e1eb759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84be49b5f9d2c7fb66d81b7e9e8b0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ac4060fc73cd18945d151a763f74711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fc42c4d0690602d34ce0fe083349f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304d1b0adc9e265b0c5cde88fb43da013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689265c25feb6ba2dd90ee7c67d01f1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d429792062afc3a8018d2ef6b9babc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65726ea3d09b73c89811b6121abd816616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410383df35a482884cf3fc21597a044c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a803480b7a96a86786a8d63d5c154618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dda5735b55d329f2ea3d962cb240e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423362d2dd2cd4d4fc16ad0817d24fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bd20600468b0ebdd896c3845d8a4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ccc7e18c339951198673b5b5c1eba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a88165821c0647083858ee7192d68923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99870075f56030162bcf7c5e09850f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68928c1cf331531f764f6df581db5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f2f41affa302c363c7c2c490ff0c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93917b310ff8287edd1a51b2ab77cce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe6c35dc5ddceadd17e04d82c03ce428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b78dcee6724c8d700c98b02dfb610529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3b7382ba02dba6cee9063891d35fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ccfae8ece4fb35cbd455f75d6453731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313a8257ecd20d73664d5887cfcb3dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e03fc84d4631df1daeaa4606a6cd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260696e912afe98c6a51311f75ff5a1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf154a526928a8b5c1df450dc5cb7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e01904f46aef29909b24f5a463e07436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bedd1d84e4f36fe3c47a547219276637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38739d3ddb51454afe9320ec343fb8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13903b4fe9b72478956f5bf207b5683839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160140a9372c16e6fb19d3344bef32640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496c9c5acebdd97d7903241f756f54941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f01692f841c30a591039c0b2bcb3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f5f6a4c8b909447bc20875d52b25d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46715fea3a60a830c86878bce9b5f9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c8212315fde67e78261bf27d02e6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b628cf73c99af359f229d0d74287bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea296c3d0f298f37234ee4dd49efcc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c3d38e6d8a638693c4ff273ca038148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4482ad4c361e3a981ba2b96bc14d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8d06f5eab983ba434b6f7ceb4cd5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016865bb8c8fb3091f22c47682aff84f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e86aba04e55c56a9f842fb62e6043052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720582298c5134d76582a242fb3686cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e045e335b0c3f4f0247fc93f19428654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607021e82c25536e18aed7354c73e3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdcad3de60f8a2e32001e44821030956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc08c2c7d7a69873fc5f9d782daf3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390670215f91304b7c9fdb1fbda455bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92632c637cf51aa8b0b89bdee870c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722bfd108261a1205f3da9cb101063c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebde2a56754e2bff93d0bdc3f843f8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3bb73a17c91d3725f2dd35ddf03b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb6496dba239805622eb52d58b85f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc21c34bbe74ee28e158d72888f77cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2809893d75ff1a7b5dd1b58a3c7ecbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc92763388432b8c7af58ec29b5faf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d720f556edb907ecadc143c458cf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dbc880fe291655622e1b065e30bab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2b2fc1ffd35becbc39c1073242ce669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f6433748569f8ad880b07cffd2e2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8729802e2f56d4c68911118e0a1248271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399ce63a9c6f995b7d88ffb7cb6a0d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c68d0dd2f8d51b3f38d1e5500b52a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede65e309cbf8b8f4b9f1bbd2dcb4c5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ea47a5a0ece8d3b22ef93e6f32b0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ea36e34b627c8fb755ee1f1a736dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b110621720a52b9a845bc98709a595c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea570f8886900f8f49e567c50046b3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da5059f349e228f9085b5cf202323079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f929616a199b517ae0cbdd335ba8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d393611dd6456ac7249e5a8ba9020681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f6b3aefdf38eea13c3d4db4e451b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62345587208d1bb33960a830fd0e91983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730454e265f65aabe024770a76a9200f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691edd6953682a51baff7ddba3d8f5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4070b2b485cc396d688f8f3c9e05edb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223582c26ab97bc43def71b33962693087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284328aa5d3065f278459e681e0a48a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56ec035eef20a616a8ed68e24b8cd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad985888d13523ab081401040dfabf690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931313a1d65d3df95c923c6b6d9887991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffd6dd3a90e5d1d65365c2452b961e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9358e167c9cdc5531f5accc843d2bbe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15f207043109f0f04da3d41db0778994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db1dee976758a26c6c50325b77e38595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561399f3d7b7546fffca46324dd025c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e471c94223003d0174cbc61a58ce8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aceee5c613ac16beac984a25df4a9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837c33fd3b6946bffe30e32204bfa8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58705fd5a3175af964d82362d200d50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc04ae8529090cac78c55cd1209e36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3756572f6d9a9a5db48bd13b9c9d7f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c57b17e4a26cac8e74dcbd590d856b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cd4f8fffc7c44a62619ff4c4e29bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70da6cd2d07b646e6b2bda333266fd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4c47cd803138ceec4fac6b6d9231a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc057decd3004ee5b35e91f48f38a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebf64737fd8acfd928461671e260f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fa9b8ba11406c3971c389d88fb3f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc19f0fe766690a8c036211a6bb46b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c76f92d091c8bc022e849b21776bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401303812dbb7427c20bb9a41bbe225c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb23fb66bcc1d06c38be4ad94801ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6fe128a0dd61516578805a4251452114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c9fe2301adcd5f829e1eca815109d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c9fd814ec0c7c6b7a5472d98a354f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f98603997a79399f67544eacffdce9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b3b6bc6268bd5684b1d7edf4237b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0106919c55e56ed40974aa2e717f31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfccdfeef09270eb5c680971f9c56f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9547b4dd34683c93abde7c830438ef1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3f8e4dce3f08751ba7ea695482338122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bf17a1ca19a6391064b54439213e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04defb5b15799c1b869de01d405aac92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29562b5066fc7f88fbd21dc2b4a7121b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc465e981d41d358fc5270a0f864b22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b9e28bdaa53895baab0faa5b549f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021de9c4b512fea97483f82c9a0158b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e72cbe53b5de3bdd597431f6fbced129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b97175c4506c34639102f99e30dbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4d8bf2ef8c07d4872ebbc35b6fb31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9392fd109811bf98ef19db8c3849a8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22386d2335b9e110c79f8e21be27380133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cc5dff363632423677eeb25515ece134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c20fed6f2e5cf41a7262a78b41481135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb697311b0f5b63e3210b4fd25a5df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9a2341be1cd9ab11411f3de2ee6fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6ba785999ec8a653e63534e876ff0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3e03032418b98499eb0aa9edcdd4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f05d0d442fb29580dd485c68ca5e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fa383d4a20eac25db96c1e205747c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1a737398e690c24ceef5c107c732f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4a4b69d7ade006fbc62987848866e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8f0a9d811f1915ed2bf1812237ccd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfcaa02b3c7c07acc8e602ecc0bad4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79201578e3443df52aa53e1656f54a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881fcca2588554073249319b47cb206147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8167c25860590a45dd5ecd6596fc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e5aa0496819a0dc797b9308bdbfb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c640015966013a40f54687ee9911a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204504fecf24415ebd40cdf92dd4f6db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ce48f5b95f291a708a6f841f6fef0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba871a285960251c2da353362a10e6f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc04eaeef63ee59cf4800416b87d320154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dbbba2c3727e7932a0459e8f1996d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a495ab65b1665ce5e7d583f853f041156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca0e9aaa6319a7ab8b3172d6c7c849157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5410a3742bdec73cfa3703ee8c71f0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30173fe2bc2698838f6fc7e5dfe75329159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c8654ee53d385bca87e48fc2aa806160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41618f06f0fb49012e398d5bd53a53ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6facd2ec543f44ac066426152917293162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce497210419b635afb9e3eda1c91e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4fbecc01e60dfba3eb4b888701336164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c71915c95138ba5fcb2e489b4e720165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099589576c68d013be59fd72e507c3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e943d69f86120ddf38a28dd597e14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90963aa712a6c8437c94e48f8286543168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520189cc3fc5bd537f5b524c5c2a940169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a6d2d1a5462558a9ca69213a08ec7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f3a65a4828a9057d658bf44f1beaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166a0ed8fd9d69b82ef5e6497f0a3c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cf7aea5bed476ed87c91e12cbabd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802465031e4015d0298ba03ca5a8f560174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8263a2b547ba5574c369b8e442945d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e4f24a980901c723013f7f4bd6609176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67ff3e53963ae0282ea66afbe1999b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c658dfdd2dd343e4954500e809d3c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9b044b7e0f2bd03e79589f338355e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bd284cdcf0e490ba2d6c77b7dd53e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f256447546c9152f994bae7dbdab30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1e7c3bbfaa6d9cafbd5d0b8cb976d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5080444d4d443cff06d3af59b38ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013220702e3e9a4f62211189ba573b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adceb455ec494556b530243c4a793fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99800433e593e025be42b265c52ec279186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e045c865fb0ca7330586f99500cdbd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43213094a72b169cc05e466b8385f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edff0f60a48bd62c325800c7c1f20c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8175a93bcfa7a985bfe38b640077b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921ad5332965e21aebd5ce2e29be1c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f4cfcfed3ce92d64f3cf4476c26ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794aaf0629c6a506a22bad2c864faacb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a660fc94e604d9d9904bc3a6984a953194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d82457b4779e6f2267febc195cccc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dc99e01797f9ba1f7201caac3e9c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92cc5305afa45d42fe07bc35621c63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22d4de356f8e8644fa8b479221e3b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f480e5d0a6ff6aeaa6ae95432832b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69e9d80d222a8ee701c5ff3b762e03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9cff3f41b22d53d16e572be22d76e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834fec997cc70099ca494c81b47e103202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dbb8d3084a056e62a506a9d8f2d60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0a75c13445006c6a9984e4a9f71a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd5d4d4f1ef1e1d9463f886e7547a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73271699f7b178ea629b88180e960cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cd3b06da29997c0b2e466a49580da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bd6d985b6d9a4fa59411274be567a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59c70ae6d075ee45f99141db2baeda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bee38421b23e23ad654accff6e377210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045c4380ee92d2d6800f57b887ebd8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549018035bde6ac204fb256cd56a91a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816d4d15246a81e0e94f1cb50d3a7ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6d6abe5fb85d54b144020c2f71abd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee173afc6c8ef51e31ae5a4effd4f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb452e09d25b3bafcd9b44492fa78d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99da73d3c23d01c12fe1d18327c2dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565162edb41dbf60d8505def0226d33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35407cd684d65dff48620598d2d5d030219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05eadca0809e334904b62dccd54f2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e53e2ea1e76fa6e1d3b2f4d7cd649221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afa2bb75effa289b419f787c4bcf3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de3991d2ee44dc9beacd7a0676552f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a62b91ba95846b643210bd8683e9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dc2ee3e8cf8dcc98b61bfe99da837225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d00a92b767ce150e0c208b522278b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc9db4aeb1fbfb85adb47001ee29b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025ea815ecbe1f1ee93142ec51080e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a6ba98344c0915acaa2acb05d75ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2025c5514ff2ec414d8d720e465614230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1a7ea2b299c509e04a64558e5447e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edcefce203b5547a740611b83d8b59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943e61e5156a2016880ac0a30282c18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacab3e72c17812b4e2517d6cb582eca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5e63c8b28795ca955435946c72324235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd389cc27625e05a58bf9480fda3cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7dbe08d66bfdf3cb08c761e7796c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf2762c24c84c8a5c51e037c3e8233238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109db4147fdc429920432d0706d0e59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f767173fb755691e2d00af7c7dfac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae244f394f7e13644b45ded4088727a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cc2fad7941c095309d79b2e70ad75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fea38e8c6ab6d28cba0a8b737001d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7822d5336dee95e7c2b460b9bfdadb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187379bfc84dde79a302c6e75db87d00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd44862c48b5af9f475a86fed56406e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f659a5e4c99889de94e9d66c09bb930247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bfde8bb9bddb8808f3a77ff96c82f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d6644945f855d38bf8636308f593c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1c8bbe579ff8579f8e87df2f8285d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c62121ceb10b85669c77f3407305e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fba37878ea091c5f637a08f48b33e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6c678ed51ea9717eb8f333f2ca39b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf3db9ee7426bdfdcf1dc834aa07d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50de0f6fe9b22a383341e4e226ac3df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3761e5494145c4addaf286086fa3a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8f6d8308d5e6a7f19caf243dc1883257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c1b31f0fd46f8d2f236e5b1444aec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c27c731528c046b0716763c1aad4e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b881ec5431bd52ef345bfd970e076260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb595598758ef437f9785670f16c37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb155af05a35ebdbd8ebf9881528cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83afd4c3384e150ab37c0f84a2a85af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf6e4cb0af53394185d1871eefcc3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eb61bc9d2ee4c348030f63b3d4fda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86703ce3c541a6785fc96d1dca309ee9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa8d0641af62a034ba2f1d37632a30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f74c7c0bc9988c95c49c3379d06d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89428842a36091fcb44be4a56cc8ebd7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abda7301a9783117d4cf8d3c655e78c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322d9369e935598c22fbd21b5bbc9f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d89ad48061fb2deb9132fc7f53bb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82a2c1360eb405459069ea4830c54a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f91727ddf4ccd052337db59cc7b484274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10831ef9c6c0843a0d29fbc3484eebe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22fa529463dc7aaf00aebcd35b5482276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cf40cfdb1006db9b100fc8a3f4d96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbe429921d2422cca0c1f732ee7d92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d877e3f605da4ecc72d19009852c83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ec3906720b2a3a45b1e6363f899b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876bcb1fd13ffc1ab8ba3565f41f420281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fc3076a6e27e95e4cc29e65a9c32e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2498416065e205e12191bafae4eb52c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4e1989d5a9dc0c16dc8fe35bc15d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789e6e0e520b807b40cb0331b9933b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea8e173bb3283670ad4d0be3d613b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeb370a47e98b58433e4de7ade851e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd53604a83799c8f97fc944ac894e74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f746265a1e116a7f3bebeafd9f3e4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3482d7128e96cd4123d2e3f7156814290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102ea63681368385f5abb725c04bf41291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10ea27fa62caecfc785350fdd38985292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d2462d77af779443ed1fef0372ba0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0152fbabe661dfddb9e8a35f9f70e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56261f35c69f0bbab6d7925baba1bd0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e6b6476abb70acc879ba196f6a30a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6683603d45d62a4ab7c634b792839297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbe25ad4501aab9fc2fd3f18bcf5b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646e78a2460f9f37bf200d97eda58c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925093bf76b5dc3b497bc8ad5855e64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2f9f790cb71d9353579931222d469301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c19e1ba1235f32ec1b1bb69951e595302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670387ade4336eba8a09f0d15519b6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde067022ffe2d9d7244b87290df65e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4f445001fbd5543a71b090e4da953305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46eaba3c63ee9f5547cffb1d2aea3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccdc173f96327b91e8c99d81e08eb1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f3e4530beed93bf0b40c693abe2ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117368896b3c833f62fbc1457e0e2d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c173081307e7e01fe4a2a3e139b32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a659f11c678c6b574ce24078dfd8f17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cf9759e39798ce127d1b5e6ac482d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f956ef64cfa806b8ddc50ecfd47282d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03922e125cf3a2a75f2ac8ec845f311314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a996d018fd0318e1539a1a1f95032315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bcc3b46cfcaef18e6c4bd6c67390a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a11167ecca04989d5888a5fbe56483317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47313cf1c8a60a36bd8d31102a8c14c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a38efa04db87006f47690e9baa18ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b18fde2b62fa1c28a607c3f4262a0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fdd074b1cfd62a4e3868eb2701484321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415668e26b4051986846b3bcd50f105c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10dd9d0b6797f62af6a5c4e2ef7ef2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca4092428ad53ee8082d56e9dbf0dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86905eae1bb95ba4c461d9d707d844ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acd123ac1211838527ed9fde4075e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5409ee7eec405435b44fb74cb1cad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3e1937c8c22191b5c9c888f2b31c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b1c11eb3111562161d5038e516371329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3117d6a6d1f311d99f3beed6fdce0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bab19af38ec16d66724f4e9c3debc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbbf0b76c2e7a5ffaec494f3eb07bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da148e49ee57d02993e29ef767cfaad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb083eddfa8e435d51dcc7ae9f48303334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb58cc87f098a07da10ae2258201045335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a75deeb2194447d76be8f475c53db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f37aa5de7c3a69169ad5d19c1c9047337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461aa1a6d8f937a7264c19a3b61744d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13231f0872b57a07b4e19eff7ce23d09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779371fa5323090b6c7d0ba89c5df27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240799849b44263bc3942938cda92094341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c43151def38cb6f54fddc2d61b65e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444912ea2bba10558a8837221e81eb00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb5161a14a0b7d13b6beea358be613344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32ea50d865a725620e47a7f62516f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b622f75e712378e8dc0bd3ad967e0f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68fd143f7ddd09aa379dc2768ec6dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7fe5937ca9f8765571c7da461348f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d35ebde1c49ced8b826ebe11904406349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c9ba33959e3e954701dc1a4a51e55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eb206d825a2a9c35412aab75077ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f00ef3ec147600fdc515c56e188b0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8940a6369eae1ff85bcc1c0608321353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92880b6cec56bcc30182c1ea5c4e633354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b5887bf30b5e82ead6839e478029d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dce4cece301d4be27812175891a04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2a165a394ce67ee470a27a5e45042357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a0bb0e8e0988a40af819fa427a91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e551c772077c964fa6d874a3c32fe1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee29fa88f91c294e8f727e5994f16f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269a9641da6a972638e401dc808d16a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de2401749972ebaf2301e8554884ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2978d6a5ba374d98fdc98081d550aea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46161940e5fa237195b1018261b1d86b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4119d009e5d675a52788541dfdd4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28461704b47cd7075bf2fee67a11738c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe985b2e1537ea6da6c01171b67a54b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12778ffc069ffcadf95ef2cfaed36f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2defa09f64825edfe905c30686412d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e7985d6e2460ed5563d82270d8ded370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a734effe01d2004d7e3d6075bedc97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e5da0a51c84ad2c953239a7eb885f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf5a0d654358b39ac43a12eae3eac7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5ff7c164a6d99409ec29797abc96f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b5fee4b325875f1171a183b3b24de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe99d1526781797d87cfedae3e68a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61958cd903309840b3b4e1992520b452377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370121db4b0d5557a548b9cb5f01aeb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd44555b97be0c2b24d74740b554dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27556c5e66820b92147d7b808e756f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4488995d7748cb922416e9ed829e830381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bee63fae599f40c7ba17e0b08471cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e489fb11bf149325df69e7b54a58f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48b054d933a9bb25eba23d6bb59403384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f62d12e36248ba4426b5dc89ea296385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5634b8f817c555c0011fb2ca391fac1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a476fa59346ae8645abf438da4f95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4052abde33ea0284b5d3ad40b0991388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f033458a6fea50db33cabd3d60a5a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58dadced8243d88eb89e37018a6276390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd36a68ee2346194b643648a8a9d2e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7956ef4cb8e03086807b24843fae0c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3bebf5937f32722fbcbf23ef1b7d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304a42939b5e04b4fc78c5d6f21a634394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e8c6dabceac6d56da2d3fa0dda5d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d0621676fefeff0fe4a43edda7c45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0a307f3f7e181bd8164cd48ac6666397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0997b64017264183bea34f2dc54672398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f6087fe06a7ddce62a2ffc522b269399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19fbcfc849894bf55e3c8fcc1b8259400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3d8b1eb2ec3de4809aa3dc2c22212401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde0d70f38b637bf2374d9299953eea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461a10817950cb2c1fd961779e4a159403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df04e2623393452bb35293d329c8e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169b2b170ae69982e1e0f7b603cd108405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0a4109028bc5c6bac5a4b83d937b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2075996d0be1f89110194f47b9d595407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da166d66d2e9d4fb894fd67b83de6d06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6d182bb92ee1643c37802f6e73133409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaeaf04a65a6ae13208731dd899230410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f164d3e6ea3090487e0f3d0092ef237411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257f652896a61783731842cd621c23e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9510b45c72fdf9e86e571139c3c91413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703d62dc2209f13504f4aa460fe34ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342c5cc69679d9a068f3bc2c7bac61b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286477b6d5a6f406f3f230bec878082d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc803fc4768081b36356024ab00e3c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1e0175c5fed0dfd4dcb660fb2a1c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573d2e4c4e37806fbfd9079da450a56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b6fde8f6af22bf61795d6cfbd9053420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04862cebc0d1d4ce515bddd0ffed4260421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfca6bf349531386a8a4a32dac4877422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a22274294411f97018224d8dddfa9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4711a4bf565eea640490670ff44d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee27f37c25868d1fa74d52637950dc6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620ede0936f964b0dc76b05f4ee542e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f619ca960caa5fdb33d4ef46d775f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c537d1811eadc1d580dd6051b4109428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c64b90d0368cf8adfbd7040d0c75dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7464bb6c87fecdb12e60bbb8fb323430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ac653f60f086380e8c450e13caf5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103d921cf286485ea4ec72885619497432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2489a1f73122ac59a187556180286ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed029b8f17f4d5bacfdd8fe29ce39f13434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97508e01bc242ecd5561ab4dedca1ba9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d20ccbc55c74a705b701bce27e4d5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6cce869d8e48f6727b5a2f1d30675437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e7fc04c10cdbbcbfe915b7a9e1969438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc943b256e07167af250d203222bdd2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fe5ac65a2b151c5beaa8e06fc799a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ae4c622192287ed66cbec729de81e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6567cf845c274e5b7cb0bcb89223efa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484bb9003dce4445d5bc7d59fa223c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee60ec745736bf472e8a568e153ed30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7359bf3fd18a8384b538cf9883a10ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3b154055b75731580b918a466784a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d1e7183e0dc797c378956b89bcaa1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d9107bc6c600b0f0960475a1fa727448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a6ac0acc003ebc5d4308082d3dc10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a524b77530b0505d10a95fca1aedabd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88422f9d5b70ee1bcab7706d49871822451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b11d26777ee1ce3574a81581038718452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799bd7f48818de0d474d1724789592d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c30ba7997619053e5106b36e424fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a341623aa6bf940b7147bfba20ce3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6faacb79578818d09b655962821ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144c465de329444145709dd56fa381e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7c748e731db4052c3b6b1ced32978458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ebefb785a5c273b813f3f65454321459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d1d7d05e37227163169ef7205302e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d98c5ebab28a13e948b4e114c243d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfee05615be76cc7dd21d5f87103919462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758481e9aabae3ab99f9eca7d2654feb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef89b4153be1f47ba8539a18b4df3a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced0e9055662a9928d1e307a1abf98f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b28e304dee2fe156366555536673f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdac235656a1326c9f503dcb138801467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5973816e6099bc785c5a7b6f4294c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc4711ce177d12928276b2bf495fb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad5b54b3e2c56fe9f2c1c3ea8740a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b49344d02a89a5be5c7c0f399c150f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea6ebf9f64bd975ae62c12f98876e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a80490953063f101da0f66f5ba2102473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ce70dfa18d18e53862a9203b4b20c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2043f9e0956453ec720aed4af59590475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab10a33cd32f1226400c73af826eb17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cf893cf487a20dda83d41accdc7d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5249a0b76232407f215a69abfcfbd65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682201ab8a189cd2980f1f9871164298479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d20c5cc55770df418c3bd43691944480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39f3218ac6b20ea2c48928ce67b94e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e4e8eed586ff6baf64eff0af0d069482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67102ce935e1ed12f43ad803a33c4bf5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e134730bc343787e4ad4edb82a923484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5456a1714e3370ad91f80dec035fa3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7890f3188a80a930836042e84ccb93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cb3e93cc7c6577b20654c47a6693f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb271a179ed0afa933ca51e0d6ed44bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87669ce4e3e5843730eec25870b81fe3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512c80df23a61efa499838c9bc7db0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bee9ee6f6cd6c8f2ef9ab821b2491491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ef99b75baa360f5e41a26c4ba883b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194859563cca1f7eae100812590a092a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb654f5798ae099f73d5b47994e26ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35ee2771b63ae585a15aebeb55eb6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08936f8057498a5d37c9c709c1dcdc56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19965e01f4481e5ca8effa6ace3802e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bab9aa417907709717560f6f09d67d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecba1ee6ca3956bffb75e5b140fc631499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac06b42f83aa16827090b29c77682c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a45002de1b583b72051ed5d243c34e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1854e70940fc3b0a2100d9f3f6a55c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03f2d1d52e6985ad518c946dae1f75503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaf22a1aa2a16bb7b374333edb1ac7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c12972b16c18e2c702a3cf4d2462d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f366917f18933c1b9630cea5bc8bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57488d03739dbbb176b75c52287344507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f670744a5370232d226733823b55e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509ea7e1fc31fd9e74532f4edb55116509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8d1ca6829bd4d51dff483673eea54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e334e61ca2f9147ff33cade2f522d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847ebea63bda45b7c64909870cd3280512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6d95ef4a3d926ccb99451000def7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc15fed107ce74781489ef241922f4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8102b68b906462fcc83c66721e9e981515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ff280e5df482e08f3cb46c4d5a411516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692108aa9a1b2e219848147aeab3664517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e19910d25f071ba9e95736f68bb41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9187f88531b788f9c6958de4c2f5a97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd883f583e16833533c5aa3e225f8ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c900bec72ea6a8049c23fad0d7a7f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263bb4818ba0f5209fe83bb878b1496522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7319c796c82f72ee9b726f4f8e84e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97e3a5f07fe2c85410c449e429ba70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42095dc4b1c6ffdaa9b743960c5978525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67026671b354a5beacdcf7f00d77e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dd0eccfcbd37d87c9c85760c2754f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ea98c1d6e9acbe6b9746ea1fea142528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdab273d7f921012ab129db7a0e66d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea38f900d865995e1e1c12102df8ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac19cb4cfcf8c938da746fc6c0b45ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c9530ffd92591eda7636068bab8c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98febd4e468bef13dea8f06bd85ce055533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca620096107767bbe60534b14fa782b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df02de229f2cce802359993f25bb2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1901c22fcf182478b119b562ae8bf63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410757cb4b2e6fdbb7d9923691255cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a1632918d38afab401dbc6504b71b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffda7564a4ef3e47ff1b85329e9e0be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41af05626ba9ee19783a3cf123260c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b752c2dc651b6f6e7778888f5fe60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1841e77b0d551caad62d92f34c7ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a329e4372dfa958134f214f0336494543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39587e3e32c7972dbd16aaead35fdbc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397731695af290554fc42fcecff74b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1a0612340ffe89ca7e3870d63a000546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5b2e679dc196e69d512b9370749b8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f008667f13ee60a1c886fd14c3533d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271484526c36bc00de79aaa8034e1d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1438f76806bda3c4c0851c5b7b177b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e4853433fd01319e3a0ae8f87076c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a94a9c918a46fd8853163e45f9bfc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d61ef42469110d81017086e654c51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8022cea769799c88242d3c766f0872554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8216d61c6b4df1b23cb3c8f481e69f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55294f193df911215c1aa6e15822b5a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186812e040505a8e6a70ac4ba61c663557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16e10c9b6cf2142aaf6cc689336ef8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cba80d2071f841cf5e06d0156b05c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6b4ec85c1cb06d16b5a594e02fadb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73bcfa0f88ea9c02ce81978faa7125561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc57cc14578de824113debf92261f87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb443d86778bfcfe2a058759c7ecfc86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08d573445575f39b2414b38aaa6007564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e20c1e1341168e61c9f5c1cbba786565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8aded95bb034722e1cbb0f8d97a576566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6534907b87c9ebeb30df9e3f25a58567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e4ef43d7470042bdfb86813a9c74f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d389256871d3aa54460b59c145485569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31485f949ba56b3bb3879848dfda70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4784a3efc53049832ee99d6936662571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a56bd1bd344e00554e1aea03f051b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09f19c143be50c96797d3279048895573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13739f0764689139bc110a929d6ac7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab1824d2a19f61fa29ebdc77b74074575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1b07d6dbc158bb403ebc5862eafb4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee888e19336a2fb10a2a18290694307577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaf60fc2590309742088b55e10a591578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f4156e5c0bc56dc28a0dd419ca474579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fd1d81c6c20a0984423e65951bd2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40874ee18c1ccb7c42dd3986af26b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99081ba60da7ebe5f442274222ddae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c5d42924c87436cbb863aaf1ba93a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281104cb7024754cdfd3f979623137e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba7d5e0e0d2d3ec1360f6869eb63d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e9c06e628fa3d8d6beae2d547c1ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473ef70cd0a8f694bfc63eef643bff1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a376a41b0f2bbde592bc521d1323f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6986cc4cacc516aa86247b9053fd8e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00015f112c9d7c39d201e8cde5ac62a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877a79dd061832ef34e95bdaa9ab19a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e138defd25fff97bca7e78345bccde592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b385e2b828706277e303d6ecbead65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70901b53ec9e536656aff651007958c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682a1a8891fa1484ddd828b9f765fd6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9f11a104b3b799a92e617c8302d94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1c42245981fe03d1aecafc6ed707a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43372f9392a25bb026b99d92ed84d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01218cecc542f2975cdd5a808cacc1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d75ed617ca1dfbb94ef3d404e2c40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3336dcc2d9beeff6c8aeeb5c954181601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b309d4c9a6e42b5df9c19322bfc303602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa15bc65ea8847303cceca658970b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f2e80495d781d412213cb84ae5aa7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ed4ff12a2302a9f9ac10599fdfcb7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67ea8b06ccebaf3441b2e343ec90dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59d446b12cff831fecef72ef054dff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c54e76b21e183bc960356b157bf2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad5fd93c9a61482697bfb3c27e7f8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da79aafd021c02b610e01adb8df497610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c93c022650a0a269ed9cf1c13a49b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc145587c2847c0582e0172da2bde6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f043f0a8a32772e806ae8283e7f522613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe0997d1963c911eed0bf04eae5ed6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b047ad980c44e23d73178c6e8f515615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c382dd7b1dcfb75c402fcdc0c3279616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f60f811b7bf8b387d1bcf0ad721685617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd05c26a00d13d6b248748426150c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6218da9e9ba121bcd72137bef2a06619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f928f3a8925049ae21110917cb12c22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c3c19d9bb19f9f3617edba1040cdd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74adb2c20cfc5717ba5287e44c070e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354adf98e80fbec75bf819610c490bc9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894733d863f2f3ad3888242b3fcf17ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388c3543fa7d2d3aab58562faef56e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55f62deb6448c9404c5dcdaf7d93f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc700b243a759123dbce30cbf072d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ace2ba9931fa1fdb3543adde2ddb1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7690cfc4d34e8ba2b5fe1608f8e6ef0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb920b9f3bea11a13905c2140768a37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856706841a575d2b184a41e868242c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c2f5a2aab88b22651c89eb97bcaee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e200737b51c19b51458b14a1db130f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817475e758f3fc2b23dac55f759f554634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f509e9517fcb3c927a30f79b0773153635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f60a4e0c0a2073fc7a183823000ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab8bd6ee99c7e84053359b54553a58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69361de96ad19a13d381d70bc4788a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce3d86d0b4f721432166a6210589da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c1849f84469d62444c00d2775e3e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90b97e5a620d997c5960679e3a0cc6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973ec8909ea591faf677650968048f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0b23ba65c4d6b716fc8a7a6e79b13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ac375dafa0059187b179c6b5e7d11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a07153a3f9bfe5c10b7e9fd4bf08e3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c9cd9cabb9b095203c4a36158dd8b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5aa12094b9f630bcfd558b35bc12c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d53e175da39e2fab2411893e01650648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb371ee0f7b3b3f2568b7007951c6cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304567f830bb0bb60fa68feb9bf3ce92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede4866ec0c7d5be4800ba23f39f797651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaac2f101c8307ee251d5365c1346d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1140b64c9aaeffc02d272f4fba428653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8805cff8e848903268b2e77c025d23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01adf9a1518f206e16fc1fe29a4a5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78515bbc99bee81cf3a44abd422efcd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a213a2bc1659523c6fa782f06166049657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dfed8debe3d60e80fa3f4c6e729a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4a4a33d2deb8a045eab7165cbe0f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac088f2cf567ce2d54f8a09aa62d754f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41d447f70d4f47b3179ff89dc3f9ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14797e44a39b508c79f282bff7c37b78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f7f3bcff1e3f2a2b7ad6143f3ccb1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8e7585ca07402e3e91f4eb08f65e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a99140d4e7af4690bca2c9a4f6761665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5ae98cf1137ab573149cc93b10b49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aacc4422350ca37fb95cc0fe069399667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7d0abf80407d1813589c17e2235f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a650c9b8f0cb06d8e0b604ad1ba3b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c92f28bee0ea403c632f88d456030e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff0ee1e229bac3e273b834b0f99785671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12877c3c85675cd098fe2b5b7885ae49672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd3c4e95dc46f512b5a40fe9de3d09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984487c167879a6034dc5a703274fbd1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13126e0cdefc4d0560c5821769207f5f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876039593c3afdc394fdc2e0de0977b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e5cbb0d22e64be1e598d0e1a644f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c688e65de0557a1c075eb2d9560c43e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426225fa1428f3a2fb47e7cee369bed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58740c4eb5beb6781bac076356ba3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cdce7ab2bda93e8615340ceb84723681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9ec4631a23dd3f8dc74127dc04582682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5e4c4eba3063892aa571781c4ac41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9c811e94346e812bb2443e3c4d83a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e32f7edde777f0bf071174f2a58bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14def46b8c2d634fe94e37296181435686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757ed6159b500d2f861ae324de03cb1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58926604f6ae142c3e9486a6dfa90927688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8617071a9534cd1061405821adf1b35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db2adffc621bef35177a3e868f736a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009b3a8046388917d9796f85a8aa647691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a92871c7f7724f76e8fb943bde978d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5732d9235fb2e19c2b2b5f3c19f83d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc20b1e9765d18c5764112f838b382f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907044daf48bd8c6445d2171671b58da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c0cea204d218dea9e4f2452f75674696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750fbc7b4c6e37da79f92f0b7d9ca67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a95c63cdacecd7914ed9f9191bba4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cac95a07e6b26a194fee436b0eec52699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9fb47f244d82e11b03307e243afd7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa37a5b901a1bafe67a06879589eb20701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677379f53270f0d9bfc842c8fca62e1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2cff7177783b383617ed685b4b6ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc72cac22f98000ad861c3de072f41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e573def440297d4ca87ada364bae10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31f9843e55610b103d76c246c1ab6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7295e2da3c5931ace5ba6b9aac3248707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86c53c83a3f1b866655e10846d031e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9d8ead9cbf55ced71a992a2945eaa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9e75697347ef319840b02edb2823e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf714ad97ed8a295022bd7234ad80b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6beefa200f805d6a05b862958bcfab1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f1df3b9606d5bc4979de6d1d2ab3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60c46087f23d60fbf3894a2207201b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf283d3acdf863980c49f8922eb0e4d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cd0cd422e2df79736c1a23b7d553b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08673c1357e01b7138b382cf5ba5fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ba56735afadf4fd770dd7522e673b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966f28b6236b90cb03f130125837c8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2035f9438487e5c9b5967a2d837ce61720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88756538bfcedfe8ed6048fe81c66b5d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521356aedfa7704cc10e5c1c70e34fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29ffa769505ac33e0383e7f820eede723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d08033263c0b1fc2243cf11d6526a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d9eca618c112d6093bc00d3550af3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f79069ab39bda0419194be19f1c6c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d213f94a4a5603865b80e66596f8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3f49e47984d25a5868674d5bbd17a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a6fd5c80dec275b2988a2435dd391729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc951dffcc94a6c397e2de51890f61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c6cd757f2d067b0aadcbc28df892f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6a94c8fe3c7ff0b4c032197b36ee0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e5265ac2a1f9830088b818a6ed783733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877286fcea7d32f61a3761168d4d1aef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47ab168e78970c188c80d60ffdaa5e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e5d73f01fc1e331ef01616530a510736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040613e15d85e3d40c63c3da36c4fe9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e1ab91ff7f074cae6c50227b7a37e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7d096781aea8e8d833fdc8c936f27739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ca5eed95e66289bfd1bf46f1e3f7b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb20105642545e5dbb34d1be9b64ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc9be0da52223dfd117a66c714ebea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f40b581a07c6fa0b129890ab24518743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf61c4308cd338c5a9c432749c4868744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ca58fd0527afd8ace5eeed4a98cd3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76890729d4dfe1e137dfc0da02d94a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b1efffef6bde5f279cc1954052236747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8dbf6cff6ef0184681695e0718f8b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc161de3ca457de8565b82a99c2096749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991183b155af584ff140c9128b2566ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9985fb6a7bd7f42ba0f667d7fddd825751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb76721a42c2ea28e5048b7263dc05e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d441c8050e2d8b7769c60cf16f73e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61417ff6c5a2aa9e0558aea3926c2d99754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16cf40803ef246507d5ed87c46e47d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbb1a277841af82a7c600291c72038756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8d8f16b1750fdfb11ea971c99564f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accce51e784eaf744d8a616bf00d0ec9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a589ea4a297591e51825379dffa13759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c0106196ea80178ce55c39b199dc0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d749d4629efa6eef894b8b01aa2b35761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d985c0e7bfb3360266f9b200fb2cc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8674c4422f556f41d6c7ea709520bb5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06020f498a13689556b8c6c2688699ce764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d796652d9c541373151385ef2eecb8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c73ca46bbd52853be1ea725ae97e1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f24250c8b87613c43dde19feffefe6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce265bc3dfb3b41d6f1ec9c889ee61ec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67a7e4b25aac154250eeee8ca4b00d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcb68c5fd83a4ec6b096613d55dde1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122e18180399f8f94c54351744965ab771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de4d0ec878ba919a1a3d7cd4b1eb20772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f109c43b8aefe0b8da6802539e4604773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2024e3c42d933e887369bbc2ab00b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93eeb0ff0a5e76b2167a19062305a4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b46d9f396460e30c97aac1b69d9663776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295a565fb797632e362a5b935fd259b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee5006a0388566ab9c41690641c423778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc9ae84d1dbb4328519637e31d4785779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646dab3ab5edb6f34b187ce1b67e400780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e61fee9e8d36e36840b5684a381261781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f2d87848c3a5be63d8362dabdf392782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e024c37c52c7b52e502983e21e64e23783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cb84ea2d59bbeeb6aeb283c49dc94784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bc13021317f64713ca03ecaf0baf1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e7326dadc9c079163c052bc908a02786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eeb2b2cc845cbe5236e4fb91e0d03d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe47cd9f9c32f1b9b5ba120ccea35a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa3c9dcdd829d0d4a5196053c8b21d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe25b63c37f5c06817ab4f81222b74790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67294e07749c4ce1fddee95ec2f1278e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef6b0a30b2759a4e9b5b9086c2b6c6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565157c44589cbab274ae745b4b25cc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1fb28defd11be095b55d5b52af0a4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107e9a6470341f3e408527083873b3d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6b7e3e461e9cca0573f5df23c14d4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7183260b6ffe4877af61c643dc9cf35797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc5d5a9b7725f771c173564028cdd2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d84fcd546f4c41f5c8f9ad273eb10a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246e1e450a828dd2d92018dd67ae9ed800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8b11ee49392e7bd0e9f8a1ad3d0af801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a821b9535485c6942eb464090122268802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fa07c351aef5c21ddd4eeb1719d89803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecf02f26144f5291334f92645f94bf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79657a944d7afb3928fee317acc4531f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1bd0585068beef87be86db51b82a7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb28a5aa9749b17681a4b08702b3328807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cbebd4d816018eb8391103d0ada15808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f06da2b31e04b1c5afbbc5f52e8a5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e94564997559230da8023cc024dbd4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570e24ab7ae9039e33eaa35b191fe68811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bb028335f239aa38c572ab4ee2932812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e169005b1d85cb758758ab34789528813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00df2b49401d363023b4d8a0f88710b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bad6a2bced9148baf23801d7dd84bf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65c2801478bd745a27dee9751a7fff816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397eb428d76372f27d413213a5fd2a5817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d1f36c3a88e1c7eb00911678cdbb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b1fbf21d8a180349dc6e4236d32f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659f9d630af7d74d933475fc50273c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e6bd0553bd3ff00f592c72887f26f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca251ad999f10e9e4836792a8e70bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f73768f2cfaae0b0f54d75cc3e55b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca99c839a0e2e201f344bb0a2ebe427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e99fb4ae9b79f52c1b160768bb73fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0f43c9f7c633f569753c27a3cf5839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89efd83505b67ce56c16c8311b8799510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0cf89ae89280596aab9aac2afeaec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c546871b5d068f2a41605962e02fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464de5ad9debdeb496e2441a85f97cc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d24e08ef05666d679ad965260f3a9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e01d937e14c07a4c1ce0ecb0c391a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb10a77920dc6f9b3891c6cd841812616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51fd9f2fc4e0d4b51815f29c0e55ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32db383ac3727083d2a6a2b92ad1f5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e4b3e900db04cb5b281618bd54dbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e53e313331ae504a0076cd9d743c0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d80364aa12e4184e2d07365be0de5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be18d8bb988c97b8116b136732ab17322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a736d83dadce75d5cecfe8103f21e7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd20ef9299bada1d12765dc68602e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd84970323ee153c389a83e6ba203a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fe14735672607d58ea30716a047e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3735b00a86a07207c590ff50c73a5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc62e52dd066f2210714442570304fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bb7b3b459cc1d683b53f809e31c6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd26ee268d2714dce8f599e3324fea130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53bb3e73300181672d082c635460df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f4f7963f7071865e43ceb08fd112732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36facf468521e05a1d11509b55715933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f31cdc22bd510fbfa4f781dfc46de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f2731f6ed8ce9b883fd57b4697f7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9906fe68293257aad88d206e1aa1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb549ce0f42b55720eb141b16eb91537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92b58f49a9561229f9562af375cfc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc8c275e9a44a69978748656c33d1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bab430eb42ff4fe91f80a5f4c0d9ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c534749a307734bbf46e43a5f38e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c303690c40c2fb0626b0efa0ab605442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55099a5dc20636bd821bcbac3e384443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813e5e4ee678e19fb75314a992cf84544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba7281a01ee06c39d8961a26c2f5a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1bedaa377c116265470e7fafaeec146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee86af1104b93f0bd48ed4858143d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843f1e7002d7ef87d0c3a14c508693148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bfddeca15f342917d549d3beb533d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955053992c0f56d2cf9bf992f40198250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720af5214239916a1bca7d88f9daca0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940e586b102a8691793d348834bd2d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ec10fe3e85aac29b70380b0a4a44653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1401b9c712fd3954c1aa72ad3fc1f1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7017a73e1c06da494cbd1dd2ee7173d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd121614dfa065860dda3a65592c94b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6310a5c16f2a1e955187b795ca05c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f0e964990c1ac9cade372205dd5cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a9f4e2d119f5dba607dd46a00f1e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ffef8fbdfa822843cc3ee8ee8383360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7df87323f7cba160303e8e69fa90861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f86d13c007b6e3d1768e96db911d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a485cf2557a5e568920ff7cba89523c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679163d4aab04d85cf693c33f1dca0a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34012c38a526505334e8aed0958e412a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec7d825c27217b2ac03b6cf0b4121e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78228db2f8da965f8c8a4542d83b753e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b83f1df4570c5f945746f1670d9b0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2c550056f1397406a3b455fe70b4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab409b982986a616a1610c0a17e97e8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da9f0a761120f8fad2eec2cc07f5e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c3bdc2904eb0de5e228b6b6721c4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85776f8d06de14e71d1e8698c61d426973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9585437822e9c148be633e225716374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe1d9259c14b732e8a7bcfe05b0a0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c55532ff3f24736e3ef590fbb67f4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635edafcacb2d8f05bb9e9865c5651a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860b85c31cb32d2ff8a9d1cfabcb10e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5430dfa7c208278d47a487e56d51279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c8db738cce49300532f1e5070d3b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8677740319e90ff48ba3501ef18074b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9592fb49dbf1cc3d69e020962102b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce93afb3f5f28bb7e4b6ebde9a1a85c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d3dedcf89275c4a875f4eae3442ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309060450553bc8bbf621e4c254bb9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1339332ab6f65c16b8246ff22f95dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adbda442b7e267ce17de38d183886b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b26e7e37ae2b94a7856c8b2dcde04888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f25004c8e1a93eba0b27fb29a296289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271f2fa63a344ba9ea3a1051f4b276490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d921e4226e7b97e7ad13ed6c98031f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501fcf964b952c95569346e7d94846f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de34117f12dc4079151c1000b1d3ef193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f679c8a783e432a468273fd8e6f2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07835c4e49aa7282c85998bb2c1af6c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82822bd9965bc92cd03d64128631c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555a0ed5821a1b830ec69ff7bed4f9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410020444b63393ee5c19dafcae944798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e59f0babdff0723164c34c1a2e02799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b945ccff1653e9a76754a628889263a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fb5360c1da439d104152b62c0c432101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6af6ccd6b93747a26c941ae3aeca63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4381b50886a9ded948de86302699d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d7fc34d41173807639f9ca4b91650104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5106a007a5311fd5ccb14d55f3d008105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc440ad063ed9f2791525446fb297f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7534cfb50a377e9998ece4ec32dadb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ce067a44c9c3f09627a0dace846dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b08035b2228e8caa1f4fbdd0bdd7c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9430bff48700f11a1c9d33d4938a5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc5bd7137056c966664588f67a5ec6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e169bc668b49671992bd32a7e2b55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6681fca7282f1ce8aabe6948c8f5b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d566b7fde3ff701e45b3b0dfce85fe7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2932dea2001f97730c9103b2c615534115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd293d37bfe20e59f25dd6e8b149e454116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697eccd19acba21ec97cbe555aaa780117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e8f6aa59ce09afa7f1de7c99227d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a532eb72551992f4cd4c455b848886119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddb4eaea59cb7229bc637f6933c1d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297682d43da79de7d75463c65717787121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af37784d6c7796bb956dc65454fdd5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303ca93e482e1c90d926b2b280b2cd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e8e10ecbc4fcca07fb84a1936fad8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1f588b76524a513fb62800975d0be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4439bf03527eff9c0f269c15bdd053126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58558d5989636b138426e65f99f04995127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4516b559f9e0e3a00f603bd6a21c0e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b12117e366582979f8ed95f5aef4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17231f71e0beeff52f4ae7a28725b101130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38c25f32e2b8ab099f9341a60715f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d456e4df05f3e33399f7c79e89d6a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999ea98e40ee779e20399fd76b48a88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203849dfc6964d52bc2827e5ef42f3e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0f27cea38a0572395ed193d002d2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb6db1c3cbf80c6783e6d609391646136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaa2afe48580f280669a6b0919a49a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cc9805e804e0a783a415d8706c08f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2bc90e3fbc5c712db472b098ae5bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a32b38a67e3edadbffb15cbfd52ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d959db3e5cee7014af8d2ba47334c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7459b510959702466e50425f9bc2e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271df73ee3b6edf270d76b7dbb251802143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c87536a749d279b3e2d076e57b817144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a88f2b1e7601774bd7aed6969a9fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9fa5f24ee03cfb856ac2efa3e6046146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc566e6a7560ba5355dbdc7221b5a6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8011ae765f668ec20a04e47ccc91c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21e36d4d2edf4690142d796f22dc91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9079263d02b6d049bf5bb8a9321999150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e362a03ba079548850b1280eb3fac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc772c425301ed0e0e5782350884915152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3caef099f469e27a975377e2d367d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f910013c2daf64b4258103fbabc829154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335df8ee63b5bf8a5e62edcf5756c898155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e106cf14362b1cfa156378d4e601f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285180a288a5cdf919c06b7597f6a11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9e47ac7d2cc47b568b2b8283aef63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9096a1eb02a03fd323756e5199c20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e928f80b4def9eee7cb4539f5fe12f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef89f8154424bfd307acecebf7d12b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56fdfea6ad32650a7a43cdda1e1ae5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fd6178002a399e11453a230b072be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc00f2f94b4d6d9b5fd000a69063ed1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c5b847546b50202212f3ee20c8979165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22576cce64dc23e4de56f4f89334dcaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ad49268e5110939a664156e9417af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25130f11a363b2864bb1db9792c8c920168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58d7f973706776b6eb2baf60aecb44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1438dfdde247320d3db570bc1a3d7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa940349db07a12c70f77975c492b2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f2cf7a8053c085489713d2def7bd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b78bb077ad1cd67494d6b31481ba0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d0dfa41d074f41d55c08b701cf849174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea2b1e176269b2617beeffe0f7ebc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323d89c37c9ecfd593a43bfd16f996f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa94ae083140a87d74e17bbaff6310177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f6f3a9f4876a2144693c8ef3a7d83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e84530b2966f0397e0ff2269dffde1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad725b499cc0b7a866e375cfdf1ccf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4292f1ab5cbad750f7475a41a8748e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87128fc6eb6dc9ae598cdaf0bfe76c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19025ea7e17e6b120773aee4f57bf85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87193665e733698a975df620828c67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23896ce9f2aee1620176855b461e2faf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9440cadb63f1cf0c448750595de09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a15098a66741dc5d9c6be7cdf0e8fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7568937326040e8ab14151b45bd1572188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d836ad5c5ed423152ab3cf57c66ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84e8e93b38cd65704a5ebfc208408b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b652a4169ba48a11dce271518bffde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af02614be1d3827fa54a10a8d2a0c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a326261b92b4a3fc756fa5706f6326193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc599b2c288a655ec99ac604ddd263b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fbd4f335a0590b970e25295e4d680195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e304e392fa3b9e542f5cd3814208e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9589567f86649eadeb6a270b2763b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176763e9c3749c0b0b50d4f89e3ef76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de89bbe184bcfe2ffe0bd9b427e3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7432b445ce7120b01c88cfa541474200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a1728e55ab8f7d36e97daec1c35ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7385bc9657dfb1c7dffcaca3380f0f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eb596d4c11b209c8cbcdf95fe2b65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe220a9b204390e547407f320f840f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cef0bf1ffeceae638c2ec21e8b42c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24165e2effefb9070e11350b1363cf0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8251bc03be2a2973b18416973f147d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ea42daf7d38dec9c24fd95376219c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594734e89b7af2a645a4f063883e17ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a607f0f5f14f31b73b0a38f4464c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc22c15ec8d578644fa597c9be47ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fa9efb35256037f9b30ac89549465212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c51ae79e09bc5c606be65e074f187213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc450645b7ca64caec540bd25b1f52214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656f8d6da00a144a99c11acb9bb3a7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28c0f651cc38108a2a48063b21581a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb396007265632c871d651c658fda2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029ed054127fc361539536899f0294d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e38ded83a61efecc11c6b544533365219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6050d787c494cd155ce3c33db0cded9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8080bad29bf192277b87b4258a98a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f449b943b62b2dba21ec0bc6d7ce4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3da78d3da56d98bfb21c50bb94b1be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de03c909b0507efe077d7ea380c2711224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755879ebb78e32ddc653580b544be9ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289afb0ebc8dd9ab57fd839adb46f61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ed1edd527215439f83dd9c2150d7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a71901c994a8af0ed029045626883228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2457afa27249f534c5d060fb89c880229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352dfc463c8b5caf1a43e996fefc2b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c1bfe6fc15d49be8e2ef8bf2614e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fc6d17ad35ff51a272090b696192e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f9b49487260cd83dc591da0ec7364233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bcf5a73ad0efdb2c4251a504be2c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34f4d68972ede0217adbd4d881a536235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e778f102c72be7972688920d7faa941236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145987cc0a64cc8ce0ad89d50576eded237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71a63827204df1aef3739ad4cdc6c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1e41697694ff7120c881208b80a41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a952905ea18ac3bea7374b2b7b108240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981925965b5e52f7893cd39ebf5446c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170c17c8bd7dec427066369eacefa12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b6959f279c1f52bee7a09049b8543243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6fdccec0355b862a95ca46a198e45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bd6ed6141785f597b3dc7baa7ae0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de408b65b06e74d0dc91395b532df1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4d799b6f5cfab26cf36b7d0d67648247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d0284240eed2451a917805b88bfd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f52f2edf3da9036bb71a0622ea152d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc54ef31407f564b43d620a26bff7ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37a9635b892b5962df54fe4988089b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087b811b265617a1871097cb8b58783252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d56d6c2fb929785f0c9b23565aa4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3ad0a6f108263435bae83636d77e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0336d29c3b2dd3b47be93bacc1a9a08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb34c2de7452d945f6a21e0e6bcc688256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7935dc6daff258a28a459975f4360257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29631465c3f7c8bd7483adaf6fc99a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08384ebb838f3b6838aca33d8d70254c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fca74db7ceda69c3e2a2646dd058bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f664ede36e536f8b6fc502c995dc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf217dd887838385e505c13ac5c8dad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d46a649c1ad19ddf8302e6cdb8e6b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85ca61ee8482e9697a4c8ebf9cb69b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56251e0304e26b1428a7ddc3dcfb2d24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f1ec8b406061239bfdd0c9b1a5f5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa897ea9477f896d8749c191358d053267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ee395a7f13c1864e1b0b8e1f330e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7cec2696c32f9b9b13a2c50fc1eb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ee88cb62bc2177e508d8136ebb478270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea31586e32f57a63e3491321a713062271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfc372de5ea2ce4813ccdabac7abc5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1127196453185af58390815daa454273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca85d7b55f02db1286e12a7676dc058274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c1553fc5973eff3e42c3ecc2e5230275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582b6b39bda5316ec1edff381edccb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63fbf8de465538973e0aea0f76e2bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844746988f5da1247d78824e424cefe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdead114eab32cd8ac55dc757ef31091279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382ceee16bdd3f1271f1095b6d5e080280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d782f2f687be6fb717330823b80398281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d9e1dadd5ada9c02be151e7f00f7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e403ead52e8ebcb1ae9e575f7824318283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87381200442de5a8b2c95a2e4c09adc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b301d00f84526e96d0557d88f5dc3cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57af0aa75f158ed354aed70ff6b5007286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec014d6149ec59bf5a6a12ddb8e2365287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c2a4e548e4668c6684c45bdd54edf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d566f8d857aa6bb4940cb1b1eca59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9803f0709d6d179fb08af51793429290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297e77d39fe269a275572024c9a556b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dae839ce9392bb1f5098fa31e05a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcb198814aa695e19b51594f8f06fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079e2ccfa5afd796a79b22b41161336294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f6a41e6b8d8c7b1851a695716d3f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d5f1e634312ad2cc9bdb456f5e8c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431dc9bbdc165e8935b17f8e5a2db9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f110ab28e00b5aceb3c0640fbf4c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6b822dc0f4aef1fce08847bdf97e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a636436fa60e37055bfe8a4371014300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18768a212ba2e6793beb85c50d877f2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cd6d33d0321d36e3e16fa44d626b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe415ff38a753d2880164e7b99de4f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d6ee78c1b84eef49bd1c952d35fc1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a658ee223a8cfcadae7feb38e2147305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500c0350ebb31859f0f5f97fb9d7210306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ff2f2074574c8007fcc37d32a02ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022812cdff8f4bfe8d1d24c139e69a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a1453bcba9514c16237247f169e04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b92202c98f0d7f4bfd0bef492685a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df96ce116a79fb4e078e1e87bfabbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f29fed2f025b0402ba36ac5a4f53b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195214e6b0707142e253672d83494d26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5f9d57a41c8412960842a3de8e1a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c435c2a542514bb996ffeec17df4f82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c37a4669187358a53606e95f226b38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066b1fd5cef7c214a9ad77f540c6442317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561e9c084162dc5d96eadd0955640c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16a230e8f26dbbf5b079f2bb8d3b83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4ade670341bb1a55aeb9038e971a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d5d98613567ccb1fc801772876928321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19f12645476acf905146973035d5a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5031e903ccc8a8ad7f4a972ce8c8b69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d16aab60aa02bb2fc49653bc140f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20ad36445565c9f313a6cf1bc13da6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db78d9c8bac5d2b4379d9a5a1cdccf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e199232498711ed1d7a9b031fe2e6b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c11b50f3b399e942c923461e6c8eca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55977b5d206a174842da527ba9a00dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01395cd5a7e96c339f03c5ec6af354c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1e266d4d2e178eabcb6a740c05533331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46605cfdaaa723fbfae21a908374c73b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a26641b7094407d57698c40798098333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb6932a9e0c296d07ff99b548027d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c401e9f87b71fb403aaed4d7bc2902335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22553a8d25341406bb8099558efabbb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3bc0d2b2efae88b05f070782d6c21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbce11b7d1081524d8f86b28df15fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dd2131728dcfcc74be4ec1fcfe7f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7552b0e607ff93ada963164c287408340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461902424e771bb836c20c5a18836ec4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66917259a3d7a8c1505975c34e508092342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d1f5ae9cb700b4d3b863706e8888c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c77b1dcd07e5d92b3ce9f9fca8932344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d838591a96e3d32ffbc6f4a5e066dd3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7098100bd312501b2292f51e8c803b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cfb3e45f313acca3da8f27a99c3e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b6ec135d877376d061afcff6af2f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef0af20dd00dc450736ef741f79924349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c1815bf412fe412d6a451a857c40e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d67e4faefae345b499afa0609ee08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc726c8be1b844d4ecc8ccdea3a335352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfa5bf4cca33a522154e4fdb832803353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86b078af224f8ea799fc2abe33925d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9a9fb8287ccd6a71b29363e977d47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f05381d48cad3e64a9ecdd2eb6515b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b289c5c4ef95350a98961c583f42de3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92180eb81b5dd6da32a4a5b76158c999358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd4163aeb50c96ef4a918480a5d389359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b177a05ee7b923b57c3923dcb20e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb33032ee2e8d90acb002e18dacb2c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe14f8d6c4257466b82b768fb281010362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09ad385716928aeb986b9af25e1583363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c59f2c941ca17f56062edbfc1941f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5fca60bce5d513d8b42cc6599e401365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9e737cdf0e2238722b134ee3e49f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3127782f38e2364190af0b945887300367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a4ce5e80f2efb1f1a8e7a2b2d31e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f141c6bb35a4b683e2e17bd1675df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648747c59325ec2421723cd7599b976370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3f2fcc5cd0e4fed36d315f7c73234371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4022b2363c025397739791213175e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98143d1612066ce17463c666cfcd66373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2343033f06478d07aee31fd1d1b94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019d4e67ee52cc37289c518fe9c63f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5cd120dc65da559ed5bb27070b63c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c888aac30fed6737d535c13a2d10ada377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e92bbe33741519fa0a7a72fe101129378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b9058394050d5f8e90e11dfff1a66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341d8be448eb4666938fc08397055ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b8ad6d677015b19544e3aaf8be7cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91361e5d21cbee5729c097f1d22d818f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85b6588e115669b1d8e608a048913a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4acb4b2453881eee9cd461d743c999384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5954ec76bedf6a664d175fd5f3771385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bfbb5deb290b09721fddb07a9573b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31d3ebf34746c43205f258c21c84c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae215d476ba0ced440cbfd974fca00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc8ddb66ba523932b07c2bc03e9ed8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fe7ff4bee6e99f08dc9f44083f70e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d3884d2d8ff12dbd123771cb79296391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98720c1b44d325cb524bfe7e955b0bd4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49f5cc4d12c9eac942bacc991a210e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846eff02b8f22c403f13dabf898a4a41394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b65e7846c2cf16da47196c14573470395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a8640e2117f79842e111d80541a95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a9747bf8444067dde209b248f6b87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82de6883aa5751e6259a9a0b43849c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19208eb5316428b0a84a9262f6255d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f469a6309013acc222dc6901f524e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dbc1b9b0cdbf7a3e6e8983770f4e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817322ef4ea5aa0ea3ce6dd1c59a7966402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f826689b20423a14af43cf1b8a4857403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b506853202c3f55339416ac245e034404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb060b7f9a8db0193687f1736e862a84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b7e0ff078f4d6294c4bba1d002602406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c341af32c666246b83087720018f986407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6b233161cd2d909177d31b7bb5728408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e430c038d0070519e17ff3932e0145409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2976df7a91293884928004fc462ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2595ca0d7472803b338323fed028e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20888291791eb960f9f2e84617402e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04043b6ddaacae6da7844a302eb9e29b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcde366bb9ae4d16ebddd6b329222e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b010f250068402f2d45b122db442d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f352d8a227888dfde91916b8c0e959416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297ab6c62566dff5043286e2e24e227417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5a87f94a5e3ceaff6ae56c9ab905d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cca046dddf2f8d19481e711974a05c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3bf3504916ceaa38e5bf2e8ea27b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d663bc46567c74aee7e3c8095ac087421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d442c55b41a408119ac6672c7fb9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063a2438bd57544265a25f96fda7e6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da7f29534d9b0c5d3962b24d4484db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb349d5cc84efec973294a5d62e96f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca8f9810474a0722ae96c87bd904f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a22fb5c8d49ce1233935d89e1fa6bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda8e43d2470e65df9a7f821783dca4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab7234f9b791313e7876ab89a3866e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ef651bf0ce77634f97ef9b54459dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae06831bc1a6087359e40e9e9fd75c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9f439ce21423ea13efa0a5630a493432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f59ea362fc5146acfbd775e4eeb285433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34c80c0a285f52ef4fc68fa331f029434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0a3680f225364a739ca36fd5bf91d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81b45244d490e374faa4c1de952d0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d137244b276decb9bca482a53160968437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1dd8005dd956b7b1530c2ac09a3d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752021dd0e4e6861057786f7bb61616439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d8ff4f3a3093abe9c1ebb774befbd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ab415fecdf7bde6ce026da6b39861441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd42fee657d1528032a62c5dbc25868442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b80bedd0b99b87bda939200a199dd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33215fbf53519e632f7df9a94c211bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f1ec897047649950602d176e6fdc6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971f355b4b3769cce3919bac5250650446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecd431c4fc66b579afbfb0f647c2b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfa2265b0b8bd27a1ecf1a40390cb2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a432a5693dd66fbff62f83d531701449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd7c3f1245c881ef453965c30b14c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225e4301f2e7b1aaf05293e6bfed31c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439de0b7b4932cd2c354cda0ead7be3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7df48496d487ac47b0d2f1ad858019453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ac1f44399ad70bc2be8f993058230454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b508884c3758c51a77015b84514d79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7a02e6fe58785a0eaf21b58579e7a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2f4fab8a882f772746567b4e068e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6e4814dfbb4a5f2678d4f392721bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76461e5652081055145c17ff80d75d1c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c95a0dcf810e66bee8833b3ac26cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54d13431733c16bd05397020ea8075461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedf2135f33089ffec0ad4739d39411462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013519a5b461d77399fb46785ff543d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8fab062dc79d6408e8ca8d7b77602464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf1e1d6a474f45d2543d4bd50b2f8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee92858c1afde357efa61cf6637b6a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d38c5b9da291b5086a313a0f26b0e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4c410805a2ca25be9ad6903f5a17e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96f8aeacd9489e3aed530c4593ecfd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574147eeea8d32047865067c99cbe92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fca47b1876f1c3e9a0f7c07641326471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59adfa405cfabc3b98f0024a7613bdf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814a25e913a42406bedf49d22c7dd0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e533969cca7a8f649dcc7ac9811448474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc949daf389c3c4ef0c7b68a20636a12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd216231d3d8f6eca47722787e342bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4141dcf56266cdd4ca8d4cd428cdb93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afdf26aab8cf8641569996df50bcf9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693928ab8b5a36f1b866299f17e69ad7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dc49493ac4391175c57f8cd365b0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f352af7e5a8866c62f8e6ba3a9b03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b640e8e9dcd7a99f5fafbc77544d4a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86688e7a5e2d6d888feef24a60652f59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf2f9f486c492fed5beff6b64753d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ea01efd07ab35e8e62accedab7f86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa71b8d21c82321e05af9a965a2daf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4f7a99daeb4726451d7e9590499a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588b97e7e82b2d6a16037477de84bbf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c93cc1667fd56f1da8ffb5143e7e29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9498a6828b5d1d8c63bc5a4257af357490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0389da37c19ae38b1a28d5102798b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed096be3c9ee85959a4044c338ff22492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c654a00e484831501724679b33aae1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d1c4f1bb379158a8e29797ac4f6f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6236d0804b15d6b96ab6b72693d5806495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7b623842cf1e020538151f0917c97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6759c1abae373d66aa63fe9b3db490497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee7466c32c7fc9ff7972c7c97b756c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7267888196ce728b0fcf464ea338a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9c2c299a00e3604ef71d306c9d63d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cb9aecc83aafbca3d496cab71066e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818213afa324837e8040ba99c2e0e01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539314fe4dab0e82e992967cc5bcb06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9304fbff2fa8ef96b82976979d44c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736dca41dd02df660046d1bb2c83701505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188168bb11291ceb1dc71f8fd0bb2e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de587dcdb3e205625ae29af313a1f14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a21a19dec0bf1221b2695790d5cffc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffcbc3d2ffb17556795afa14ee24f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a13d9adf958fff9b00a9fc978fc16b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce1cd9ee1050a0a7b87b54589e533d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70753e6db90e75a48fb2a0f7e477ba98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d38a71187cfba1df2f85607a1c61f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd55fe6b400210a9fcf629838d438e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2083cc33f5b41d12481bbc8c7f67751515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13219722f1587dad8a7ef65a30e0571e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e628ff280f7634bb99079e49667aecf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefa1ca5187966e469739045e829945518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4ee6b21898405bf8d5c7e12a444b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c39842585aaf5824f4963b8a6bc3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db46735b3a6ebe2af48e8dae305fb66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd216bcb402962d12a6eb23bb925a42b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5b7ac18e595d5fed9e0a4bf84bdcd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6113b2c89e37cd660bd07d509a6bbf0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9560f08e226a162adca297a71dea2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7fe1f2e408d004db7f5515b5053df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c9f7296e27d9d5946c65ed4852a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b85bb835de279db079b910f73a7da4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba62858bd4c4f27b73efd55dfc35997529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a2d0ba90e71d18d1d0f809b21fcad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb2c6f0566dc3c1ebc1fe0c71e6aba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707abb42f49ef4f508a339bd01ede45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58877ae18bd66ba0da01f95f2d1e5706533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514aa193221874794ecd740f7ac00a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746289be23b32fc2137afd6c45b1569b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab8b106403793e9d5d0ff4afac451e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bae7697e214738722b5e974822e67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd8015a57d7176b87f82741a6739a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263e23980f09e2d0a968e76a09fcb1d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906bf7f1d6074ec571174c1550098eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930de6d0471cb671a09f5b198f331ec3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed13257885ce54da8f0652388e901e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e533f44b9f840a153926e81134ad167543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381baf4d11adfd9187f3baac4115041e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1d0dc7052e0c4fe4d6ab23efb7325545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d46f21834e9cf44932e03075036216546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e2a85f67d201c6b9612b9bd8c0a04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502f56666d1323b3ad6b5db04be7114548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d5470855b94739421cfdfc6c3b7a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfbc9ca3dbfad649386fcfc578b933550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37beb2f1cf36f70f2709a72741a43b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991bc366c2878852b8862854b41ad5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f778ff0dfb2013a4c76ca70044d7f0b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dedcb352d6d84fefdacae4c1a3311c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79818bc7ce698b039222c5b36a9a989d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44a8bf2319835db0432e5c0a751f67556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5751d7aabd72f2ea8e723eaca2a8b81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178761904aa63fc4b7a402f4d921a9b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97afa468db25895f9bf85655190b88e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d0be10ecc5f99793eb9a4496bb508560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b589a9f81ec9de280aae70d6fb85d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024490e28351ba5a80f5b89cdc920fc4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7324b7e90b9b128e86b2ec056bf165563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280816c9b542626d7fd2a23dd0adf1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9fbd89433cc617c13803c7a4852ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b241f663f003b7eb144722aeb6b67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3c79b9a03315bcd3bb20b5eced14b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4223a68095516e19e8ede64fb515b43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae4248ff3c4acd4809b35b6ad5a82d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfad93651a9fbdaf6e5de4a0b1aa2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79672422d351a9585417c8b6b34a0f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d538b72eab43373455d421fc3e6bcc5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74349ea2ab4aeeff715bb8e73d8d4e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93dba62ee68d0150afa1d32f0a272c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085ac355be2b497e066c159a2df72a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ffb29f2d4fb6dd6c3999f20d04bce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227de3b01a55fbff61779ba884293a1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3d8bc67702a9d99a37b7febfa6b1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223501f7ec320a1d056f541955894b0c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37059e75a36c6fd73212eed2abdbfc83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19770fd2e447808840c1dd67965c52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f72be0ed33e9c14ed318f6dc0b989582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2abeb68309ae9af212be6d454f91e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d2326324d0f9b9804b1638ea82535584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184e9a49382f2fb47d9aebc5bb9ff49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7865d7fec068177cb09aa591c4d9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c20d55cf062d91f5d9a7552fc6c34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8420a5fce00bd37b9616c63e5846262588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceaa1895afb5cf63b1a4e75f4ab89b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4bd7a7f2ce72b75e8ea91d80a69e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685a8bafb237a9792f5810800a64684591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915078dd927d01dceb6e06560a3aba2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95325a4f7abf399afed28873c23c31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81b320aaaf66124293d01318a8c4c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecace63755b6ed664c79c83079593f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b36a155379b295dd61dfb05f2a301e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c3345f7a4f2e32a246d77ba8837d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20292b16b3bcc19c42638a41e3bb6723598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fc1dcefca5bc393077d739e98d240599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae1564d2a8ed17921ce22e246b3a23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aceda6691e0a3b233607043025c31601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7d603175acf3353c9fd9e8a01bdf3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9e925dce9b434cf0bd493d68cea62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b55d458644c45a233afa61c772a64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842ed08d631cc6aafb942cb8f955971605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee40ef9d7d70547d20cd6846112cc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780eee071fbe8eb570f03f1e65c85a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20572e21bc8c6f1c843d5a9565622d28608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e49b0181a604259c5b5f51a16e5c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eaf86a14a2eb18a3bc8b25dda4326610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9770877f629b716666d71b23a609b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a55052cef9d27b43afbc3e424d7cff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbdfd598c80e47b21198427d19986b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21139b473257305a53b672fdaa4bc2e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0bcd5cef4c9d6892106a520d09a13615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1d932aa3b6849bb21320cdc251d65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01a3c79e51bdd98863d353df46460c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49792a8843edc7d19ecc4a1e2a6b8cd0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f28aa275d05ed151edfb2363be406619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301906da6ac58fbdbd58269f42355c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e536b27975926a915f131cd5cf5a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3230d7164b5efd2b5d4c26f0aefcb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf1be01bab01ac5730be55ebdeb995623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9697bbbbe33b4bc25c07657246a596624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4b7e193a38c5e6ed793d128b326c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034d99fc9daa7366a98cf6c7ce2fcad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23092e78b2925fb4301bd461db908d3b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f77974102568be9bde9bacd34ab181628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3cce5779fcb12e9474ce6a78620e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61116f9541a1ce12c5f30e3569b6e29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74632dcfc8e6db69211229572a5f84b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f386cc1c6cc6e50ae943be8b55191d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5b1d639a449059aa45cc78370945b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78837d61c3deb5c7c3d6233d746c90d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926476c0fc1e082773f58fe6bb91b044635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dac31b5e0ac9f1768252bcffc9bd1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a175054887f87852a006f52afa147c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a2297a38f006eedf2cae46c27ba6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350a262e3b1e243e4ed8f7d8886736d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49950f75e14e456dcd85aa47d9bba7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37343fb5e520a35a91ca9d78482605ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b414a6773445277bcca9d8b13ec6fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61230fa2e6c26c5c503b0bf1ac70a98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bc049788150379b4c9a5cdbdb816d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbb17a5cdf6893cc2e9a80ca41c666645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48b9f051eb2f49436cf6e6212a9192646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dd294b44bbad70c78b872753b9759647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a74af32eba47983d9b00ea9e6c385d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be699395b5bb21b06d46c4141b1103f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c1aa6bd79f6e3f6736d3fc69f78e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e308c17f8823abb51a02d7c88e97a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ecb5aab7958dfcb060b9dcb340489652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ca6608d04887afa1430041ffceded653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13ba282f779f98ee176328b9f53a33654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea26b1b9f12915b0dc391e8120ec617655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76a5b56dcb9580ba5113366216729a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63701ad0df9219fd8ce05150e1502d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438251ed67c8568cbcd39b8c9b92ce5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046e7a9fa08f7545e5a5c884dc64f49659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd686af3a971741ba230e8c78ce28d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9f9775ea398142e96dfdb6a3a307d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7df1dc0198593df74f3f1cb6dcd5ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42fad7e3979fe2447b51b27279cba8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebff411a9d9a4d54698178bd36eb30b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dfe34d0667612e78cfb427ea5d6ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac67ca49d2afe8191d4819eb251e1f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439448cd0bf95472fe0678b8ffb9927667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce163adff9e3c77c15528611bdc851668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6e0ef522d5bea0d0363e9144e078b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f7a24530eab70a60440e368062709670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d77fb4f431497fc4cf5201abf22c08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1a02b863382633bceadcdb88c9aa7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd396e93cd316b57ab60187c191dd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d39d249bacc291a3ce208e3017cb8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ef4b1730f3bced1e3852d7442aa20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0cceb14630ef7b0608ea368207c89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75117fe8d3497fc6ac557ff02eba6843677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340024b87226166bb7cda3ffd9fa04ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c721231ded739d2ac8d5bd75cb7ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ec291d14d9126d7d64b27505a415d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88fdf77d2946a0793c8b9c8f216592681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1fb0f2ddcd4e88201c2a3b54e6d68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14292e1f517e8f9b89a153c953244ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd752cb6344793d9cb5234a1f31b6899684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caddd8251baa030ac87641bc5d9b7ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a17f8093a70e7be4c93f21ba1abcc8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ff153ab7616e61d4cfefa854c5375687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ad1de99614f490661be08555b0539688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e38002eb1cffe9e5c3d285f024975689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbad10c3820e2db2cce99b83dfb85e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17347150059dba1d5613b2571879de0c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02264b240b7aafefac19437837d7b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85905b055384248be61acc0ab37dae3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bca4e450290331ee70ff10ce389ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d6dfd92469463d8aed9d7ab530950695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b67c78141f7ef43d00d1669ac9efb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c736c8108537e292060adaf47285363697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883e86a4a2343b40b45ce7c3b6102a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e061aa3958ec66ae9783de47e67a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab159be6d38225635fd8715da2681d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9024039fce106c6eb0f59ab615ac990701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7498c6d20c62e3b2d076338cc53a80702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8ae53af2bc227c911b998e704713c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31ce23acf5de779da2310bdc24c2ba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69e5199312d8762e4ca43892ca5ea3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64b583295fa06d27a735ec3908a02a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e3eb03144df2a560ea14413696fec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07a8c4efe2eb9d74c2b0251d82267a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4b39c28176fb410ee667482a4b9be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77dfb9ff8a5b2f28d3799a5250d3d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae75f4ba6605cb1e12fccadcc5575b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df98481d3dfaf81fefc742d734ec797712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cf2690284088d82a3d798be4723a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbfb0c03bdafc4e67385cf751d673a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b066ed6aaa9f6a414204e6c51b431f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e00ab7a3a639c91723f3d86a4e0b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed2630f1316fb4af77a63314387ba1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ac211258871e8228c83e03b5ddfeb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f47e78525956040e0baa5c8382fb7a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9b4422f432c7f8efc77400349b7ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ed670c8acb691b46ede88e255335a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2db5c002cfd4f29f255dedfa1b73c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c8df5eba79cf3d60567a116a68639723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a333dc7d223ba61e114cedefe0aedf7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca523136aa16572b4afc9aaade7de0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5182fdc51e43d408c26d89c7233ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cc9f83109c1e2727520e188131092727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922a8667775b72b1dead2ae54bb3b00728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4bc4d2681a357f7e6f79e40ec55cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3b1404e1f638b0feb7292d9b5b252730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d050c734607c54e8600214d4cd479dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bdaef994550b34a3c5d5a9ab57248732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bd3ed201394a3c79cbd7ce0426bf5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169d5553eeaa104f7013b09648351e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3af44f40084671d052face3b13d112735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7421df5e34d4b535bb8abbbb98639a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3089abcd1828298eac02b77306fed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9108f5573cdf7d76e72bdf6ce9f9244738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ba2e603ea2448dd190977a53bc7c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c0fcd5780c745119808a97ab3ccf3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332c58f8204c472e273dcc0fc3bedfb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271f92fe42b6546e08440450670de6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f613f15e66128974c91dbbbefa0638743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355331678464ac1960b2fa89ffba6b96744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39ab391130aa7abbb09d2b08cfe042745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ea555a64c7a931c490d644b12a6f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc849afecc5a53c2c17445c76659161747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d62011754a2160f30024944f9175cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececa4acac38a5bb745f0a4ee27f82f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bf00a10c3feb226dcec80c845cdb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50398be2787ed8c24e012c9d1995fabf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c28ce627efa8b8676dfbf0e6109ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe87498091274717cee1c6105a5cc8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f9610577b1b4061e945f2405d2092754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bb3285fb339cfa7974e573cbcd0a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdc20853cd3e69e34f18302267a8cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d51d4df30af1416de2ace608e83dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696b19fccfc740aed8e3b54d4aad294758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584069bc051ae8b96504497502d3a42759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d796c644c8c488df809702fab2623760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a43880cb1d71bdadf6477b6819835f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8dda1ca00019aa55a636ccbdbd035762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711c4be419133273f5fe91a9e9b0d5b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a62dda5ffed57a5cd01fb1652c898d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab452cba5816e04195f781a6eada99765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cb45c34edadac7c5e3ff0d3908971766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f04d9e419d8200c80171c5ad19d2a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>