--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b0af2d071f909283e210c5c3119801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0ca33164530ec648c5665884527ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5538016f926353d6a52e7f78466863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60901989f16595e63aa2d6aeb4230044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab6dc1075f1f6c459bf8f0de046c905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e12427a0aef290d302f9a35d8f3746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b052a51989fe5f6c82b47d9506bb167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe9c01d9f12ffc8c1ac9f6d485f3bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0559b5d04be7678d8203e8298597f419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed084be9f0a69cfd9e8e34880fb4cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56ee7f71447cab0cca24411bee940911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821d1e9ce8177eb0afab96aa18ea51912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec55aebe6d764fa3db3f35fb5fbb8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc05115ff9e46e79a583eb80cbf624914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aaed990b9f48d8e4da6625eae400e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c602773b978b762cc1d2a8fc9fb7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de4cd8cc2c2b75ae5b67fac82fe71817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cff835fc51ed1adf9ea598a98b8cda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b85fa4477c211c76acaf4d6f3cab719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf07ef5e57e0fea0e552dabdd437aee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041daa31703e5fbdd4e4d2fd8698d9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64ac935472256b7c9ccbe117fd372022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dc9cbad5a72675f013749546b08bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c26ed32c78ede90005f9cfa68c58224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22131244fcf4257abafabe5e51556b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11efff9d32f9c1feab7e7a53fd5af626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f895983feba225ea5aa0cf8c8ae2e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac404d28f65957d67978c000578ffb5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a06918807a0910c894b557c2a3bd3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e753c7ff915287fd5ceef82753d1ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fc7bd274222c886ed50fc8a15936731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94864e20cf5a640f35ce2c63148c98f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac60fc1e13935212523a498f01eea333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eafd29babd13edbb1a6a3b2e7a1eb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7515dddda948646449542865c1afa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a9cd3bf699857db6df07033fc8e4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b354d950825d39393138d4abf5ce1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ff1deb1129ff3636ed0d8ba1f419d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1cc7ac68d0fe276edbac7ae079ed239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fa7fd7f85acda5f1cf7b48f9c056040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e86655e367ac9697a535876bc650d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd6e8ee37ab40986168be0a0effdf542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817ed6df2d4476cc2403cd72df5ac9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9074fae6b7d3f3a979259cf9b5ddf044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57596aba3d06884ea2dd10ede4423945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218421c5d35401f67b01926abcf4fe9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9baee860fa8536bff557b696dfc9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce074239ef77324d6fa32a77705e5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621c361fddcc0e32d8d0d32ce6a0be649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b2f7611722fe16c6527e6487000e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05730be4beb97e63c9a79e4c4949bab951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8c8737fb35bf866fc6d6bc07a455b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee715d600eefc82b852ee0a3262ac2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0325ba70de9a21f8794560b21f7bec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d4b7d3747b077ab0f59476d9fa56255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ce799f0af811f5f7d5ad9ddff625156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0926a8de2814f224460708390e87a9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8435ec0ee29d2e83d40ca9b0f7e65558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57bc48a2243d61d6d1606fc8edfa2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e436802fe1fcd28447ec16b05b1a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12b001c4775b594b0a94f6bc4a8d5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99bac3151985d734aa339a7302059f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827e852eb902b0cce6c6f7f53718b8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a52e126a9cab22111a2984d6416cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d4c69301efa198b9c5e291105706e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9750258bc66b4be27336492b420c5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b04cc2cca1e17a06e7e36660a6c4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e569cc618f274da3bc66d95137e97968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742acd0e63ac0f5eff5144026835ce769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d59f661d123084eb5f3627dbab13570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af20ba72528e0fc3835cfcfc823e81c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e484af9fca4cc2be35c590df17cb0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb405e1c33ab7d6fbba7752ef298a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52ae16ea0b476d7e8b2af94b008e5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6237beaebd8c9b3559efa7b5d6ff8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc56630e3891055dcec8578cca573176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a35173b0c73fa4c2415e85858be5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872b905fc5ff16d6b7ece906bc550d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7e8ad96aaaa57c936f3ec572b67e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cef0fddd07f0cceb95ef490689673b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a610b2f55d0016000cd1139eccd79481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a192d5d33941e49d98ede53364fc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb312c0ff8e7644f750fb8fb5e3ce783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310a8555abcda452114c694f934538984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1c5755f0dcf9cc16c8cbd7a38846b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21173af7322eb8664e249a550127bca586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf36c75ce1a032708dd5016881a946187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599cb59d55870c0e143d461dcd2e0a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f440455de5849262bdea2bf37ee8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7d6daa2cffa0740f95297b3884aac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171753416d859a4a91bbb246992933b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997538f338ca51b3f8d4ecc6278be7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4d05499ceb196f9e8efb0df8b76ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c5609b9550bba6774039ea8bf61ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27700d074e0a1b183ca550f8eda5af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e83a62b81f0bf8c48b4fbace58d97596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f46accfe0515af8025c8891df10c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea37c23f71f036e905bca137d57f0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f085668cd544a129d6bccd0d7760599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b35f7ac5e0bcc70e4c1bf1485bde3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac150f124d888d13618825dfc8c47af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09c99aa5957b58f55f42d25e157cc0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dee71d08dcce9a70477d64cd9fc71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec5969195a51c5d3824450ebb482de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe24969f3759e87bee9b02ed0a0130105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cb8c3bc24ec5c302601c7f3b1aac6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c60b3fb40a8c997370e4d59141bed5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b451cfafab48abf4a29325976fa78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5978c60d883b4ae4ff2f9ce7bc038b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edf4d8622aaaa3af276a25492113e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ceb6005810218723d5f7ca3b62354111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b08e35607531b7506f0b5d4de210ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8b375384dd07d4375b6ad313e633f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9237e68e53f2e46abdcc8406c4920114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493be8ea62950ad524d92354b599feac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf86bf37b0b1ce2e227f664d04b670116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c25323c9d9cd5a9fea39847c6e69b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dca21839a499dd34c7e3d30322e642118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48b8c8e125b561c2aa7b8d5a61b612119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a72809bfd3920c38ef24eae5f56c67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffc16bbf1246c02e0ddbea7ca39718121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5e42ed24a308cbe6d6e309cf954fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fa601bbb1279e0dca2f7d8b67159a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f6537f081154bf362c2e3eef4f885124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3707c8f79b6523ede54c256004161125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934527e5cc14d0fadaca8e13c7f8505b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a4c111c2900326876ae15abc052e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2d78e786eeed6c610f8ec2903f2e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0458341d182d8b603e8624e4e62aff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc98b988096597163684406ca27b886130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ffd4c8165f01e852c221165abb930131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f8a53e1b54623e94e29f3d008ba82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3cc5517fd771acced543a9c649d35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e746884e6826c65ea8f77017211d90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34941c75c6b9b5a77cea24e8a7244b73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdec2f03e4549cc1193eb63ec6ecb74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f24183c10e9a6b3ba81e64fb63100137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e89d0971a7592db6ac5a451d3bf0bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196572e74822beda295659334615f82e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b2152f7f504a840764d664e463b77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417a773739a02650da748dcb61c1c41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45707914500be892eec88543dad474142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf497fa75dc6e7c76754ea4fcf1ba9cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea170d7849b87158c038c06f476dcc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b959652ac71fb056a502a5589a03944145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bd9b0ef9122295b09c3067b1ab26f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccf180bc86f01b0acec5bc98554a14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c4a958ac55b63a608ba07b499b748148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dbb6eef14fe1aef9053ee94a0d568149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451f24138c5998ef078fdbb3b8ec79d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc3645f81a04d7567b89b720024940151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf82f79cc6333da31a433032dd566b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37658d81c9dad202af61087e005b4b7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ae3d62375aa6756cdaf775dccaf43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbd2759fe9447e273ab9d811a75e68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6bd8ab08e184d578f1e36c1c7a374156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1359973132fd7fc9805aad0d402352157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd6cb78809b2293502159ac59d3d11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120604513b59f1a15b3678be9726ba6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857dd49de512b503817aad27e8a1bf3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d948485a8ebc2e5772751f282e9de4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6ecec39241e2996745cf129adef50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692c33c244817f5b21a28b686eeacdf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d1f33b01eb3c024d08e7cbd8c7b34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6de6c783325d9386a5ad09d3e6a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a46ef4378debe617c1ac5bdf6fab64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45359d0c7ef0be24b0abcbebe8cba6f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd96a8f0b0c86cd09b0f66f9b05cac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffeef7d8c7a6866c1f82ab7d486f60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd263237e3c9e47ad2b0d01dae18e3d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4169d46ba9c96fed1cbbb50559378fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0923d201cbc7c15c75c4db60aaa5d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb5871a7e40507051f6984f1e3c80f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0e3c2d480b321c26239cbb161ab5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d611c77d4ed10894beb1807062ec2ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d8c427a872c6f38f17093183c0ce1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f2c913e36dea9270c7dc3fa23f533177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b345705c3e0e1aae3c4881076bdec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b5e1376dee7fed738e4fd9eff143c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a771779c7f1668bbfee10bec3fbbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda3458c41d2600c43139686fdf966c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a212bddf4d2236e3df3152cee70ebd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03fffbb1b2da72be314469392faeb0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a418db1a0ff79da6aab97131314abb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3003ea8a8f3d0cf256ac1674708510185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3b7ebb28cd4458dcf86f1f36c8be2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a79dab523219483bec033f325bb333187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711ed384f0d0a59024b3697acf9750e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde889bf24c2becbbfcb2129cce89e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e7c6d23c5afcada68ff3bef14ff6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7f8d36bd9e27b9b702734a2c6a5a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7d2c592a7367be11d90e444396689192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c7c2180731198b1b30bc2a2018463193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec462d222bc4010c8ae475e71d1415b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46b35a0f979202e2aab67c362f128f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb2b0473d4a220df1fe437499bfc0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d76aadc1190aece095236c85e6ded197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40135b5c67cd969e16077b089a4e8f6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f341dc9a4a8f1c4be2713cc699471d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6c48c4ec1996dc58e639b5a0fe998200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbab7b9fcb31db0160d7c58d88c51f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc053e4fe8601c53bae1dbba2ebabe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e28ad11623803784cd82146cc1df8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df89705a1155aac4c7a2bfbfd884069204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caacf6101e825f217fae22ccf1f42bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46254fd0ae4c8b20c49f85f00c5696c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba8d2b7c983fb457c24fe94676759d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dffaa548cfdc51c3c4c9ca58cdc5fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a78c220dfcc65493a0e5ff2004e85a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7a43fa65a7a5e13f431982ab0ce72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdff6b529c3568f5add7dd6031d133211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ca4c29bdfd260a9b94d8520260c2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33310e72279311ada938b25a9493a58b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637d0ad5db7121f133d48973108ad31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6e4dfff7957f370e56572b4a0265a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274777f979a726a8b9cfd0e941a0c2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fa3e73485abcbcbd4e18f095f91ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb01b6455fce6fe95ba8d458f1e45d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dbfd6797ad7a74763e01e586b849c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696eacf478c330c3f20cbbfcb593274c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8bae8051242e7fb2b855a44851240221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d788e08fefee5405207311aa1c8a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7efa64634be230a618aacce492f588223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2277506852f255c450621664477dfc8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4c81063c64f3a9bf5e3ade7d30670225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bf42c50498d5bc70d3134f4f4af4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba53331f6255b8603316a4b52bd5b5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99204dbd6705b6217af2778ed8ce46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc18af85526012db95be590f0c38e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d888cad234a3e65efda761f668cc7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612f08507771c9237dc3859c1f87364231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ab10b7de50771d512b453b43af535232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0bff6e079ba05b3b95b4ea010cab7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100d8af3e21f6cd393062fe2d8e4ac0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d85240a825b3665179272bb657ae9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3e851f328a77722cfea056bc00be9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75321da07f11fced96a65262dae53d0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d25f7c6534304640796498186d55c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151f2a50b3211c120ed68bb52ff8f0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e494701bc1c08b142eda65686ca3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d7df4fe65c2d4ac6c66d88577b48c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28048bfd8da0fb95cc9c22a6a0b55728242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57078e711d464c1975b90694317cf5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075a10faf22b13c661566ef8e398d1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9a311b1bf40d779aa1dd32478f166245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e530e05d4d47f6942dbeb0a90bd9ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc34cfb7e05b3ec4a1fd2e89eeed52c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2153faf91d76c87e8a9ebd73fd8828248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6843e5bf577da2d1606f5f7c114da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033044c4e3ea6df54895d0cc632c4e4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c26b7a92e02e7ace5c603cfdfc6d79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee61304c14c35c0b59f01e95258012b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309f32d207f59db3035f2e7cb8f4acf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931325a5f28693f52daa3918754c8960254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baef9ebbbf8429437cd3365b047347f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9080cf9768d381a170075063c21c0d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d566b10392fbd285bd8fc2b5d6480c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86f35cd6c978a37d9d1ef2896218ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6e5a45080d439da5d52098c169223259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211fc657e7d134468da2d78440d517a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2cc0cf4f0bf8a1c0ed1eed5a4defa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da64cddb79bf0d3d2a5299a6d91763262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca571f727cacd7d852cd75d5afb0525263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd1c569977dfa7d4ab4c5b0bde484e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78320dfe08bdc1714de65369a6db6020265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6a3ac7553df8ca3b6b8a7d963d735266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74aff319f2e05fd3e48dc5061366381267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357147514fa54334bc4801c1f5c9ed5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a343bf2e8537b263f01f3efa6146829269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d4d15422daf682e5d64982df9802d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da84be2a3b0d5a8fb698b73ddde35b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2362f2f2d13cd44d408b1eca2f43e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80203d1b7279d280dec8e078ecd340a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a926d18c6d1e25cf292bd51cb96a9f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb26b76ae163c823b664c12c3de1d44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314ffe8698685182f46eeda2a1cd933276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fcf4effb902872c43fa32c1dcd3ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce1aa3fd1d9b8a3a569e736d108171278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f0206418d086247c208c6e2eba77a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72240d063195f0f0272c87dbbd804469280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134edfc7afaab7bc924e3ec398596e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b68ca573fbecae17ca491e35aef65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f980c245983588dcef0fdc86e050f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6393448f6e79d179a26666e7a55c788284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688de38466362125b3be42d02470730285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46447885f3dfb19fd30e078ebaf1c4af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c99497653113e0b4ed00e7f2425be1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11175af9058c03ae689a020287b4dc0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb95d1e5d1fa2497e5194e10895456289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6203b681a769fc6cb4a8ffa54e42d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de3097aa31fa3c1f8006d941cef75d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb53468d9535e0945b79c4dad3360af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df2183b36b2907a512235193942fd4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958d22dd44c64676f8c0b6bfa908f65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71718ab66b2059d13770a26680c6721295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f8400c4d6565de51db8a52c8927c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1a68db99216a947146df272117a73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc1238aeaa18d801d40d6ce2838638298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f08c3574deafd52b97815da6fd0dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98c29f092a5c9dc31c7b719cab05c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a31799e9e2a1f4fe4a3129ebff7b0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f236729f1875ae7d119addf6c982ba8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156b66cf02aeae8f853213dcc40e36e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58c182eadfd83188cbb26085927ab0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1976756038395baca353c1fc142ef7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2443e75eb128490b13814f91fff1b69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91034bd3c2ed39a9ebbadda92ed969c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95720f4c95e93cbcbe0fbd28af1596cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe2a045721bc506f8efe40e4d75086309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73299efa6804caaa5907b6312ab206c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d0376800caa5c5234b9e82afa2e1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279da5a5a642533f1cad19b482994235312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace87f892c21128c484ad1c3f29486c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9511cf6a0e074bb6c207ace276ecc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470b20d64a8dcb257b7a5e30b2930c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d369114c5cd2e89f3adbc380faed303316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de56987c3e2597591d73f285392d49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20efaf0ced2520632885611593e8e02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae76c637d7b0785499f72889c53229a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44b89e7c7e95345ae6b5df5f063a40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf80e7847dd125936d63df2ca147fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c261ff38fb3dcfbe923b23e5f3257cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3091baf14d75b05032ffed9935cd0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b68a6161745442e91b0d6af31a8a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc917cbef5d9d25bca7c93d58a717609325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c7c108c7bd41d7e4c47d5772535b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ae3e3833c6160d54ce15cbc438d18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17051c9cb54c65bf2716f60b9fe9eb51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3642cbabdba680c117f84ddcae2db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3730138f455cc4561d8cc38df2ee1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43f934effb7ead96306ef617d0a518331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38036576d4f6a2c3900007d2d735d9a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218f291e956c6cd9eda15569eeba31d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2442e539ec35b85df5595782a872f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c965d1e6b01135ef46ef84a4b143335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6614c2ef04e5876a37c1d570c932792336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab0056d589fcbc35f71bf82bb2c092337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b4cf9ac101eeb98d25dc754a437b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a5d033016e267fe8f5ea989958faa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd24a2e05734c4c46d17ac2c3b78c7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646c1ffbd1d2f5b7c588a77f5634d43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be996856d83f98132d67d9e60c46fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ae3ddee6f213528bace6c31039d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6d49d5679d441faba0c0d96e3b85e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b81fb739d02b385798152250b4df7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5f9b53dfdbecfaa6bbbb8de0c969e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e6868ad3048e0f7d2abec0f57fbb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5df712ec73850a4e810d83b2a39b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99c913ae07d7a58c915d54894d9ff5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841321fd3f7a5a0a850a3ef988505c3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335780f932b3fd50ca94b36c82634223351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf06a3a330e0ec3119254d93275ddb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a172b2b564b4c9a4f82441b9f09e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86ef96904706a1a43f9a6ad162ec8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eb1c4f0bc292679ffea096aa84852355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f7549ec9dd208d2367b3ddb5dd56a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ffddd680a9dac913cba0383532667357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443c3d99a95917877e494bd4898445a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894da71873c63ce4c5117f8c87d91f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4d6aa342dbc9d84401f214e9417b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e40ec3b3c384d1ffe8d79164c873b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534875ebfde035a0f1388f60e3a8c97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fce98ef4308ed6f80f491e08ca3df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ffe790d8078929ca4b535d7c74e4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861fa7c71e9f788e72ca76d84e49872365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae2ca17e347fa0f009adf9f63aa64e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f7e0f9b87b17aea1e3fd43e529a8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f50feb369c15d5f3c2d713dcbdbe17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21146d948b6bf0b9c70535b0dd85df96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ed8ae9b616ed4305df245b0f4813b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44d80a56946a14996e2841e11eb4ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381c2a3967b21d79daaec813ac7d686372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d95d9b08363ef138941b9c03221b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e551ae71d53c9bce7b9cc9d3427720b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06371e8a3f4ac6292362428089b1d22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343faac12da75e0b86df821c316c8bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4c7104511a08126972f643ea1ea89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951986db0c4c64ecb155ab0646f5f8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ebaf58926a97b0694d9ea4a015f6a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09723798cdd5e080c26f86dc85115ffd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d277fe08a8625372274b9e49ba508c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739939199ad0cba3aa8d9e81611edc27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a3a8dccef9df0786ed9107574a43e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a929774c5cee5d251b3b72672bf670f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3041d8db7958cfbd6361c97042b9b37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf17b7acd135af1ab3f213d3f406512386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38544c0eedfab7003465b29f3c4684387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157f20ad3652c24fb2e6af863d688f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895627e78939507d47eff27de1664798389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0248c14488313b34bcdb4a378b6522390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783dd47b77a64cc8bf12f11284a78b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55408528603a3f9ff44054185640bed6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585175512907aeae37516c5ff8444dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35313c9d1874e06a1c32d62a714d8a72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547f32d6dec40b4132701838c5592ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec942dd0aaf945d5f991c8841b83a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bdec75f89d25428b7b1466b5274d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428ded645c1e69287f5eb0bc31fcb83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127d4727187d5a5ef40403d5c1a5d97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a7e8e0d567aa761d49e6a61e32dcc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea9cdfd2865ad219ba3111c130d537401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6b0318802e764e9225f8af8f12849402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c42932b31a8f6cf139b6c3e2b2d79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688a7861492df6ae8cd395c49916ddb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41420871ac9a53f4dbcc76e690cd5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0f5ea39b1597e5435a96e5a747900406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b13b768e3cabcdbbf5640b21d10bd5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b22beb12462f8e133f9efdefa623b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa9edf9f0f96145af9c670554ea0d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eaca7efc1705797aa64a67e59031a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab38629255746309b8c78f94e643be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a809c2fc707dfb14beddd7cffb73a0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927a23e4af4b01867c81f726fda0aad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ea72af43db6236eccb343b439f76b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cf8f9f7e71635a51441abd4f07c33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8473f458c1c91408c93832d5ec181416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a090c7038c37965cba2c6ca6295ecc7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0edbaf5264cca419645041141fd64c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceb0c93582ea6c5388b1b58ca01298419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb2a0184b8c34f9e0f987df747e61d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740bacf651c509debc0c985de8862d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b86870e0f6f0fbb6849764490a233d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b05408ed970275a185bb14dcf417e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dca75deb2c87d858a41436fc853e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ce5ba785a18323523ea6d8f84f8ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89d939ff1aac548fdd0ad1a7d8ce76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cb1f62e6f3460923e3542d055e828427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71220a8a6f0ad0b634660551ac5bdaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba4dacbbefb51d9e7dae48729711ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0b5c1da3dafaea3aed4fedc464db2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcd7b77a2b558850bc4c594fc9f067431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e3b86f1fec5952964f408a9bbda08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf11b84c3b5223c7e389f0bd9cece8e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8785c957b90aad681b9ea2116c7e0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb103cf73736e2fd42cb26c39a185d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e930ae646335ef7d567e62e3e4922436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68736dd76734cee12420e6e8efe95611437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7160c8518ff53e79e1217327e0a289c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6711ab9bdaa54426a1c909d1eae6ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52838ce0fcf0160d9a11f42b86b4a425440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e229e796aab07042b8d9baefcc001441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38986f92cdf4c09911f801a904d3b875442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd181c1e3a68d344ef1dbe3c311269db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1b4ff0d7432abaeecfbaa726cf2f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44b852d73d59ba4383a50ed30b7ddb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0e6297110abb5a14b0b95d74d6946446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4b7cb282efc94f5b056632d98bcad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d95e945483493a02d2bee7f76b2ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa609a4596e457f2b9ca2080104611b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dce29b9585c7d7d48ee50937e62b13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f5ed85c0c85268c610e88ccb658a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da183bb49ebc614a6a6065ae2520dd2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc89b0eb591e31bb1c480adad8cb92453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49ddf9b77bf5f88dfab61c05521fcc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4f30658e8b4992d42080b8b55b6c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18d0bf8368523309920c4be88ab5fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e101e9c128ac6102d7c9ea1b37705457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880fdeb2b3903f7dc2484d69a5aeac8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8bd9aa5783ac5e812604c3c528e61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b0663047d97add214dc8a9f4c52e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36abc83c734c8d43691166cffef069461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107510a7808c9a97bf6148807044926462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f62c3f583d8cca54fc2ef44c349d43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e50743e1242a357af4c97a474143c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124769be51611a0499c5c8931ec6cf73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0eb8c80b309edef39fb4cab502063466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ebc34b576d1e12478c3be24a0db7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b54db6828a3cf950e107300a288a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767404084dd1af837c1bf3d5723b0382469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef72f5cc6aef0d42cbb7b8f7742cb78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdde71ea65bf9cc38568e92f8ce99a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bcbc7491e0326d16edb3711f46b71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2973cc28922a21fac8b6b5b47ec27c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d215bcfc946a0efb86faad2044465aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3d8b0bddbb00ca90cd790fcbef2d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaf2e02a74fff175b707d8145640e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226e14ef6c06736c18cfa95daf45afe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373fecce94be56e385197642610cb30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8df6f5dec4f8abfdd5b2f03a3030a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54084febd04f88d5692cf8e21f7eabf1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f78a0a3f5c80c09f2330cb0bba8f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6691ec1bf1a022de27c0420ab2ec13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df3da6a184884c748906d571f4a7bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90c886b438e2357530b4771cfdfc54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15d8209bf4427aca13239f64227fc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644a7cc4c108f4fefeee00828c617bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf64aee10897a848beb6a9475bffba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f52dcbba15320ad1dc994cc7c021b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44174db7b8668ae63bbe14d2aff2a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a5a4ac8dd23c335b0e3d9296f6a33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b8f32bd02eb836cb28803cf5ea4c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf333cdc71511553cc31a2a537aeb6a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7590ad3bca4c529a3e70024cb286552493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5b7442fa2a04545a7e38b51b8f5dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b6b8bc9191c94ba21e5ad165d5494495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48c524ebdfb25a20f3457979065d76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fd9b071be0fb9935d3a4730de8213497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8c52808b4c9c1345ffff7d3ee07dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308585f5eba6596a2197b3f7bc28fb5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6987a8ded2e282f36cd4a6e323ceb6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7b3c93eed388c516f6973dfe9b1f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b5b78f55e3a40184c8f41fd006d65502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28819d880580f2740bd2a7952343635a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860624acf224b90f86a477db98d3f28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81102f8db9893710677128db5284d542505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276100eaf59f8657cd35ff4eabdae4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5c227c1cbbb6f6e23fac6acf07a80507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e64f6daa8c874b26bfb0a455a14e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768eb3ce4d98fccecb80768f12bd075509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2634b6bfcb9b077ba84a044fb0e730510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc8d86e60a4a450bc89a0720d70ba3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cd318ef1d315fdaa61cc9dce05dbf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18816574391b4f042ca3fc42533a5de9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ca37887376bbe90426e7b594ef084514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e66fdb307a6c2c761e1cf8bb5733fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9aae20c7392026bb034ce7c7f8151516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a20ee3c0ab60c7b96d196895cb6f52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97032bf4370f06e69429c2f76744cf91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c53b7390a1b5561cc1d966e713ce3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab56b2b72addb981c14a478c2c49f08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bece230a02e84f89263dbef03495fa2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02e69797facef8727ce27f93f15382522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbc4f4bcf11c5cf3f81c6a31ccafd5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5100ad5bdb443cc8faf67aaa5b6875d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de558c9404138e4e56a226bd9126a3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43f5c0ef5b6ff1d3d1bd370de32b57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeadb1feed981aa74d1803511b05926527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00838d0ed5f9ea6a4225de30bf88df8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edc718f877a572d244c1a387bc8f51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434f318a85bed44d87d2a928d303f0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbc4231518026ea22e0d115ae95cb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ebc8684969c48f1f564320cd05e17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8e0ca4952d04a0dbf89c1c7d4eb76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19881121f9a41798629c3e5a644b7410534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87f3968881f3a69880c349683750b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3cfc60cdcb34f56447abffea42a0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17846f2eefd2907598263e8fb2b7e74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ba31df3ef396bc3cb9501ca02533e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b262de7b3fc02f8f18efb83ccc475e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fe6e1f620641f1d399b1a23cbfd6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96e2915a5cd9b5a781755c2214b09a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ec4e7d209f6814fc85b1e64bc3c0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fae17e75d5965bce5e9c655fc2f8df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd8c95a5a198fd65d05ce3da32750d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7d9052530ffcdd40b07c66ae71f83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ede024b1ee4c1be64cd4738751ee0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ce8040000a2042a97380c2226715e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085d922cc739f6dbf5d0e1b755484b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038af4c361c104a514e9cbcc722da90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c0b9bf556a8a7580aad0cd639a359550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc147877967941657ce815553d549d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed396e51167b5ccc130824f93b2151a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5275fe3ba1c07d748fe8413efb9259f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfdaf235aaaeae01e5895944ac76cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92b08ab726134cc67bb6583de8849a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20c195c5fe1e423e3703372d2bb5e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034de7ca7d41bbe55a76d5314befe9f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318c5c03bdf7caeb122757345e63768558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9f1adcf89071383c37caf6361729d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f870e8628095706bdce4a70408313a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a8118371d994402e1455c60051c95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702b8e4cdf012a4eede45109465097b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a51f0217c1c1d003f43f656e790d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634212a243956f16975dc38f150ac16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb81c1ef3eed7a4e3b593901fbbd84b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc71e7f07783baabf0579682fb6649566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dfe8bd149e0abc6ce80376a7f016f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03994cb528d8eba98e09deb001c2916568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a42a3b747b5d793c239763b23676d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358473373f8a1ac328e66ecfa23ae94e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04dc8cc87109bd1aaa17397a1561c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c77b76a45a29b1d45d7a2a4e70504572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b027483808a86965041bdc5ab11af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4270476b8247d47017a2db0fb89929574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99c429802b263aaf6b83eaddac3396575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e174214c9706f043bcc845f00f34a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc77e030549d0da377690a9860e3d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182ebf93b48eeae7d37c6d54a6daad4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0bbc86ce7d5255e84c7e0bc7a29ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ac4d1abe52fc4e008f41d4f96b44b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9691fbc0299959136a87d226703389581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f910ecf190f89ca174f03dd343fd6b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51079d93f8871c8811aac7f00bdc53bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d15ba5d2db42d299882814aded268584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726bf2dea18e368c678096cc8b6e79e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7d741ed554badc3a8079d4fc428a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821e4e7685e60c7901e1c6b4d15abdf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f159b28bb2f68e25ccbec6301d8807f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c141d3013db927048cdb3051c789585589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf88fca7814c31b310d08b63e13641d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4c13035cf7693b9f6331824a2dcdd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24576971a8e08c279757c18a7ef50037592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8da59ca5b4aae9f32d9469ab115d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d02f5844437829a83e5b6bde6e5bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a13303e7222b744b2dbc5056b6da0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903428b992ebbba7d11290ca23a2386e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee676ef481f3fc65ca5a36f69e0af04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef57c601dec416b7995800f9320faaf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95bfa59c300874c135f3eb3b13ddb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84babad123d1857b9254479178ff591600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e530aa6a14e8b2151fb601268f28a66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20d817160bca17107c582a413bd82d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6abd04b9dde483ad043cffd9bbec31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0ffdeb324fc5db091beb2073476bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafb6ac872c12c0448769e492e139c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3723d4b01d2cfb66f5a74f536770931606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f621afaad5b3498f45a7a65a854f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d799c8275050d8f900a4f67e31c7d2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f3eece89f62d1ce61238c0a7c73bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a81beb75eb38e98787abe93e97422d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52730eeedc7d9d8bb970728b4e2ea7b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b29ebcd76095c86084eb5e6a56a6e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cb410964dd7b4e7d23755cff4a51a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba743d061aac91d1eb3016c6d642c63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871022634efe775c42d91aa24858136d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db050ccef81e5657bd88c8189be585616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719bf5c328acdeb8b5d31eb37c2fda6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6f941fdec108a64b5bba5b081084d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bfc800ae4d4483d1e9092a85b3927619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c476b8d9cd92fb0aee124dd84abe395620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef1a28db818bcd2be52fe4c947049d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8223bcac6caf01961692fd6be9eaf9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e5fd3c453915f66b1a50924876b36623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b8dfd3540885dc31fd72d0d88a16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788920009d113cb6fb6cbed78c988266625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaa39e9b44620cffe7ceb1481eeb6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aa5b5bf00a321cdc7fae528d5e533627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d984767839335443b7e45ed88f06906628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e57ae531177d97dd5e4512a27f1c3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eb54fd51f438cbdec36e4a59b9a37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f4bcc27b50d5b4e70f74007212d0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d92940b0eb93f1e9eedcc870f3f900632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8992799cf58b79e06c1d3e0ab8325633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7595fedec0a7c228d0f3d69630e0d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1f46c8159fd16090328cb27988cdb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779c4e98a71ba71a99f880db414b9e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf511dada63e62ad11efdaf0b5ec611637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1b9c6073185600a2194f48f5c6e91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc92d276a82a86aa99103efb3272f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc9e8a14c8e286bf6cd36e2dbe1fac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c410ec6280a17b9e8290db94d76dede641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860779f388c631adbb75a44842b37b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe71d9588aa08f907eec867e6565d66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02d72dbaffa81d23c197672ddbfeed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121613d432211b73716b44046c21d15b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c91105849c8cc6218ddba4535d8485646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9109f7d6e85d93ec7f93c6dc72ff2ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70a4e7ddccd57e02f64d60e817a2b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc84e92e19156f35b82e11c1223829649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48ffce01cdf12885c9d981b7f7de67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789df5a357d76cc16d744d22b687d77e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d1e6712233cdca7feb514b6041587652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b3334d8a9654ee89dfbfefe8a3258653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d24af7a803f76bf7c5da146bf84dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860f8bce8ee68cd8879955a52521ae3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8d82b4856f1a095bd721f7e8e866f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a3b355153ec8bee9f1f90c5142c40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e017db0df9b31c5d01ad62446ebb1a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f07d69b48aa524ddfe3f4e34eaef4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d89e16c56a3c1f41580eb3745a2f1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733b04d9803ca0dd9daa700c0673bad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21f6e5d68fdc094e08c9d0195d6936662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817e25173eb115a2e95e095ea96a3a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba4d0515cd40e87b2995c798079a95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d37a9519fb007a8c9f67553571e63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a21f885da17e6410dfec48501128e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f01e82efff1a256e377388070e896667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d7077d11769ad4894fdfe8a51a979668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbf9b72996586bf44b46bc7d286f8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eefb1d373ca238f9bb4b12d90f4ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd570f746b430e4e421d73bd1da75848671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a2392c5d2b0dc77af0fb53af64850672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a73b2fa682c88dec68dc73c5abac2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c3cc22caed6b83659098502880452674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591daadec47714137c98452f67068ba4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def2e9dfb6eef509110378a3885ce64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67972b1fa48bda6b153b3d6d67fbfad9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e51321619916bf39848458be30aea8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e21dc2aacb9b9eb9cc572534499e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9497264bfbb765080ad50a77b8ad05d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f963addfebc87495d25fbd338c46f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2f09cfb50886997839035e43c9817682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e891e0fe4b8c62a5dbfd6af6faf72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94232678d073e48b501b4b8ea6f10371684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3f60e11a2ebeda4274c28b1301984685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e8c875e12d112f65e0381f189b7ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff145d78f4ebaf6acf4142831eb4e99687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d592790eb44077a641345f8f4867bbe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f861877b01aef469b0cba1ac509e7e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9f42f91061f7cb713ff911c04a1cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21db05d547526b985e0e4434bd3852691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787a93dec1e7d59d0187ff213fb8f29692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e661c1f5831ed7619ebcbcfbbc32cb0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799906802d67ee633d28698f1d8d8a02694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d97aad7ada453efabee11ed8ac0ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018986f1f0ca2052dcf2a9b2d3ef479696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d720e7425fe59ee661980996663c220697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b60bdb25fec37ff14c99de73678fa3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253ad32d41eb7b30844c0c664dfa789699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b4570bc39e17bdda1c23ce2ce4737700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483c85c949043a9ebc32d1ae08377d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6948fe6babdc91e7b2c7189d044135e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0bb179b94a3b4dd858fb45e9fe44e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ce2e403e27abe0ae5f000f71c0e2c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34783a8029eb5fbacd089ad25086fd8a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90365fe1f5b761295c64da10935626706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1230f194e82a38552592983cd423e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83333c59e44a3daca3a0a2a515452a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0175ea906e2a8880046937bc2479144709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b355d5a9a25f37184a35ead5d36e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cd605b8e392b051372b0df0b958ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd4343b763a4e14d871776528f4e7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc48e3b5e414b2998f02ee1dd331a41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329c41b3f2070f1599bab85af03c180714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7a2832ddfda8ee989e4613830af18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebf210f1c7ef166ecfcf4241a30507716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27365445e6c99c4df918fa16ac5400da717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0c77abc221dc6046250c1344e99a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d969d2eaee762bbfb4e21ce5ff36bdb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8eb4e080661e8706d50f37cba2e10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905995e0de50d22da7933d9c1854a66d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df2ee9d4d211946aeba7114ab8813a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33fb11a8ff0e4f94340e90005b43c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77080c19ef0571d6e8229c8111f49317724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667eae5669deabaa72e06419789cdb2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683045e2f40705d5eaaad44d91e78d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cd9334fcc6068cc0c54d145103bec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658eba0fa39594a2e48fc457fc1e121728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002a63ced8299254b750b5665f9b0f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c93eeed7751251f89962893b59b68730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a11c8359b165e1b181902c1712b6ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c700c7c8f836de61206b6fcea31e20f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e121d90d9823caaf70a3fd592fe3ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad97467e33ba0ae2951cb2cafdfa671734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a52a54e71b8ee0d4f63fb43b36dce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e3512cb05c55f4306967734aa3b77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f228d741e8be53b6ac32126360117d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edd1dfe06759bcbb6c6c3eac17c3a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58e470261efc2b97a4f542b26cd4bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be93449282b441900b379e8c84cae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585f1e2c765c00d199832195e82224b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2810053707c9ee19b366a53e8269c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b95b2c76cb283b2aad0cd09399bcee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da507a3361c522e1b7794b44046a9aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434785999fe6d0a36ffcc6565d0d648745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240246b534c867bf8be7cac8b578113f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33225550e4384f4700130af53c59579747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3f306746cf457f8552c94fcf7a25f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d540f28c727695e27ee98b58297598c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcf086afa75913fa8843c6505e6224750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2023151a8e37b516d3c17df1c22c907751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735eb82681363e230f8ca45fd2629a28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfdcd2a772147b41dc989f174ec087753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0cbb783aad35ff205a59e5e0fa2c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7114f97ef35c22c45256912859c0261755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f938dd428bc91eb697ebd80da43f2ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9fbde07b9539492568fd03cfcc5d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0316479a7f09d66a6aeac0c6e7b75e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17cc13d0aaa93709df12192098c7a9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a8d5c774a0fd031732705ec96766f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9e4689f1bb335c3ba2152547ccb27761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85031570f54bc89727d3b3fa4623dc71762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7f354b584df525e81784ef529b275763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789af7a9386d3d14aaf34d79bc38e235764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8267c65dd8743729238ab947ff099765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b9e7605a3016f626ec0bce8990bff766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cdea2e7bb843c6ec2feae398dd925767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e5eea8de5f6721c2ac742429e8818768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d8fc6827b6dcdc69336fe92d36666769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3f32f205a69bf031e52c4719a2cbe770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dbdf489e6ea25fedab60c74458fdd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168429a4add5ed202a04cbb24f6b2a1e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a469bfecd1ec226ac341129fdc1e470773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5512e87a9ee95a39f4cbb5b918da41c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa29ab88604504ca955fa5cbd2e1f1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4a3a68dfcd6348b391db5e83529e4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0818de9cf52895f1aac09432b4935a8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86607608cb838c7ea514ecaa61cc0f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b70a1b4e866400f6ef6b7d736321bc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95040f0c3f1350b46a0eda8f4aef2a47780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94718697b0479ebc85c3b499b37e05781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95293805b01b879edf4abfe9037969ed782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1d16b05d73a131f1d0badab0e5fb0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a790c9cceefd01ceac0534df63b7fc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cd0536774c1a423c0d8a7db1e8a51785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e0e22985a4b76b2e4f9dc37aca85c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bbbfffdd4ec5776b38751ae6333c1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e02d1d0a2cf90455b90380dbb481e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2e174636acccb149060deb14ed90e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dc742f3b7c1620c95492469b4e87b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce20ef2d806c588ae0d245604bd1a3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4dec7d9e7baf25505780d7302a65d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4e3193891cf113456ef1bfd71cad2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e30b7bcc6c020dbdeb6bb2f332bfb3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a329dd1a42c5b8720d20cb9a91ee40795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be29f0124c8653b8fd82982d713f6a2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d969e65355e86c476afead032aeaf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7063eaf2ffab51aaba51e9b294a9040798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d0c874cb114eea80ff59ea94436b8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a303efe5d750ebc1f439acb033c51800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756e28b41f604f74e83e7f227b68649801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327ea540248caeda96726e1937c6eb8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877703ca4407f7b9953dd9d1d938a1f0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00430df442f52b3e7345809cda2517e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a32d3a42f0c323d797723a702a6ed805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cd5adc8c9451b94a4355a602c6d33806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351034ba4129c29b7c731c9375a7d9d1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50856d80c0588407dc1b6a0003e578f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea437d7a40b7becf3a60c8b21196c176809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8439809affb67d69b27dd73b77859810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed019ec74808eef3fb9782249e6296ed811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594eadfa350b50ee4a5de1f2a9f1992812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73304c15ce086784b46d0bf1f8d4b4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f914acf75930a29ed5f6801ce62d1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905608690fd75ac15c6ae0d358aa023815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec78c252bdcf9b4e79a2b7ad10c815816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd9fd6faacf7029bc172b3063ce143817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac44efc67168655a21396b9079951b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95956aed777ffbcfd2525ce34477bbb7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3748ef0475ff17ebc4af25d5ded05a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008f8402999cdfa4b66a1b240101210821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948ea15530a3e5a39793a0a6c62bdee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d82f28feaf587611c50a0d4467a87b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eb46e464a2b910f4cdb5c18ae19213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5fc1363e3d000db6a46b87643e5894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f560c5121a37315cdc377a5a367f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529083871d00d0fb9d01c6228eb0dafa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643972d8c413e5f290f3e953ec1292e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472af5dc2eb92822026cea714a914bab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dfd1e13b017c9ed1a57a0711e5d8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c32891b5005454c5ffad03703ee30b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cf820c9c607c21ab6f71b01bf07ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c84d5e4374dcf53739eb2c8c7eced12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3f807f7d71f53bd7c02b6849d3dc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b1a1506b879cd033348ce70088e5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198217c630d133fb1eb128b81f21647115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734fd659487bdc6922d75647be18a7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe6dae7d5063a4a4d8b80d7ae93d0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaf8256befc3ea137a4f2a9976658718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb5b8d939e2ea67b4ea960cd9fa08c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17232ab85802e0c5b3eea68ef8ebe42a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b293992ba23709f426ece3f1441507e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f717a5a29cc7fdfeafb08f7ded37022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea7a0664b3fa1fb923d752e48119f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017290bd3ce7bb64e630907d5ec8e5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c42e75e5be48eace23eab12b5db64925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9fc1fac7f0fea76f0f06cd026907626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b09eef371adc4a30d59d4a7cbdc7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f569927593af5041bc27e3380fa7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9da4903150c8c17526a9d0f17e4c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3b59a9d19ea5017db5be3e871983f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aa69ba575b919e7d3e12f4d316b4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15272b01e2bcc82efa80fc13c74901132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c20f5ca1df47636afd9c8453b8c97c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3572f175dea1a895dbbfc32ff982834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785104ae9c8724d6df78332fea0c61f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd41d85b53ea77fdf57bbd94411ee636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a54c268caa4bc07af9bde2c6bba2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e977ff17bdaef78e0c24e4c5ed07238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e8d6917c308290061354f21b2449039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eb8b0df4436ab929f04853662d73840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad01e15b63989c7f2d866489847e9d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661500c926c590c8fcf03e3315a89e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a02824c30192aa2d2ac47c44be36143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d03036809c0f41f8d46c710bf5554c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f101e00bac34b5d6202dad6d9b3f7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1acccd79419a772d50aa1ece9f59046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25646dd8bb1b7116807453d24608b5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bbf10cb4616a7878bc65cffd66f9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41c7823817622d7c3e36eaf48705d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e97bc9cac72b031cb7e612549d71850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9d7800d35096f3e22bd43d6e8269351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38665ae61658913c53b167842bbcf5e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6c16b6b18843c138410250e7a1f0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7b9d37edd2c43a14b149c8983e36754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8ec8b96bb6e0d16dad5a00404119d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008442b1e4b3eeed7c2e3c4a969423856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6d9de445e4fc37a0e082786f18c6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbbb630449e19607855596c3991fd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c4596c906f3105cbf62e2ae76311859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fb354bcd5a64455045761acf4d52d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ae7043d8a2d06b4f8f94c99daaf9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb547cd0f4ac479e0e1d1a67dc118862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2bf2f8d621c37bc3740eec4ded27b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d1006ec4817d77b9700ce3d8d671864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c9d96af86f7b34c144b2b097b5c0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f78a7a2802fe05f5871a9a69bd0a5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3c4f9440d24219636ed97eb7cd4ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658719eac6a5ad2ab04aa9b5aa7dd07768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7b2c3c8f69089cf6ac13625660b9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3adb79f4ca61ebfd132a9643d670370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9162d3ec0963db6fcacfa77ec2098a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966412b36410e6305feb0441cf1891b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7098c7b18b6323068f0e434ccfc5c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640de58c5939bfca1966aa8f6d8e53a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b1feac063bca2528fd25f94acd6cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0772bf13aa04c5d4060cd6488d5baed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cff96a6ced315cb80c0a07a6a4dbd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b7d8bd429dc7a64deb3e871bf6dcf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9a44c6e8db9404f99e8288d3d808d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca7e0871858e70a1a6c0d146f3bad480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adbdc09b64bde5afd7269e67d488fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06ad98e8801586f710c977dc3cfdfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c8c97778651cd74f9236bc25f513a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6e330e17e376ff57575de3ed2772984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a25adb5a5e3d9163332355ac0b2b7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b706182e1ae59866c7f2eeec37fbf0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49d2a6e85a293170a1187f6940ff7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4249c4f358a9e46e1d10c06515fdd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af4eae337d13450368d3af8707471389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a12af57efa937b0f327b95ac70143690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d724b828095a3ee7097790a2d9f6cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d86c7ab036dd41020d81a0ec5452892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e472fd27aa3b3868b260e7eb0307993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b981fbe9326ac7a98f5fc15e040bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0cb54c08354c31ce73b11b06f85b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc78876555194021f9620b545e04d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696b475ad2952733b14b303cbd9765a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85389910de4bab9b6443ed9f6ad8448a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c672c06e0c11e367a1ac287b37e56199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc06472e9445828b2132eb86a650ce9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d58a7c42ddabc7a5d6436448d05d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e0b4d0324b5094e3a43b4b7806b7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba56ce782bd04c5035edb528ce74f2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601aec21a12d90c9ce1bb1eb87727b04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5736f708221a851a4b8e710a8b06f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebc492d16810e959453e9bfab47323106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29606d2c2cb259cac8527803a049c117107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cdf3f6cf7ed2610b2dd6cf7c5d3cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba2497ef1d942dfccd2e971e5b6d1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1e75451c9899bfac8936c2cb25175110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414aa7359a442a3a6bc88e7d01bbb2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7dd05b02b98aacdcc57bdbb4ac5ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a71e3f637d0b34d7675c884f65306113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ceffcbd181120e3544f5d2e5af43e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608d11867f801fd5f6fdadd64b892b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30455f03755b404e074a074fdcb15e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81fddda670658dd6ad996aa40687be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf4b872eb158ccb656ef4c34773d36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9cf20dee5f68f03a0659b882219fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a84a9a179b06056a3ce82a4fefd8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3103f9f70edc37ddfc9e79d07488686121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f423c01f1ea1587fbd7bb3c2be8b4ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b5ddc7d584f6d0bb9af554ebf5b93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94958c64c69d31dfb66a1c2832a8e437124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce2c58667847f3797d6c8ff9560dab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128f4c4d970a82657142934152448d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d370bc114af58bcc7d6648d59b056127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b67706d6e5d2fbd51efa7f1a8dcc3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c99372e13332106627808e4cdc856129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ede731ea24e1da75f5db310e46fd3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228137406ad397ea29e880bf1b588d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926473dda786b51dd3d43718f0cdf59a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f63ae1ce77f79546160212b5be6e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48101076ed4110dd954535eef6eb4c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7647fcef9a87dcaa2cbae3ed4701484135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc326a923f194be9d3910b28a1818d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029a248e70ac3158454fec6b763f62a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6f5497df714b596f7a21ff5427ea0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937541292ba73e6997d391714b6c651139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dbdd261d6f83128a195861edd77c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016292d7c46d8880036b510aef30e7e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0854f5c0243b3b56d69cb2634cbd8f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3682ba0dcd35a9e7fac3b0e278bbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a7796417ae79b60e3bc5921ce53a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b51f25af7bb9bab6abe472c4777d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b388020539bd091347418c03a9bb75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3260054cfdbcc5d34ab9ab1345709147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c99074c5155a35eb4c7078ddc550b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb21a12287fafc0881cf635e50ec48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e78e1ed1119f6224971fbf9b6c362b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4b7357d02f3bebbf4b7b9d51f16ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131c6354250691c05e614bad804e268152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c999bd5dbac8ec0a426471e7cbcf58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc669b2eb834bb792d474167633a95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1611321dac3f4fde13b9a840092af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b488a123d360fb8083781beb350b11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8967c9693bc75cf34925cb20fad7d34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043dd9d624d9e4026f781f17024d7e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d76229fae7571ea2f959b829e3944159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda8bfdca52d7ebd097c8060f8219c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1faf4e0fab74781beb27117719595161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8b57121592cbdbc134b7f6a1af5a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54799c89cb1163d45712398ee0e9ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8673527e94fb7d0d83ac894452daa7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723a76747fc13fac77c8a4872f07815165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40188058a83a3bd998f55bd63514d585166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a80b582a67719b46da3edfe931019d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dda4307e6d4a5176178ee53f3d675168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e8b161ffa92c7f18ce57256209195169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23dc21d6cf50b15aaa36ed1316d3d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82800102f31c0dd047f112497caa5386171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2afe0e41c004f9f92702f62a1dcfa4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8e8c1f86fc16fd007aa7f8fb40832173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cae38980dadc0fe670fc87c2eb416b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dde59bdb332aa8ae51a674cac2266175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0495bce03d5889398d1178942ad9a3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2d3bbc71096deed99bfc7597fa416177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15811352aa346494a59c6e1a67667c03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2bc93a3c37f83c292a5da21aabd96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4fc7881e1d45822562c0a3ed415e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec6a47b10da46ada4c69e66f3fb52a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d57374e0c18cace42dfc7eef0cb3a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4b963207ccc5d7e5d620048c87d19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d6eebf9f702ab6d792837cd9985cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b083ff4a37bc338e9f554009e4f018c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadbb92bc3886a139e6eeba98593274186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820a97af2c3e85b55dfbbe0db9e23c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07372f2df8dc747cf0f182ff0b75159188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336614398200ce40f3b3c7a6cc370242189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8a511b42919bb4b06f1b41c9ebeb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ba7fc0838ebc4d9d4ea83144a9a1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026c54cf9e5138d3e820e53fb59e389192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d789d040066a1b4afdf3893a6a67f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42ff3a8c9660cbdd754803f61a5bc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ba02322f3b2b31d1b5d428063ff5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79663426f131f920108d422e33d19e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f005e1384c5e33d0d7ba6314f92765197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcca50ffd7ea7fa18075b76c15465ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf18143be2969b7277ef7995dd30d61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178f21db5a6732a720abdf878bd7661200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dfc872f10172cab8c8d80d7ef2a51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1f6ba36063ad9fa8c8054ae99df4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea9e882a311e09f1d3306be2b18b11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b6eb255fa3db0b0153bf97495f544204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd159d0e011a815ebaa53bee73d97337205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67988e6d997f051b979dc96fe628d7cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34cf6649cc337b256b28d6a45c2a7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eee260da4b7ea867ab0124ac60dac5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2883dfcc05bb59454dbc2176da94f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b05da42ec842d0baf11b79cfce763f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067646cb403763efbffc8be41d6ef137211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84636fd479c3f7996cc7e351603f257212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83132403bbe08e0c9f8d3b57196329b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd045161a11ebe107441b0ca0f958c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f166b2dd4600ca3acd895b00dcc5d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159404237496c99da18e97a7a56750d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932571159a312e48597856005a53b2f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebd0121b9b0b7d13ed23184f940e80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ac1087d0c5263add945732536f708219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce791560ee672d8ed3ad8c1855a22f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274feae7208b6328d39b2c723c01f5d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81046396419638591ea5a63381378b6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb47253493d39c5e124d631a2a3a99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba654c6b5337b5b178d50e286cb0c89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be746b5cc3e8f1f18c2f667f2b2cf4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d6e3c07b9a2c4905ca9d767879a8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6fdf9b720dbedc15ca71fde935be2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82e52ad404b5e2c287f45e94a933a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bab6d6c5cfa5802d4cf187981c5028229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb37a21c59654d0fdf1ae30d5b9306230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3af23ca35ba6d29fabc5419b200a17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fdfc6af9938676a614f08273faa8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab052ea58d3f465a64598d578dff556233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d95509fc4970414ff4aed31041e352234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac18d5254dd7dfdd1f985adc04f6cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787278f19f082e5d23fef16c05b66e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403f64f43945ac254be6d6e595372a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f02b1243e825e47f0af000491906b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998f17b128a993da28a2f97bf87d8ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12421e9de4f2c5fae57ac3d2e5e6a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8a77427f5cb6375ffde3b8ff34981241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6d58beb1ef45bb485288acc6d6dec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b776d8a63a2c2f404c9f0ea8d1f2025243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374882f7f0191a85347562ad241bb335244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fc225fec96961df554c1b16a8cd19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b1141e6ebe903bdc16b2536f47de5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cdde195388cf56cf680bf084c3173247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54880732d4c6700b4c58fbf7f0f4d33c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91b3c90bab07a8c96e0fd1760fc593249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf19271dcaf2617e8d4a280d1031fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a19c43b4d0668382acd1e5acef2c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651880939bb3498b25c5897e3520e10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cee95b1acf890a2917920179536b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4503af398e0d83918fd56c6078893f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8b3bb35cb5b1f46d6ef3abb2ceb1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869439abdc3b8ee74da18eddae02ad0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e763cc1a85ec8bd8cc6ec1202c298257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dec058497ddf8d6a64465a24e5b90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bd542fa06fecf12314cba4bf2f843259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44ae052775010c089c057545d67c84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543412e9d3081e75045f109a1473703261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919e458dfd5a53f856c6b443d7ba1be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d4a481054489c40ff53239927a4bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002751cf43af424f8e8606a0461c37b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2b5951e4d4e79b95beb4f4ffc5e65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12cbdf5ea74c82745ea20f167915b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf7699f38cbb15ec5dd3f36df5c87b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b077b4dfbbf04e471a378a4ff6396d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97937b3476cc234a3792c07529ec6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d275e050daf89ab0c23ad34ec4bd0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350dde6d9f92eedfb63491597c27174271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e6b479cc69957157b832a334add03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2a1a4679c6148900e677cc8cf64c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91941a77439d27de51ceed709dd8b30b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f8d61a28ca0fa43cb1700d3c69d78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622be4b7bdd38fab4e4c3c53bc45995276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf748aed10ba552bb22c2f201aef41c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5964cc50d5be11d4af2a41ee0af107278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dde2a078b23d26ee4e3321088a55bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950769acb06b31eb87549f5ec309fb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb417f565eb7ce7f07bb4c6659918f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a7455080dc8ddc4319e35f052bd8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148a678efce109506ee130160eeabb6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22baf90f2a08b844b36fa946979239284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26925b9fc24d08b1d5aa127b176c153285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472c9d256007ec2cd5e8b802dcc6299286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a23918602d7a4e8e080389a0c15a45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48020ecdfa57a1d997700b0066019580288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4d26d88c24ec02250d475fe8170e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b61d432174378b6f568230eef5231290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dad5424a727a79e993a8825ad9d50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a1d1282b34e785bed6ee040442897292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86ef94d1b252022b1b5b76c23f9ad4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327a0bfd2d10f97520bca0d69725e61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d2ae7b56138350758ea0b15c85a92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fa52fa600a384c6f52986beecb210296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b1b39d5792227bdbe5ee3ff7c0e85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f0ac0e5d6d4f48a6c1e915795a8e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60af83f50c33269284c3067d274bdf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520616f64337ce1119363af8f626ca37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bed466b758d5184fb5d5dcc6c8823301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86534212bfa5faf563ea22e3b31eda0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f50504855d587270d4a0a0ad62f6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051d3a1035e4c34faeafff4740282f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428f285f6452333452aa0bac7b7b89f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70036a4fcc471c2a0a72c37b81d7a95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85687726a28e191200758b8e3bab7b00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede787991f243e2ec9592c1f180599d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fc5a83f7100f3c9bacc6e66127ed3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77ac06f573de20c531c352b9391702310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053f6675b169fa85aa06db78c7388b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc013afa1bdc449f56dd5a88582294ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaf4e60dd6fcdb8b8dc6498b1532e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af346e1525610f6f5f7a822193afd439314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec230516d67f171a48915bd60ebe49c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd065d5e612b44255c295d7cde4bc320316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba1239867bf8ec75250544ad9b44af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544cc4d780e87bea6d88f59e5ad3fdf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab9e332342cb17dec1751fd69638b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b418729099c2b69cdfc642c4fb40b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8cc9d7e6aad6ebefa39319f17f8df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c6c3f7aa5dd189a8eeadbe97fc608322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71441539df75a18f9ce0aac1c7ac3d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521dd23a2e570df4ec50dd2ff5d2541324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66ce14bcb8a04a937c112e711c409b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08c7072bf9ef37a24052edc86ed58f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c62f3e7f672f60dcd68fbec7255d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592473e586f0ff524930cb8c0879af8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a3ed5ce3b1073d7a55a972b372afe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b7291600c18dcf7186ae4110ceb3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3559231297d3a021fc63345f72bcb4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc268c3d5cd9d48c45d85e3eb109bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68ac21a670c29a96b1dcb9986008ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608ca5cde8c1ccc1c968d8922f3792d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b9fe959c8225390b5420a7692f288335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6c2b4933013692097724e2717a5c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e18ce7ec39bbfc9453673286b0a114337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4635cc520afd773330e6d05c8dc1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085d286ebb32d65687cff93db8fe613339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af42019e6daaaa653f12343dab52ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91b43844f9db5d4ea93805599338e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8797e09a4544f61f76af89204d784c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaae03cc04e54d8317951caf0814810343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6f28c11037bc460cf739e6a51e67a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc1b606cbde88a0d753a24f15239df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1863c09d3bf58fe72c0bc2684295bec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1f4e8587bad4398d5b6a57dedf405347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b5678c861302f7a70dc7e801fa00d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e653920ea6568bcbf3e94e0bbf100e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799dd1d7b249995d21234df9f584a35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f062cf9e56d7b584c85f737c7148b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5013050278fd7a628f91afd3c8d41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9545ebf28eaf375c13452979af3235c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7f2ebe417201ba7fd841fce7a6d36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c932012a6a9ad0cd22a6c8ce73ec6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b106d0c46ae5706b50743d6aeff80c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e4464a1bf227da23c80c802f4abf1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c344fceaa6983f4cec804db6d582d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f24bd52c29ea267e1bd047f92ef6e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d11ae9678c37d2ceacf8b729a91db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c70756206c4c5a80e9aa03f29d7ca1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62367eb022c3acf1594c5567dacee657362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8e5cb77e39c27e6366b032f0ce68b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e38582904c4f790f9df4223d6304af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679cf0b9a5cc1238b9f39347181b7b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624978c362da224ce8648dbde412c414366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4f089a6d326285460e3d900d65296367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48536065ccd737dd9d576169d65d30fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cec7d2fb2fc20e3db536a7bdf1516b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9288a204ad0fdfd379a20d860af46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea84bfb811231e1e3afec7fa9235f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a4bd65269ecec15574b7d122fca48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d4080ab499714e9d4985b1211065c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed4d7d5490acc429ac81d1a7f9fe57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32524114cd36d7ccc6464254baec720c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b1b7ec0c1539ce86ae0ebf5bbac35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df9675800916b5bfecd0f22df0a17d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a01adbc6f247004825cb62eb9244e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f653c35109340d8bd8840b228aeed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80024aac73b858a22bd9c5c4e2287f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836360a62753545c3322ff600987598381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c62b2890db13e3e7ba436c30c3a02382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c4841eaaf89602c98820fc59fdd31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03136ae94e4346a7b009920ca44d22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094c32c9050676aa395649e0f569a2a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bee44db3b432b1f9e6f6f124cc0f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d40b5a41cb8123d41a6a442fb014e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec37bff7194d06c48e40b78b3f2359c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbc414a659cd12f5ee01e784533e6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f722dd3d85e5da998b8a034623c0d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c221920e28dd873b574ceb627efcf1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73e959d9135c0c2a1d3719a5df4e8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c694e2fc7c5e91def4677c3111deb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496771b2478a173308c14b4b1acd30d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59733fbf15283aa55db019491d247235395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13e626d2884063c0d84d846cf2781a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248176fa8b746e1b25f6ba378095a74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ff75d7f3acac13bc41d25fbfa3d1d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905e07e87d98882e4e792411bf81d0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1882b38eec04deb635db0c6666068400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574a483746445854215497e92e2752e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff3c6286e14ba7380a1fb2665d5910402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3785a2fb46f37e4c48533d97cde0e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e81316c8cf65f9d753b859a4c3f51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0bb59f7e31928d5d1a759ddb9e9b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331a065e2673069831e9128743059aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26a061bad04f7b9096061fb965cbcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffcc089e6d6e11f204da7985f1b2df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c7ee5b4683e7edc3e8354bcd4a2ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4917d154cb3ec8dca53cfd326528729410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b1d4eb1aacb4d03bd3eba0c6d9470411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2b4721677ad8f70f87d8ffbe330bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b338020fb920dc854e3ea15ec6a625413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17520365fede784dbc903f75bd0123414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f2e1727d0bbda3392495c3530f9ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15431b14a72f438be26980770fc82e8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b57ee4afe0530973b930454a508e50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc08c29c7ed651d71ed494137af051418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2723970b58747ec33c555772815a30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7addf72100ac0a7236173c326b4b5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520fca3a113796158718cb996c958d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70ae4bb9ddc4fb1d3e8b0eb303f625422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d974d9aa22c309a990e0134aaf05d89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ba5d57a2400911ff805e2b09b9901424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb56f70df4745de8aa8e6dda76d714425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d857ce8689a901d894c7b32cd527eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41891ca703ad0b5bc3c9366bb4832a49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517305a9697955f68a0f3659e8bbf11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426850fc08caf1325a01229d66f958f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d074cbdd2d3f5c3af07f877b06e429430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47890cf48e2292ccfeb159cda1535ca1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024ac1dedf3f047b76131c3c59175a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd44f0c68fe8f232c6affff5d730401433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f99ead706ab70a3923b517b95666ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35cdfff58b8b2f2f8578591a621b47435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cb673763428ef4d2908d020c17dd4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e8192e626b2f53b29648f084ff13f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065377366aadc5162a81be58bc403eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109ada40fd0571357586391c728b06d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188e1a7852083c0f83b5e3c058d7b92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9e0a8867e7efcc90285f4f2ea527e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49540ced35bd44c12be010a7f8b4f278442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19a588b43c1576453392df1232777d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76520fce9ff4ff270ad97d9f10b2bb7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f239ece1b564e3b1454ba964409ee1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e52d4b670d007056ceec0f7515ef4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591278159b5841ca94fc90b31813305447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50dd92491082f0655d55aa1bebb093448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71611a1c3772d49c708b6fc4b35156c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a70ebb918204ebc921f2bdca3412e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7caae78292701a13e5e84afe0da5c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d103c3358b42509e2133b4e64e7e6ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ca1663183971fd944d58dda79f446453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56a69299f71c32533255936bef4ce9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc669bbb631105b0735ea09ed3c7b13455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165aac341a4e16b5dc2e602b041d23a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b397c62abe0dbc9f958bc4cf37352457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093093b0f520961de4096d09623bad5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1288230685fda0e0a3d50d2696224f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6f7e2607bc8b93158e5dd0d8e27ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e7f9fe8a384e7b5c389f9d2f4a6e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a1cb8aaa741fd5aecf0b829ee1344462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160604d321bc4100495599eaca750ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df944d6b391a174991ddae0e858c09b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b092ed843585501daecce1baf217cb3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ced380c35a15ed624c9cb3536129df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ace06b7db4357032724fc057263a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a18b0ce0f7c230dcaa6b3ecc8d4a1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4ff7272b6162c5399f5c5af7e94c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90958369b450f36a9e0b09c2aa574827470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25f2baed788b911d34036d35e63ab2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e384d1eff9e744426261351875055d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206a0c5a3f42a7bd3d70d5df2b77d3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939f0ce4ecd973172886574e6863fd5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af02992eaa4fc690b9ebc70207d4cc1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae018cd5b899659248b745ce422aea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6019c7aa5c2df40c218da7eb7433b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ff9995c1f1f1fe3f7290d289681f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934218867aee44ef6f487eda4164007a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68234f7b3bb66583d6109c8f89c33760480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5b37200d9a67392f0100328f39de4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccf2d7adb4f7b27dc24eb50916b490482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f9884931a415ede4e630e4c54f9c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa7380184b7ed8a9a77ecfcd1f383c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02236ef65ebec6d092522d6b16344fbe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e80911d318c146000c14ce5bda5e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffb8073b84317ad48235102b62dd2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b096905aa701b4549e1d9072ca455cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51307eec8271b1f0d5a36317529d261489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711b883ac36cee515ac1659e172cb4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02640a88a7e34791e9fde8cc9e97c652491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99a9d74bebcbb5c43c697bd617f9c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb117143ddfcba1ce7cf18b4ae96b55c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf45cad10f42389f3446583bf519e98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13f3148e17d8035919882a8c7dd6dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a4f14ad5bf2ed26ddb3d8a39bf5f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c65ff7879955dad7a0606da23a3f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604dca599b405d91f0f7cdbe6b8668e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc99c22118a78336286f3752603466a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee03d65b49c58a517838c45368db28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa566b714e743147c7dd37e5c686d54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0961d6abd10ce9eb52bd7850f662b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d41e43cfcbce6e5848baa1cf30858503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb404617195507ac6d284bcf67991d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb282f7d16de215723feb428000a48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3b06d0e35b2109ee11ea8d6be1abe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70307de532379ee61fed313e831a4274507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0dc4d9bc4127224acbfc4c3c9a07f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3af2ea8453f1f1b4e5599b8802364e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96462a2aae392ec0764c0b12ff1430510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53139b4aa9c412379d1d1c86acfe0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18f2e9bc800e8324383cb5f5db2952512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c381785e0950faa69bffab4e1ad7edc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dae14885b67dbc91a7f2294ea411a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14dc16bf15118368fdff01ec9cd2ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbe06d0fb21f747c7ed018e6ef09cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134b9abd33d78e2d6dbd83a0e8028bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb3f43423ddefb365aa2d7197dca72518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351eaec917acab3d0a061169647bfcc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d19fc100a2862b249659e1d49e88a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f78565bf522baaa26da262c78a5f28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335bbf93b4d061929820538a58ed69f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f4ce7d58dcae8069a1c8b11855a5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2559d99deee3a9ece3f084ac2e2bf71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b8420d232811b37a68957231f650e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cbd9bd1b517761d3118ea583ff935526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf3fc95ea644517451af8dd462a08c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32d81d5d776c39b331d0fb9e919162528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bce46976731d2926810e058f60951529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4461191098cc52bf8b46343c3b636530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7d60c77633079f40266cb62cab6fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c87c556d754e892a8751132e9630532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6e908bd51679f3ff64b7b06b6a7bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f95653c148a7db89756f0dd0fc6ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bd6e5ee8907c7f2be46a4fed8d074535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40020bf80c56c224ec0d77625f89c53a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e875ec5a2e714c88985e1bc3313182537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbeeeb71eeb30d49ad6ac2091b2c070538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bf61c807314feaaa587af9b8c64bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1643baef5cfcda466c833cb900694540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eabc26a0f18bbaa62cfd398bbaed61541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1650d82d0e534ce002f45d77f2f3912542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eb59ba5620f9e1d4c8c943581157a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9302ab3a450aa9275aa1fe421edaa76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20ce614e9ad59c28b6ed224e53f39a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a401a5f3d097ab37a8d836c780c592546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5daa59ccee4f62c7dba1c9d3f3e076547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dd2cfdd2f575ebd31fbdd8bc1f68f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf6151a4abbf11c85b637b84778a36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8eb665135528e446adf55b0c4413a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03081d0cc3236ac3d1896fd08ea9d398551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831102db87e9f50a1cdc29f55830daa9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf57a0fd747631ea3252f0d19251d7e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09733d7d26c0a527a69dff8cdeb4b327554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78da50c7e029ad071962612a3b3d9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063161ea119493b7de3699924f3ea3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39488cd1c62cc361735ef74c0705d878557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277d7bf99c9108bef505a686d48f5c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d6228c1624edcbd468978236983a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437e58917ff680ab3345b44234564d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84105260b76a601e27a756944df0d211561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936977ce42a2184d65ba18e06c58d70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38306b1bd8ac73d1d8823c8e0ed3dfe2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37333c3753178e103b9780c70635c1c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada6b4571888f5d530866faf93d14dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe6008d1d7bcbe897b4bc0b9254f63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecd7aaed84671ace39ce2c77bc901a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62ed5d5e68baa6a5b2079170ac8c76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceef76985e476523adad2d2b58da314569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190cfbd408eb00a2113529036ce0bd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415001ff6c76fd7d30e5c1316e4f3368571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e97735758d6d7d34ab94b48d04a62572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce1430e8a35641875a80ad91b9f609573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dea386eda47b7d0a36e5464512a36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75bed160fdf9b606ae52befec26a8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c288cba5e949e39d23b208a50c5bda7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039647981cd6a4f7df390f5d0e5ef2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e9037fb8c17169a8c5cdd41c94f1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe3c2210da4ae963250a8ade673cef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd46d43ea5685ac871c039228d664ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86beca546f297a9a3af1ba729a82193581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aec4ed2c0834dc13202de2e1bb51a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887329351083671eea7e7302868182c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e645e1f2d11122cd296224a7a9e73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005ce23c81245b0b19681b1f69dee33585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bd354248561257f64ad96742a1846586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d89a0f4aead33cfca9bfade4b849c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143167141cab028d98b812ffe16c0d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5831a01df0e1df950d96097c47f5200589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f869d8965b29009c6ca9c1b4f3c6b13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8f5c36b97dfb2f7c387bb07e7dac7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0624823bbac786067d01251557b90592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74161a2e1fc30ce22f0102e0e719556593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a398a39189bff5b87a85b8f99d2653594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d936bc08b01520389031e2eaf29ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72897a9ffd7338249dfd1388da8b7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87550f13598558bc88cf62255b036a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844e6fad331e59f833d567a67bf5944598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0acb2b78ddc67848580e2fc55ced9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53e2c46b8f52d0a21a5e3638c52eb3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bebe09f5249b99331de8d019408b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e6c58369817fac3dcaae60020e3b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77c8778378601dbd55551da27fb226603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe28616893fa8fe28397d4185cc569604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efcb61cbf1a2c4a1b7c53f2c411ccd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abca152297ef4b1f3bda0b3c6a55c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97601e31f17e36f2ebec9be69e17acd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620259a8c9ca4f3406c3440d53d0107f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec117ff8ef22048ac06542984c19796609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcef6c4e107ecaa14b0cd0863786a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5805dfe736cb7bd7a011997cb72dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc706000eec01aacb4160d334f9113af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48371a79c1f8eb3baa79e919cdb5bd33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e697c1c3b96153767b2ca4b327ae0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5316053ad5473b33ce6427b1c7226615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc7ea1fee952c4c9f12d04bf9d6d0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac60f6eaffa4df7c8919f502a333dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea119f27b1a235a37a37ccd964757b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c08bc40f973985bb334c078a64dc77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cd3678b6f3a116d3b9732a2fb8f14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d38d22d427b35cdd75e75b4b38430621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbee86683ea6684b558c619b706cbde622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e336c0186ebc26ebf96afe30d880416623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9488463fd8c060217148de64a4dc398624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaab3d5578e35517e4ceb9b05cc2926625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314affdd84eba65ac068465496933d44626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628fbba100a12e2fa633561660cd513627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1507f61b25107c8f5755ebe7a706b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4209cb2d448bfe0c5eb4249c99bc43629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21aad1255c1a0e0aac46e4e1ba805f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca9267362991bd15ac33620556fb2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a2d2d005ae156aa131c321e99f6f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef94acc73577764f833e6633df74f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e9029a1fbf7009bfab05fcdcf9927634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56f883ae2588c4ab586390b8bc06c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102bcae5b55b29ff41452610723345f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680f84544679a188f9ddd1f1380e565637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181057b0ca91a26541fb4428670071b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb7640eed03360ddc6993c0fc1ba5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55755c43f80236c22837e49c5b06ec46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea905ac13c4ac01015c9d2dd2effed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ef66d9dc5b43187fea419ef3b3bb7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db0b264aa10ed7e27a0d64311fdd62643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb1071cc40e62209aeeda164bc7795644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464ffe7e02cf3afb172c863ec154e4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37c52d2bba603f3236d4ee054dfafc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de5013d360d624a7a7328b44e812c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8900bf716759cd63343f8498ff032648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f7503bc6e3aeffdad880a06c004e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fddfd76f4a937caa225de94117ac68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0944ea13e3ed1d49381f721423672b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eccdce061c827f8adb9009d10a8e61652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc4c8e8b8efa9f0a5873735da95785653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40d27a7ee371a3b694d6d3991017f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd54d98a1254ff2ce90bdfcbd842d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890650c383ebce56f2abcb085d87a5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aab2b2fb7dc449614821fd75070e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d788dc89cedb0462cc878a53bb3084658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff805b031ff6b553b9e0eda75cee462659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9f96304b4515cd30fb2e1e8126032660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae027f2b93f6000d04d5a9f9d5ab77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11ed1ab63bed49ac490362446a7e0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909eaa6cff453df0c5da8fa6db5b185663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a64fcae6bd304b78c13f7ecf48244664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bcae06c89ee9a460736e69fdf980f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866d67f92f783a184a7b04657b10307666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7bdfe20853088715533971681586667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f7370196696d0688736a7d87e3e3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf07a212940ae0e003a91092fafc58c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b1eed67173d1c0547700039bccdd9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a284877011e85baeca50b458ee9d356671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606e146355eadc5c0a71e56b6bf84a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2305ff9ce4c55b2b50fee1aefc4e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64e41720f03687765ff61b03d3fe65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02a9053ee7bc45c31f8e7454f70faa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5029d3a8da060ec9234ab1de44d28676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c697bf9dfaf6742bffa2bc433972fab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148b0c16ff2ebdf63aac95d6cd65aeb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956cc74bace55a7decd9a989169ca3d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14087b0ef46bddb92c5664045c5a463680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd58e8cba38b9b4a47d89383728b3d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa70d1e10bf753e59ce0d9a1687399682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2393206e706977533a1f4c6798161c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45cf0086b79781d600a9995190a6f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe59d1900b093f146f3918c3fb2625a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bda573c596cf26eadbb2c25149ae7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920051d51a976e2ff027d9e131d38de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164920210f6c7ee6000e05dfa27f3cd6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecad67beec0bc60a4411a9da2837080689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b4f30e239e26c9068200e47eb5303690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202200c0edf06a65220beb0289046a96691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46630ba8b7462fe5333a041ff53070a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682d2ed0112b5ffd07ff4a6e351eb30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89df2678c74e4ac385bf9589db9cda5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be172cf993bc3dd2689236e33da056695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5fedcd8da8a416d58cbe0ebeb6893696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb87c296e7eb617c6f5d45aa4ffff1c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffcb5f5e4296c99438b3e627752b86698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14a54978101fc5d450c2f7c4d4ac01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cce535cc5509f497103e184a0afde700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789103ef2757e66a4885d678ba4a376701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee500a0b14a4243ed91f44bfe911b53c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd9ded69d4b4357455a14947a2ac1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109448504fbc863eeaca89e50e02859f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16132c8296d853d4b49a740f04d542d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239773e7cae0a30be123103511be35a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94935b178730ea005862ca3e5813b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c751b36bbaa0e67b33aa9b78f26e13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e869735ab11de1c77ad2bd36677ec2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b9324add34944768fc2af42b67d7f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3674d576473974e1e4c145a31764e2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dd1e24fb8962b83077825d52e947a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d2e7ee75e32ccef92837e2afb3572713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528c83843dd0513f5a4bbdb3bf30d40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76685387860c92d4cc3c8b6906b14d80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056da2dd558669cb5098e7bb40d42251716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a264613cdb8f0944ff31cae4a7f6aad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca20da3d6a00794171c80f9abf9733718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ab979554b56d2ea6a2f5d97854a91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b42e16fdccdc76884dc818190686a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a0f9cc45e02d6456fcf8457726d55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f530978e46bb7f4ccb69a8221f640722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0807e95899cb3f8ca1ed07e434d4813723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff08677e327b9c78f75985f189e6c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960769e16aa379facebcafd55e6f9bac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec955e3e3b8a4b817daa25625f1d10b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9673e5e114ffe14073bad3fc2ea1be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa77850c4a22ad2c926e76b1a2ef2cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90502f41fdbea5bb236e81b150865eac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daf58190b0bd54ae33bae346238632730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c61a1623bbebcdd59dd7d51291e7d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635a88348de587124818fde4ee126b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7f8f0fe294ddab84edff3af2ffe48733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec21c0895e1b97a5d5db9412baa7f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35273d115ee59f68f712df4a89ecde54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1077fc1e04bd9acdd49ea527328c8ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58306b3189df5659c058828c86243cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefca33798614a9d84e5402cc49b2374738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a75f16bf436918600ff53ef3ce43e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a45e995021cbf25c9aadc58c03c890740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa74ffa1bff77081aded6b6b817518741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3468c277ee9185cf3aa9f7fae0bc0b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71a433acb03a37437fdea1562dec67743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284391c110e28d194e195cac9b489c23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0e3e1f49ace6ed31e4215f8a5aa55745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a22c3308a2bc7c7c2916e04ad1e70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b45396f08e9a34122fcb4905665e5d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b3f37949f3898206b0d2036970438748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59127535014bf3a0193f10dcd7cdbb2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab845b1646e6cc3cc723e8d3c7cf86b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69527d0d485e444ca5251ece4b425c69751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088c803af3c7e10bc48158faf53f23c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cb5ec1f2017c02502849847df1e73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20b3a233db840d111774cb7ca65e6b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec185691529941eb9a2364bb1d8711df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf77132d99ebcd786f7da96de5040c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fd23fa342fe8d6edabe9ba7e18468757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd74c18ca38c49dbeb694cc27c9070758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc24a0eaf1f4938423b064ad15ed1b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f53b6b3220c4fc602d96c971fc34b6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91036542fadb8421d7adbcf5814c5580761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898602239d9152e4672aabd3506bd8f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a748b0f2cb30e459df1cdb1af2dcef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042947a2968b624c789d8ecfc7b8cf6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a125366ddda078f208809bb2369264765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18986546e10560efbcff436d20271ec1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3a63e5dc61bdbe061fdaf3f6e235f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>