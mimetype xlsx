--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff4498655b88bcd8e67b8e5186d01e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49b2478fd70878d6cdec7ffb31f9952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a3e3be3b5698f12ba011f1ac6d5f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff584560c1581ceed6806272ebc25c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce486bf5917be26d8e5174a0b1e901d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8c36d7af3440f0c70a484497064456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd804b38a87524ff672c136d20f22e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a3b6c1ecd8cc476db37a573f044458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d06e1342bfb46871121b4e890069399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea21728c0182cb0d64f37bfa5e67fb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb9e3d199964f184c24fa62b276e9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615344bb7b208d47056c1a071703234b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b520d9bae2a8cf4a9fc53d9eb94225513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d16d0d807c5ce4e8849cb42f080acf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140b978c837f8ec50b0b3ba858df1aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d31744dee8c0e5b7eed3542ca2cf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af3c79728f30ac7d6d1c27090e4e0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0c04e546f8c9b358315e5884cbfc418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf225f57d2f7afbb171939b424d8db819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd8cedfc76de76f42dca50512395b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821bf0b08ddc2083c91fc309a375fcb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ac4940930441c29010a94b6e2e79022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cca34a1988cf03bc40ab05e8f2a6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d25ef7af93c89ee0aced5c3db537c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e307635da6753992f395d54fd4b3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f09d671429f9fe6b40a5b81257fec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1a9e36d95458ca92f00d033c7330a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a820620114fbbd93ed6ed80d1292b5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9489594ed37f38c89a7add5a78f2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbec228612e18275e18493359be58e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be98adb2b103736f5c28d92d9f860b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ccb10b6353ec4f6b94e22876f584932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92af0a6425bf5bc37b30124c7f8c2ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fffcb13f25948988b203d4fac1d2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bbb64ccc60c42f5cc1030f7d4c87535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ea8d3fb3753223056dc5b888b8c8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bf2b15c85637526a48ba69f74508537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c8c91f88202eaa858948d10c8167838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe67f1b65fda0a1790bbf975a5da89b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d280e73359d7290809183487059a2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122259abb4700f8597433e71f5f0dd4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80314c31872c42b817bddaea90ed1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b41c4aad0a8ed947bcf9a3858cf18343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace3c4e808694b8bfe84a656110c8d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf8f41576f6690908fd71e4e199aed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437cf121aaffeac74d933097d865f2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a1dcc086069300a5206041b5d9dd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9353e6bbc8701faf3b7cf52bcf50c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d3c0c8c932192f6415febffabbf2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f4dc378615d6a1f76517853f2759f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfcdb2f73159b8b3a90896f1d7722051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df8ac032f8d943fc35453c3a92692452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767e3d2d04811d3cdf656c746fd6b3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bfad6f8157c41be6735755de2c98554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a267d240b6355306ef3aa8bfa0635255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7522a320368e2a5246524b9a8b98f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e7254f37e048737f1c6acb369abf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f6be204a9fae9ae1f9404ed18a87b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4842cedca330f82055e754acc6bf2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96299d6971d8b1f49f21f040e892725160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce23a0e64e1b849f92463a9d70239e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65b5567753647bc2346455ad7d7ab662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036aedd1a414909191b0159425b85cbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e570e1c7e0e2bf7c691fd22248ac664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfc3e3ca71f9da79af0024131cc48365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ff91554e6b84ffafe2ec509c9f1db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94478bacb7e3ff0d5e9bc742d7575d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ca89c8fbcd0311777aace285948a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a292ca7a2d621699425a25b8ba64d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b19feaccbb4bdf41857673fcaaff770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b5d097d893e9d548e6daf487f1fd171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074667022f9f861bdae147cd3b5ebc2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca312e87bf9abafda0219a66d72672c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ade4411f95d14ca7e84021d0fdafc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158458cacc3e229e3f8c35661878be975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67c49df76f04aab861896707100ed576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e8f5286f9f5fdb1e5d609d5bf23f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169faebac87adcaf5236611748cfa6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a34cfb9f1a9e0455787c8579d007b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2d36abdf09a259e59a5446ac9d25f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a27de0140a419e850f457c2c09f7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6eb94c7602dbc23bc65cbc1b2106782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb32f2ff52d50eb872d87d0871a44b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419edddd7f7f89aed05604dd07b5724484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d17286a60e0a93772762ed04cfdccf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73883810d9da4c8d4de3c26cf907ce0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cac700cc77745c66deb9a69be947b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f201128636e3504dfbdbcdfa1dc558c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c1ff1918945390e973ec390d550bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4db690d65b014a321ca3b884a43af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe136635fad0559ac8391da5200d8d5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9620fe77066c3d00163edea16334c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a62eb5522395b15ac1e2c4a08f93c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b147d8dd59e56c0e5439f7ad9413caa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88988427da40cde9b72a0161fee5b6ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f2f35ea521a6097192d559709e05096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f6bb1bf7f514c562bfbf7c5f8b8c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbcbe277bb086c9530d25b8b42190b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77733a19dcd39896f9efd99cfacc93ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d21a54605cef77282ac14d91b235e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d12573ef253dbecad729ce6887b49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da0d9d54391329ca3d7e4aaffc9994102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170ad0b3764c95401666c513f79868d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1f3b07f4f5851c8503cda15ea8874104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c22d5a9c0691320fa3b208774cb695105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51729bfb49e0bdbd164542ab986c773a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9934e0c716b83ee846dddf11297e329107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5423bda54b21302405e79578e626a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efa43d1b64cfd16f209de25a1dbba2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147325d8ed366640ad59831bf8bf964d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6af95c1dd0b540163e5fef6f1506f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851a5a4604d10c82d9b8a04ae649a5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae7a2d6d608b83843bacf2153d5fea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edd8da1d0236d5f9148fc40bb1722f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577a3c508dd3e051db446f5a0e97f3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c55b3efbb68729bf776fca0a1e721116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4455dc802a7a9beea709b30ffc71ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd6410f0b05481adf49f14e677b957118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90493a58bca3c3ac69782329a4eaaf7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c5808d66ba2e7a85a9ded55ff290120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5a8aa77275e65ab4365fcd66d981a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b09f81a602e8c343262cd6e480af7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba231a62886aee65a7158c217831e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13d43eda7557e514b2c74133a28903124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3adcfc8842ff71f0e7689ee92a60d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd0df22bc277cc4cb59ef7a086a56b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb0ea1979022c7fc66b7e9b0d47a10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11ac6aac57879aa2f63f938671a715128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fffd3005eaad408f6f537e17bea2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a6636368a5a7d8c03074db609d213130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36383bf2d6e55e880ddd1baf433d1580131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9369cee4f432e331875bbeec4504525132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11166cd43af0fe6af6576b3203a7f83d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913b8faadd1cb59efe1ca49eaec372a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe95bc94c3c54d25939a76d2a0a18d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fc827f1d2e8ec85263e45fb130b89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03577a413b296567bec9b1d39da65c67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1b3be98d1b162e28bb67537f1315a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13280d2616469d034fb720c88d9305b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3683314b256f443b24a7114f99d24c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396f7b848d6b7c02faa6f1cd81310b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06084f55bfd3aa3f3da2f1b4220a15ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fac6b19f8509f2124b84007b952dee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736a7af3019b9fa8ae07f6658e2bf59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec586c2181ee2cb6a6d3974bcec03d9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c6c845735d886605438f748d114b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929ada84e2272e79efa3121f152f91c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9abd5a4e35e62d593ec07b4587888148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af8e5848c0b9ac9f7a7a9f5f45e6a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa63d096cde2992276f63de9a504d0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad01f6cec46eb56fe26c435956725a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b32a3881658cb8cd9e0cb750ef05d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffdffbca782adc1179b9143a795ef7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6cfbcf21c6beefc583c35edb6a0dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66dd6d8b275fc2fb21a7d0e8328009155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa501a457521d23254a7f6044c7065b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dcc56041d886b489f20d4ad4a834a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c155e2c7c787ad76c597ecbf71f1e12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7527e9f036cbc64ab3ac52e930b92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a5d03a992d3e1d9f0f4710eba13e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c99cd0d6a51837ff2b0757481d21f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fb7c6f4bac3232d8b190d43b4df9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710f9b67d9a705b5b69e27498e2a29c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6511e60c4afb19fb3abf33d99a023a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef5a908dde53a38b2cdc5fd46575e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203a080c481907b45c8933486b545d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81644cd133e2b2859bdd327655db59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051b8b02bffd8b1490aa37324c174ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dcfe54e216279fefb9cbcc20b792c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b010d9c51f16e831559a8fcd63e49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe1a85a87e234666e59bffe5da80b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec625eafd02f0290ed75f0bbd4997b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94419d897232521308533e3f461c8f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de908bd94cc66a2310653e4dd2303db3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88869d6d92013177800e9a02b11278175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af731d48979e3ba799159b32f97c8774176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34fae90b61d201766ba9699e2ebc44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b339522ffef71bbd4eb65ff4b813e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb6e8ccafaf00638aebc2cc2d720a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751b7bb5e841a934e43282539564c23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae93848d6767b5b5980e52bb40ca3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd46f5bb52e4f714cdb6403afe2b1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c5ee454c6b37637f7cc4699225db1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efc26d9829a768d1fbe26d2c47154a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3cdd9c061fce1ff248041f0abda6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173d47d7a0e60c53521fcd66dc06009186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093802dd8229dc86ecf4542de6abe64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0eb3ec0b98cb1dc6b1d78458a0a44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545960a5f59bad707c8d34e36853d7bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb07975cd26c353c273bf2d5d67f80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e906a786bb7308553103b57dfd01f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4809db2509c7350c2147d37a10d54aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2d537768384bd384f2d39bdf2a7b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84a4ea745fd53f801909cf01463aa8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df16c04c08ef745ac5f907732e6fae9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daa6a8993d5a7fd4296bbe63c31168196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796ea5704a4256d5062e061a70938d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2307f5dbd812045b8c92c53812740d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33482e63ecbcb568ff1a2f4734633e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2756a3cc41d8e4019b7c7751dda16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e6419069df16987b17ad46018bc67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3a0203a927a215a234b8e89364083202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818a255dbfe4b4ffc5405185ba67c48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fef37d1522ccf66da931bbf844c0c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7257c1f0030be9d0000059e45e45e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdfc8d0bf3e2072bcaf250c48b2137206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfd22497481372d9b0c3d33e467020207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9918f04a6fd74d46f43dc9cbc53be12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b1b8e0556d18f6842155ff7dc2eed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966ba283e243c03a7183ea1ea7c52e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458686eeb5929794c0a558c0c6bee2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726d9cd5d05c1a6a0062f7175980289212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a012fcc13402435eb096ad29beb1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eabee7ca853d5d8bef95e9daa6d0db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ac3aa34ed9c37e7584980d5c4c655215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defdc3db3533f487f39f3baad6c6c58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f991dd286ef800803d9db1c3d9aea5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e23d5da640e21ba15d5a0129d9c8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea55cde9ffe31fdada486a02819d63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb654ecdfa59a1c37de8a5101bc5cdf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235e3522732fde39eadf8bdb680371c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bc44160b2dc157f87967855377e6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaf7e59e58bd3e5dfed2878fc49787223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaaccc85805a57fb2cc7344fbeff66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca33c32e3316b7b408284b238397c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe905bde1ca6bd2100e273f1674a76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d1a48207a6afb26a3aca5114196ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2afaaa832f369b22b338488596610228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c0790c9061312fc22e1adde5bec86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb8c25a73e436172661c4491b98d94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b46f7d1992351e01f85335397d15b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22014193422c2f4110285dc183d15fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aedaddba09f4c9efa5704719e19e4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f475923baf2c9e8391a4317c4f09bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb7e71d222acb195ada414a3253cb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e10dffb74d3bc73110ccc1403a410236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeed8cd496ac5a0a6d801365a2eb9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd9954f2dcfd91c9b8084612f2b870238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4bd3f97d14f3e703c894d2c1f901d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cbcd3936bead54d54592cfef93b31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04229e8caf0c8e7cd0134812fd86afb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29649cf570ab9cbc10b248ed5a17c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271edcddbe8fd935fee2da0c6182628243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea98491f61d78bb338aec29fdf4276244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590cf66ed5ea8329672640eb55c9afa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a0cd597f88923d8735b17553353b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8646e75ca3a4b5549f4a89f435cee8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687b989de7a4569ded1424bcaa5b0bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63561aa2b1172d8ebac410c901b4e88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc91637d18d8da6dc21913bb4f6fef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80726bd9537c245a3d06b0eae4114e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866b71c2426c67159666f9fece6f3d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851611009e7745a89e82fbd9001fd5ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f83f58c2c42fa35bd13d55d3ccd5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7975636be005114f23c627b79fce86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e86d05e425979af81da28299e303d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a4adea4e2912a5f693ded4f28f8aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7fed3b5d965f936c50a599673e15e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc0237e1a39979dd8d81f73e066c92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845c861870a797011823a3022a4b107260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e545f3c8744ed662c98538b60ad94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08470f63f001117d20fb9a81c6c044b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc575e062e2f9ce0298b127f303e2b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5e18213e4c35deb114e7e34983d8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681db6c44fb1f3ad9bd5f59f90f1389265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de8bc268b728a31305de77d15aa22a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6b32c35ec3609bf40ed2ac0fc0ed8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ba3758ca2fd05e5589cd6e9462ce0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ada6416540741fead710bed7fd7d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815462fa9e0bd566633f4e77c098a90270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1307c76884459f4a61780b3e7d407271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e3e2cd3d0a529abe1b4f34c23134c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecce4b64070913355fa4c22382c4a45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10befe5b1fd7067b19ff838f12cafb7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f770b0251c9eedb57d5ede38fa174275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9013e28218252993af2514324e652276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbebbbdce8fcfc24e44a00652f6204277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc607e7aea9d6fbf633380e4d8468c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe73bec35a2f50d464fb8c3ace9276279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f6f9cf2c72485a86e342e7e08794d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7004cef3037c3ce819be455d8b893c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025ef1df7b77a854c1732aa0a275ba9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0997659590656fbdf33107eff406cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6726fa9cc3738f1a2dc23df64193608284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8f646b05ecb5d052e2eb0b3ec3d7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f422e0e1b5dad3c1252aa55e4fbcc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f06da6073daa7a5e86168c3752664287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bed1418e8dd6d7497e13d50c4cc56e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde7f1596754a948b0c8f9688c4563d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a00bcffec367cde6791bbf40bb5d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b31af92d8205ce75f5c08ac2f046e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db45571c65b26476a26fa93c12a80b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569b8fef485e728afcc6e487a352781293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5b2d2e72853193cba441172229c3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11475e8dc31b795f2194bbe9f7e6463b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6d253b2c8d888a171d783212c93b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1831e066a598a157751b55b60363406297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b453169a50a2bee290731faa12880b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d64c80d5f17d58015e3bc50bd1e7e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891ec4bf6001ce7685bb23214ae5609300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b39aa1661979b3798212bb2864a28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8577134bbfe24f5b9a61a00106adf3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739469e3df20a8cce9209c9329cf546303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc34a76e26dcd613c7ead421e17d61c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd28cc783d1ff953ea103afcdde2060305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfde6d0298f358a188695ee036f8bbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f26d402bad15a0cde525c3aa1315e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a5f5a9ac13f7f17895421d638f099308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05cd3f2c978014b964a77f07e63ec5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dd179877aad76d988389439aa40d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06e3e6ef24760e1d5923f5468ecca4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaab1ea7e739681ebc03853b51a17e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcd223ae4fbe670b6d675ede50bc56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a88e9c45fda8776c115f9a7637b0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab5044f6363558c3bd3121001bad47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2864f1bf7180457cfc7367d6dc899a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e501db3a31d2260a972ec95e9f3ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfb1508bd3077aca1db7581f13bb09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3350f6b964eb787ac74071e7e170d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6126a12b144c446ffb6d93f0676be0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db0fea6197cbe656179aaf9b2f271c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dcfcf7ef087badbfa1851014d732d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d26a4b934c8bdca06b72304eae6480323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509789a25483ba0dd52895c18829b028324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459380e7929605a1350dd4d4a642d212325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dbca36f2cc5dabcdc78c9d09db1bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece4528ca86554ecac357d758ca05b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24501700c6a5861f03f70d4a159869e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94771a895bc9e26941153f30e974b68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa22c1526009625c4225089f056d0e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaa9fe41200645e5fe425d0f6b3e78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1eb8f08602e7b4a2e3731d428ef9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe895be295b7cdc373c14bbcbb9b3a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104faf4a5a0394f731d4f82873572759334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cb2b3bc92e3532ca9a14fe2c81df6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1ebed9ce870defca76d1a3f80a5ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88571cd1f6cb5f0d0daef3cff4b02cdc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a0ad0505a120eed7926c810556c0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e04e7fff6df3edfb51458ca0abe59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d56ced19a8cf500ef79161e0df92e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181bd4274d50756a0e0e22b3dd89e23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf80cd5080586b41dd1a9560dc16d6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e63ef4c47007dc81774c534e6e8b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde25b9fefcdd087e0037780d324558344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920b76d815456f78d9e24bee96dc101345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d8bd302a7e5c898c1f0121ad3a050346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e18969ef99836506aee4b2b3ee3f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c683d7e4d2f39947f413ee1a0f0819348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825675d8076003db8365d30e7825bf78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde00b8e04c727fb8e31ef5eebdac186350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d175677b8eb5075ed182e2f93806d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1350283f702e5b52a04c5ed2d924d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad73340edf2dc19916eabc899c8dc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc5591cef5b51e684bafcd333fe7da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8a71110e8c25b3531bc71ebc5f7eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67bc55a8530ad3189d7090bd703bc4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede290b41e0f78c4ab7a1361ce381f33357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7f02637cd3620b07b15b442b648b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87250119967d2869eac0d94cd2884baf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c53702698129a3bb9e7da4eac26c46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad931d5496a818e7ea80dc54e6c9c27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0b736361e7bcde4c3de5c7699fd93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6bafc69c635e1178f9635929b30a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f03c99e632b91862282e46f3f8b659364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bc96017436cf9a8ecda0f3e61b3b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4794e625dc476602e5eeef1ff264e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d1c247f2256432cf8e9d75e3beb1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4f987fc7eb27de7264bfceac65d88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab76d4067892db672c4c03342b7a7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937612d979026c34a608350abfddbfc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8da5532fde27b9008782103c55f04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa197847749b6dfb448992ca90c35189372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d91a23df0a7ed6c25c6851314bb58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8868530f0dac447bcfd54f4962040374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc567f5b28e9b1fed22e639cd481c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2e48b0a3dce56cc9f68091ccab178376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f42ba8a61ca4f4ffbaa983916ab45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8a32912632f420c99f960ac6acd20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e73a4c82cc996a4a01d7f2a48ac7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0950d6738cf872bbe89e56c12af7ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30493c5f380988d2b523f862674b6c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73233a6d45f21657b00fc4880cf25750382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31850cdabee3800fed0dc88835d21bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d069234fb7836714587087e925e939384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a46a804f30923f15ef4452bf36b5d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d84cf6e2f9d5edce579992a50b2112386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351b7b2d036de89f788bc093bc5b5aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ce59832d88c934ca93e50ce01ec72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6531579c040bfef25a87e83fd0577ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aa18c3c6cbcc1affb41a90eccf0b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132f6ba44a47c16d043c9270f2a8d9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d76d38e6dadd4de7df68447659c70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366d86d73af1dd6a8f41538396c8d71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb26fc21c38188738f0e5a49230126394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dafe2c2294af6afe35769c00cc742395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303208109a04ea7488538b40fdc4882c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f97f9818db807116d4742fd261aee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59337990946501fe22552f02bcff4045398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161d2fc70f9485fa88711d54ca9bdf3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45642408aae372b029052f92458a02b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533784e9af6b4815fd12d54c8b961bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99300731d0a3926ef6d26888881ba9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3ac23d89f45dc4fed22150dbeb342403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8d8107e63061e5db031d15a37e2b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cd324b1d74c6207222206428697fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd437f7b9673dca6f8ef312732b310d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301cc5aedf740b35288f9d88587d09e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a68ccf092bdc9bc05b45e5262924b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cb25bafd5e6de08884cd9d3d4e7c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5742d3f4fe8a8640fcaca7e3999a4bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8cba1470d7cc8e8f2eba5ec1bedc6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7281d95e3612ca43a1c21fc43dc3ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be8468093c78f5655e5ea5e3d19d9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72832c8c1132c8e2f5fd1807ff1539414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b430ce99f212c2bd65eb13091988399415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360fbb63595218fd855807cec43a12b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb9ceb573d69728871b448c9c9f67c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6147c2ee7eb8aaf8d82969dfd203a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f709c5fabcb9b7051c19d76b9da87ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d930a8f59cba17d2e45d487473f791420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c157fc1a94f929ae424fe096cfb23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0908fc4385d036586715cbba911fbaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3955eacbb327192ff0767e35b8cb24e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0be3cb9f549b6150d34e7e8fdac5eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ca568d061eca9aaee45dabd15d6b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14366a5b686cee992ce6f899be84ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9b79a5b247605e2ddae6fc8ea0cf0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db23c97cef6a52aa89e58988a05d4ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016c7667bc9bb418066cc3dc1720620429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298816b8bd5578364b4b4d36db1c9157430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecc0258f44f81b07e7fa119964f1ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74109eb4da395975a50504145a695d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb5239155f997cf3f2e50a7521ea52433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f12f94cfcd713358d2d6cd003e949434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30e3786c9d8b2733b20987940cd398435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d985e347229ad79b884832e187cb07436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea07d4595effe56516ee3b8834a84c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5e529d231773e554d84a3af7fd0bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a0c5997110943a97172db6f2b0e57439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054e8fa934fe3d027d922336359884b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620d757a2e331f319349052c7928e7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123643f25b28c45efd73d2f88225f9e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4b0642e956016267cb62993149c9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5375379c706d1b137babef3b81144c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d0edf687cda0cf7de99c3a0cadab5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42e85f22655845e7ccef18eb24823c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cf0e92a6b233508b4a1df4279b7ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746ec40b1bd62655bb5eeee6c7e810e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5ccaea09bed8dc94f39b52806f81b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c994e0415b205ffe6a4e42b33baf7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b32296251d00950c7457923de64341451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eff5f6961fa942ea5b80057770f484452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ed75391eebfa74ca8c99319b3ff58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0c1755248b5d0fe886674e0d60911454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddbbfb7d300a55b62e1763d3ac5832455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d353ed6a1d10d4f14227653ca9b0eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cefb5788679334d0f351c8a2e751a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51867deb719b82d1f202827b8eb06404458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2ccd13d0539795f91a5828bd9c93e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60805609f4310b08c1339d6a1a1b8ddf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63734213a06b0e22917834dd0ee00e83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c437efe066c4f1a6dcb3693e00a542a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3320f34e60253c8c2edfad65a943c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bde538ed0c294159a842c6e94f5fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282b03cd076e1c34c01c50dbd97d214465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683898b6e6ff6d19d73dae6c781abe6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ff15a1dcc617c0fb73794f39d1514467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44d354d2313c6c0b228ddf8f89af51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfbcff229608c782ff2346ecd6e11e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae8fc2a97e95302538af6f9b7ff0c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c27c3cd92f0e118336a53e73ea657471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75527b2188c3ebc4b8d1f4ef7b5a4b8f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844df8a0520fdb9bddae7b2ec701093473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc991630c26c80dd7eb1ad0c8b405e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b9538ad5f42f7c8583ff0a3315706475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a66a6ecce37422c5384f1cb27bcf1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1e6b0a64735539a53a8210f389cd5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d028cd4e735b3d6d88553b6141ebe03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db968569aa6578eaa5c4df6669d8612e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7c564d19c6581c52577cf31298042480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958d0562699f1387f088590ea00aaa3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0cccc905247ecf83802666eeb48d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de9b33105cfb4d8327e35fc36f34cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846919236370f629533e216b294c2a04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707b9210ae57ef0b00fd5f4898c729e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b230db84ab3933e4ced562ce384bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6d174dd4c88c38fc72dec51ca1665487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c1e79923cb7eba767783eb8b1e6d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79865929a0eb121003e16d86390d98ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacba53e5a9382357187ae0b0d36e94c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db559602d72b83791466148d987889be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f9bb77bdd6a92ebe3e3dff16ecfcb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663ab6a5f16a27e19f545aa12fbbfab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073f9f6656a32c5ac6ff4e766c8efc1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ab8ae22b16b6b8d938250cbbdc65c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a00d3c48f17998c443c68fca9f9d11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86d42c16397e5f30d63bf702ab0fd4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53577017a19d804a70af9bcb106ab538498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29218ca09eea5f0e8c8759122a30a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280553cc4566f1a8d61afb7408b42a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4771655de961f5fc6342379eb6bba6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170c8ec5152080fef33f3c75dfcf762502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b7ade0ff492082d0d473a8b1ec107503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbacbb1b86e720184e1cd7e0a9e0ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9cc4ef7a24b88a1ddf6cd9bdeb26f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c006a4c5a10b2cfce701d2dbb21823b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788e1223ef8528af182ac6b06756b7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5459078cd97bb122c3a155ff79a61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39498d03f1f42c2f4b899bea70028fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39922de57ae15a0df253f66527d9967a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056cc5db63351a92816faf293432968511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f54bb7469759df4b3475a53aa6ffed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adf2c400e2b9d720a01a060e3cff50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368262b8fa80324957f818542a4db973514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c6d854c5f423c799a18c8fee6d6c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cff6fbd9c2fdb0666be6f23c5f03c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed0bdc9bfbfc7cfc2f3472ef862e81517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c2bab7b2ece9b1d96dc79d7100177518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd34e630f3c3219dab8a99b0e6533ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f68c04a601d8c2c069ce6f78827f80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647b42112ad251eef4b0510842fc64a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfacb5ecc1d6fbfb615931ab5bff04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7e40162b2419196354a6789a5aaa3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d69f587e2018f00e552d305f1854ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056934ddcb92039b23346fcdec4abc6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea623102dec7a3e7608ffe5179c5290526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ac4022e88414ec9bf83e1e22f4dfa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e6816a359f23c499f83b01a717713528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f346624a3f0b7d1f8320a221af8bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76db14b5c90ff2a6027863fd7b42c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f320177f8f011985af2fd419f740e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd2f0ad405fbf30fd470ffd601e97f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786111d95c16806ebccfb2813cc55585533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b145596d917e5145cf072c20183e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1c59e2f1c3c7fa83b29704b0a6e86535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856244303cb88473662e215f3cf6331536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe5c51fb9b665162487f655ac661bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f7d6b45b76db2816ffef1ae3ef183538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54da365b3b9be722a1b50947c7ee1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146d560d085c1f1b66cbcebff12bf12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fa501f96f412a47864d00da4ce6e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7ab10dc28a40fd58492dce9b1181e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924c3f0158cf2f58fc8fd5396e81438543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854805d4418d772dbf49a7acd011a8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a8433ac687c03e917b83eaae3bc76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8d9fd80cacb04da058f4137c1cb61546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f02de28cd3260ef3646b6933d09238547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469136edad59cf4fb955292652b5068548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963304e9333576e3f64ae8d30dc5b56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bf388f9c283173b93b141cd5adbe7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429f2aee008d2b4a333552c93b77643551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1bd7ccb474e5a9a1abadb73ac6d23552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510a52adcb98c1d4e7bde03bdc29bf2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b4f8ba639cffb6a990a299bd98491554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd8fda139278b0767f30a7737c9901555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04619e63b173ed08dd430f1e2c11c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4160068b8f03f988c9c4edf222d16f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fd7af9879ac02f69a92b8e5d870b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66a25ef791f170fae425dde9ea3bc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce188caea6e87b3bf698f3f44c6858560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21b343baf2b2753c62b3ec75a7cb14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9c7b7a645773867d537b734691d63562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a5b438057c6a9be2ca1a760aaa5f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e2d0c860221fbe334d08dbe1a1674564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fba8008497df571337d5387a6ae43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939b9c47d467100cc056691b34e42d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dd4640e1e3c2f63a5401c74baaa64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb1993b47519534b72db9cd279bd80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc47cd30f1be7fd29da499484744243569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6e4c787ec2dc6a3c4a252dd869240570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930664a397eff96cdcb6953ab2a6988e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14efc317a86560763838647559285e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f9c97c0c5b59c7495d522e7d7b742573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963be1a9a099de6072a11981015f350574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227e481ac6206294db4df8fa6865611575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fef92efd3ea7947d2f77c0bfbc1b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b40aa5e934b94c5540604f01f6694577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285bcbae8b91a15b4f5224166c24048578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aa3b50fe889c20ac63fbba0c5c650579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b83567aece5c474952139cb9567e2a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb09e1c19ef3b84f5bf2e41005abce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddb8b1dd393b730206b4cd2c7b7c0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bed037ff559caf56a414cd3cea57bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ad89ed7908af79546892a8d2068d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aabc4dfcbe8975366ad6fdf2637ed2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7872d3e94cab703de8b93fb7c5dd7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e8faadf1ad047096b50c1104db426587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153d2e317a667e230dae43db080c6d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa570f3d7c993c5553a8c96acf6f639589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b729fb016943a60177b3ce7b5be3cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cc5ac94a9ac13b1a3d33b5bf97843591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b40f0449255e5b8650b133154b20a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e313476011bf842010da7b9486036593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7b8c6f141fc00281c81cc6119eb26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61b4570ba3ff796da89641fa118b22595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c055acb244227ea3c0d1fe4563601c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f8fb9c8837dbc397ac54d584c649e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960e7db3944a1b1c7eb0c8e28cfead7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b11592ef9db0d0083eea51d02d2fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b942f811e587de35914fbafd23ca13600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece74b284218cf2b879e2395680c130601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2ee1e8384a9fc434da09b02eca23d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf153a54161cfc4a338456f9fe566e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d1466e87dae356944545f7831a286604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651815c7d977730f873f558a8464b62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de4d6d4ec7d7e77cec72f125c0a873606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51949f4f6aeba413c0c01c4733db3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5e90d94fe350c97d366f1190fe09e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7a2359f14e69d5b8bf36b3ed72ea8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8a10916b8019c81047137dd367daa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b99fe48a1f2966f1b06e5e01d4e62b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548f1642922bbdeb31003c0a37b0b65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b9b84da058bc38ab536b2e15d2d6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde3da72a7d4fdac2d8d3f3f0e6bdaa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2716813a3827ae9919c0617bcf3c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2f32946b90714dfb5cd556fe36b22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba418b75de564c40e8a30d5dff514a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f42a533117f33a514bd9482a3849e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c737eccdce89574076275e8c0bbd50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c04258832bfde28469125b85f2b49d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b885751ed5fb22cc378d78846a1a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87113b6c8dcf7b2311158b6a1a594a59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173470863a27c3f84bffc6e0d58d737623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d279df18745725dcb663ad20685332624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9398ec9bb97addb5629eb24fa4904625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34480874017f1918dc35ff2d8da1fa5a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50792758d69ded4d8a1fae3983dff976627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985b40a49f1951ccd7988eb070616a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdc656a32ce8ffa307769abe7a6603629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7cdf82b330c0d362ab40534aa2bf9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06ee4e78de3e3329e87fcef242bb53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563609b74e99bacad036860cd064327632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3f608b0e6aa27eb643218b00db62e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccef371ff056f6e8c03a5f02570a57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e676cb2e2a167c45996ad35bfbac720635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a62a5885e270d9639ff6eec64bda93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ddfee8793768e579ccc8aeda31b72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4824da2d6d3d4c6a9db372f29b96b04638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3be2d7a77a3de7107ec2040b33a5d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70757f5e1a79c4e275feda853cff7bb5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf0ac831679d6086345c52d26ce51e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decc9ec20555104cab7487d262c1da3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40281d1f5240695d37883b2828aff5bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9f6c7501c45aae6c1169d43e64cfc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09bc1752b75dba9827162d525359e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137da270ed8eb7d0edc89526ac32ccdd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d766b02b07be92525c6938fc47dc840647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b221589673407270e2befb5d33eb6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa911af000256fe282623797ff484e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601851f277fcabb4596366d8cb2fd9fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73739e7f47ad158f9a05a1dc387951651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96461bd7719845569d74737bd052e075652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b5d376d6a3b2e6277604277348078653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97db400e6f8061dc425272377eb418654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2076aa231e3d0fe667e4759b7d333b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ec0fe09581af8681bcef2777afae8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bcfe3b25a2abcf311e8b1fc85b9ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7166c238217be2136e63e063eff32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dda670d3c3f379162a79f69d18196a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f02655454ecf2d57e2e551dd68aa4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3195e5af121cb6c2305066dfd1f72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4728b4575ea9204a0da811574094c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33342d3067323c86e46afcc2279f428663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab22a0f67dae276a6e66fa767e502d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566858931a459595cc2a1f8b31fe8ae2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14118bd6e085f55958ce029bade7329666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58eeddcc1a9db8d31ee3941a2daf48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092158dd73c24e23d5116e57e3e34fb3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0c39c59ab1fd78387dfb2bcbe4c5d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff912e7dd48f92bc3da84634ded562e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e5c241d0b72a1005ae79c44e17cea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569ffeb3566f3589744c7a5738ca55c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57451ee2a98745319706b23438f1b12a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7f197c06c26da1835e417713de17d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45bd174ce0b58e4612ad3d672fc8a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae75d50cf98409612bd86545fd0d20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062f858338036cde11867fb4797e41f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a074c6317a131f342d8110ca7e448d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84499869a846b4759cb2b1ab060488679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3d24e230fc0a3ac9e13907c8ac7fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530063940b779bfe5199a81f231295a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd250184cccdc6f4b3e8d3cb65b8d83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55aa23496344ae27d44497934dac2d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362fae060fbc82e67e50a066e672a29684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ab9c720ee538a93c5d683f289ece0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c70d7c862515c3be9b5ca806da229686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbd3a2e9cd4b90231554762e876f64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925b26b9f3b212727c95e7fd25a10cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3df4a7d92229262826d1e2901d9e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a3fd7234b0ff14d6a4b247ff6c1f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea8b725e93056c4e37473cafde529e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f37f790300b6adc2f54dc065c59c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2b08fe092b8e16dbe1800dd283511693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8de2100779b281e93bfec836048a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa07361e55858c1ee03cb99b69b2faa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dc5bb8b698c6ad0fc71ddfa7f87fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a2fa14d10af744fc01bbfd04797ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ecddde8acda148b419cfc5c529904698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e7ae207dcd9b8aca6dc2a4884eb6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169c9b35d80f9b2a9fd3c9a55d1f2e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975b5cc6d2ae3be354ce113e088746c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2430e3c912ab916772bd12bd65c52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329055a9f460f9bf88448fcae1f2f149703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf0f2c295eb1224eb9176ca182c80c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e54c861969f54ccb5327da672d8da2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93387eac5f2537227976151e191a1d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dfe20f7cbdb95a847cf82dbad19c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90571d4d071e3135ef5b38dea5818b0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f3ce79ddeb1584d10cbabe4f1d93c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0d87d7552653af2f17d6030cf07ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdfe5b69eaa5c03e1fb10f75eda91a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13119113384ef434248f7d5fb6d15948712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992d2fd446e1018718fcacb91da2f88713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669345891a48a985ae3910d1e9a0e64714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04672d76e7d6ca9e3ad53c71a401f2da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf167bdc92cfd57298bb76e4ee7462f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fb93e96944273f1f9d27e03bb32a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa8a53dbc418dbb5110c1a6a6411a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e40ea20354258204096b649f90970719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7edaff7cd6b481c3266ea4fb8a11c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63437f88135d0c270a593a8c0433f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f459df85fbec602c67987d5936e9acd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28832e70cfe0ef443685a20aa4a04e01723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4e708118d2248aab27696a328eb9a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ca2365b3f2c4205bb08286415f189725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbade7e188f51c847812d4e17dd3dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e94cde218739165f41f6b5b17abcb2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deb32a8c4f3307133e3f58297f8ff6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336d085297d31f334aba17886411859729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e509fa00c5ca0dcca7297825b75ee2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be433e7b4c3033256ac4954c8b76dc4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ad91e9e4fbe03f5442ebc08a32e28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8201d3f83fb0a75a90ce3eb153a2e84733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599bf7cfaedfa643940ee46e7a8d18b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba97fda19013215f7775b70617ceb6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f54d7701a2e74bdd7208dd084d27d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed71dd6db807a79bdde074f43992c46737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be0b55edea0af4b295497e4b596ac9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5ec970c5064520a005ddca3fe812e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf74373f26d1655f279a0aa1ad94dc9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bb697e265760bb6a2ab66d5c9a7f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bfd1d38ff0f8f8d94be03b1c4d6d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d17514cb6ca7511e01eb0fed2b859743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1467cc2e2c918cc4770ed1e80c5a11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b218955b318b9bf89f1be96984035745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13ead815be6a88f0428697d85a59ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360d8edab4779d6d62de394302f9130747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b549983fd6f2dcbad92e72f7caa5cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c4b99525104692dca9948558cf7f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b6d61eb6f2f30cdd19af09b808b83750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f080e4905b6eb0e103292ecc9781b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d9a7726ecdc41c86bd6590bd30801752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7fb8a4bf54eb41dcb2f6b28b42fde753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfebea33961a42f4ffaf492f7bd5f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36301028a893b4687cb389d4890fdc0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf5a8e4fc3afb60d910d7c3da900b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c915ce2fca731b67d0206856469744757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb3f672e19cea47a8c5b0df43bb4e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5303add5200da1e615846c4592fe30a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f8d30406d1b3cffb07449437520b5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0c9988a3c75054133006dbcacf32c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861073136fba914715f704ca3a364fbf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9cb4554b59cf800aa43d469fb6594763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c097b607507a62a1a956d535d2f1ad7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd4bb6e7debfe041930c5485ceac61765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a035841b24b3ae196cc705ccc48ce766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ba2189dcd803ad69badb74940c67a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3d3dd226236073d78c278e07092b7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6533f3df91816bf3edcd42258088f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65db8754d7752bb8d3c40798858cd9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda5f41ae5326c42ceffc1f402d58b8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca12ca4c8dd5a7adc4f1dab152ce05772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e68471522978de45eb4e5c99d1fc7e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262998778867541700f011451c09ed7c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe1cd7ea695a844291c0983ff06149775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092fc9b0914156e9e51223d9d4e980e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26765f442002411c2e827983ba4c4bd8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e73d90c432f1edec251d33ee79d82778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220a40a852f8fb8be97a41c0f6ef5c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3b8df28903948e7ffe8e913149b4c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc559f63bfee47da096d995d62c42128781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f8dda674466f8b5bb287fc6b2d356782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f45afe16cacd76ddac9fe24c9075da783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0811e87396f0a7b4724814262d3658784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6232a2885ff9161626c670b501c376785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1f562cc1e942a4ebc7406c3e85381786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eec881e2b8641a3d4601a9846c3e9f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fc8e0935ce1f38640269322ab91b5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a8d5312dac527c18262fc5286b2bf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dc28eaf4cd4032744cc8ea0296431790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3323b07749a852e9b29a14c2ea7c41791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff1f3850ca037280afe34715481b3a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81c9012672c99513777a5bbf6fd8db793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b9682ae3cf5dec273bfb9208365ae794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c456d87b9ee20de502d0f2d37c1eb5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793f8ba1f627b19f23583cff22f42c5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d547c59f6057bee05e27fcf7a27dad4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e756907e8e81cc85faad92d76c26a2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeb66d45bd7ce5c75c4c5bb87195d8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3143731b42cdad9516cf82a45b74457800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b99ba7942ad3f9904e1fdc40df90b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e7dd40757b8eaf63c1c80951992ed802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1bd9cc289d5bd5f295bc0f67850fa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebf55d645fccad491c2b3995ea3aad804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15e14a2597187b19f560ed2a70c8a2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73c3bb468d4c42db982f4abcbf7261806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62105d6b29f52a39555f5c6e450f9801807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4c07c8756c04ced5cfa1d8e6d5fe2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d901bcd94b31fd1e31e7ca6649becd7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929410449cd2a1be0d0b344b2b833f99810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226b7c6ae3bfa8c5a716ad22045bbe5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc9f20fb4f3a94cf2bf3f7f7dfd6ca812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b6b36df55297a6c08672fe8eff5cd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fb14d6846184518ab91b8e6f3b2ae814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c4a27fb26c29af2cf1a0cc79c737d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbdd2ab3a4de0adecb6c961b24f9b9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20eef772c6b611a2511826123eaa6c817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51a1ea6d72d94b6c942873487320cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fbc8937a71e15cd391aa222607ff72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54af175a3dc5d90df7979874a19af5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a93555f9c16cb75ac58a1542fc8a434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca20d84c3064667022790ca157238e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e7d27ce3c420db044210c7f30cfb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056d89878645d86c82bb307a42f867b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567f20e24107702e2600c17a3b826948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b41200600e641a29977f8b32535d609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5240c23c99ba012a4dd2f570f728d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0cd6e53cda1463a1e142fee64c75c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418486d8b25b5da7f07832ffea7093a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e542a60135dde666eb11432fb43f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9648f65eaab87d88db0972aaccc0b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038f252a595b56902641fba42fadbcf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87312a385fd8f252839457bc448b8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d5cd8d9427a643f66ac3a5a874df117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e6f7cd2235b607a0fb5550332eb3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dcf72e04852ee0eacf028c60b341d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96771fe64ee76f30c445d7067c9d4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efb38471ae9f85a93f790b0039584321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eceb0ebb2c33f574f465da38fad5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd713f467102b9c6e16e57e28b8cb1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865c6aea3e0b8c5c593373806fef8e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6919c56cec1cea2716b7dbcaa22e6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310756ca4befdfd69f776ec584399a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8ad633084f577e8f8c579c58e5bd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d023eb6a73ad1779c97db3c92a17ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c36e166c5869d8df74fad7dbc717829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb4c40a0674a59af340267899f8ba430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9295eb1de6d99256df521797695f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcfc07489c6c58378ca7348192999732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb8bb153477767863a0b27ed8810a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1c6b9d5b85b082471aa949c2be4a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ead339bf2d755da9eb8271c6ad0be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b1d4eeddafcf2cb5d68c9a893c57e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922eca3db403ae57725318d7529d60f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6850b8777664d954f9c204c95cbd9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e19a69578bfc64aeee07c4151ec12339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbe6683990353c49282297d311b02b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f722d9d9f833c8ef3f9e40f51ef6ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63469ce208251ff837c43bf68d09e25542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f9c54d202c23ede18b61979529a7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69a88a6234f355c26e2cde9fef8c4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe3d656db3db7df2aefa6c0ee28b7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f09967b1b581151f1a101f04ef9e8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b91dcea8ba65ddc350f498da8d06f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c65f6c4506f2c2bc281832cf771c9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbedbd7646dc13c0d268220e4b949549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71c574c8619f91ca35ed80bd1673fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2890366bce44a134f27f8828905d8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02715ec1b23ec3fb42b7cd059992ae8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669324147b95083b66fe6a61a7ad34153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646e982949a84ab4d70134ca8fb599e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588bf8b869f4cbbb5cbc47b6e93416355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc7a6cffd348a1da48132aed865ead56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60123875fce98d23392d2d1e03cd1e4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e79a02bb1bf68ddd489c623c3a82a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc0536bdb4695d8601a03353ae398359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f56e20fa3c196cb0ea45dbda73b1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed961dd4d831fda8f6157429e6b72ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb655db7a9341556fbb1ae9405f06962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b9684d046e5b6902251249ffc1c2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31f732e972aa2c0e86a71921631c8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca5cdc536953c35c29a5c71350617d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff510d65adeac70aaf24cd77e8cade0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad3bae62f42bf2b33ba257e30ec92d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65515e657010c37c226825478bde8b1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952c76de1a369f0acd8b210760b438b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738d6e30fa3944bb28cbae95c2a829770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13e26c2a867acac2d7adfafd74351571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36699be3b7328cb99ab739297be3cc1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ec70d39a6a9779793c53578f3d48f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb848b1ff1bd597c6e1ce5e0bb3d00f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373339734adcf13fd8679aa415d6dbaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a8d543f19990dfdbee2193064175776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcbb946eb557404afd36a7952af3a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b237d1f42ea7cf537003d8f224e176278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bd452722f99721f7f1a695a59a7c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37489529d878c0b235c38e929ffed4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d3eb42f4accbad8ca3d03515d0c3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2c1764b1b5b895226a730d5dfe52382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1ca9ea1fa8dc4510ee08298b78e6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaefe1a734ff18f1f96349e44121af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e73703a1e169b955a5888455f311885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55e127c0d7271f0184fb47be9dbf8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bcfaca90aa9c2257ec6008ed9eef187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfd0de130bc00b5a59daae291b49a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3a3259e7c044c457108733d2b9ae489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1332646576b5fa53604926271d4d14290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994f658f2b6b184af29452e9b2de2bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f3381f2e8d1000cd9fe96034c702992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa344828043fc40c3379b4991a0935b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e9f490a1d55f31ad2efe37fb918fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4963b71c8d15c9cc72b6403cfb74395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0acb0148c0ee45e9855d7b05e1585996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a362c6d829b1b263bac90a69d95a53697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b689e82a37c51e4cd645e3d737828398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3871dfae2ef5f6e0a1f818fb0c99ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247024d7195aa5418274d82bfdd4785100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5218cff51f9314dc835b641ad09dee1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086d9724ba2cbcf1108f44ac45d6c7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860b8773d42d5b9a69379e4175862a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9923cfad9e97b06692c8a6721b53c36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789169d90395c8572e07c6a531a0bc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ff18fd36e636dd136f78655210456106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cde644492779b9f1ccf076b583e51f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc988baf49a0b6934071e6c0c424c91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7537366012c64987dbcd107fce84e06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792d6e8cd4e66f988beabdfbf077367110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658afb660f45eb789170a01d206c0a16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea433c3d44725936042576fb06bfb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a996a7c90950d173ef77570c2d10c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c9df4a122a2bd33b649691b1d9638114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cd77495dc85cd4cf768c8b13abef4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab58dff90f276ebf29288e33945de6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e807f2c0566f189c789ce6e24c5e9ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98ded3c35ce436e2536ce6dc799bf7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fef80780839e395a9c3929a03a30f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bf57aba197b8b879d1a7b5e6534b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bd6203524797dabf87d88c93ea4a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b58739cea4c45d5631d0db6317f29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06a6c2fa66cdfd29974dcde9453338123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a789b2157fc63b8c489ac92900bbdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3000cddf629ea424fd662d622d5c28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a82552c3aafddf057081d67b4a588126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e9b39b694de138e483b7ca8143266127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7db4f4bb75ea19afb08d763fac5ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7c60c4270bc50ccf962682def2858129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59669be98ba5e25026b182b4e990f35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc922cc41dd9bf68bfe3999ecbbb0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d440e886c90d34d66bb2cba10b514132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfda81c01e5afe4c068e135990726f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428609d133e1e76b93d13a370cbd606b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2b498d6a5b3d14091ecb04d032923135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38e75e54d03c12bdc51a494453da3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa19dbee401a682c4271182fe0bfd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6848c45e09c7be7747ca2a72f7270f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3584235455478e48ae05ab16ba3b62e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc212a18ac04fd88fc4aa75ecc4fa7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5621ff25ee40eefa173dae5d5ce42c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939ca3f46b1c813da06c41fe5b941c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1e1541e732060ec9a5115aed096ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6504c1d8325ddfe33bda37744ac2d24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab247c1ed43fc3dda13122c652fc114145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2d11c0126d8757735846f79cd294a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0bb548ff65f5671c3267b00757733147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6fb068565caa8f056427298d4c522148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0f3a405eaba7aeeb825df13bcf889149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287851377828dbab6c419008f0dc5c1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86831ad43afc47ccc749b30568408192151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d4029f4a44af794a20ea14e30fbe4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4778da9d54761b2afb519c64696ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277616daff3f1445b24b4c3ee6541d2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02213a6f30c5db427e179d1bfafc2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd0306c12846d84e7fcb3a714e48aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb80b0a85302183abee6c5e4ddc9d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ea7dcbf2a1882119d519fa440b7b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bdcf4c39910c1a92a1dc6b4d75a2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ebc8fb7f4a7ec34dba188ab1e440d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4c9c886cd1585ccd2694ce54ff0b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad640e5603d0eb46c33a737151b68d88162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011306db89040ca1f101c08a0f263448163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1bd822f1ca625b53a79357189b7e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130753ffac51b359b6208417fc5618a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1302f897a7e44e01ec48605b7dee7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6691f836abcb10c534f62b365bff573167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7133216e8b62d24d1faff43b8c27a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0d9ebf713d03310ea0c0c1df8bf17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33c6a77a910a540002c57c9edc6b56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ad523f036e73fe2aa0d7b5eb7b1b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbf07b822951f4293ec6cc29567469172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688feba1f1e57f0519a3de8f186b285173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987fc2b5c180f6aa634358cd481af41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca744e0521ee3cf9031eecf44e5cc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5092dccb147cb79b571516d94e28c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17b5012f291f4f271ea68e48a1be23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99604c319897d03c73b3c7f3540c5c54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfc93a1c8e831fafc724a588dabb7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ff0397f347fa3e38515a43a84d849180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a329d43cc10d751828165104ac0e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d20f304d3d03d3c85561ffeb9ad763182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df90bf3a7fad21296f5fd2ff823995183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ca4387ef57e526373b55e9f83261e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fde5c534f7b98fb9b1b87b5fb72684185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e539669a2d54ecdc16dd7447b25f39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc70d87d3fa2e5f7c892a7d2773d97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bef83140e45403ec217fede2a46ebe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a92461cad581239597611a8a97877a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a27df50030b552fd1d5515dd8114d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a495e56c79ad6df50cf6c2899a888191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03229641b0992cf8712b2e87c0158a7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d8923c7b490d47e39e0b2819c86a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3598339c796945dd5d8e0a26cfa7011194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1ee371d363e88318f8ff6046a9d45195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c215d2940b3f78e9f756b492d1ff5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd21e9f64e0dc8de7e896181e37be1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f60eca46d90e047c61dbbc2f4b829198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3339cf25f2d49cb452494a224172f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869da6a81b672c769a9135dc5995a9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fef4d502b8a0de7877cc62f59b60d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b766feb4a5c9c266537345583076d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c9a2d34baeb358a5be9965ae1ec7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58181a6ca3444d4962d2e2af03a914204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37cec2bd9b618d66b897ce0bb51634205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721779c48d158bf75395a2386bd64d62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6dd90db7fa0594074e8b19115bf73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670fa65927f92315ddb2802dac0509a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579c459ec26d20d3b9715593804ec31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993fe7fad5ffc45158b38a84983c2a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fa6f212810a3f72d1e35f33b0494e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a5ae838c70c32a7ddfca066209dda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca548c3c21bc679ca60c91171aae088213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e53bfa3677a2dc88aa85d74d0fc84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406b16aa41db97f233db90e8486ca0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb922fa932363050d5c25fa6a36556f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3ebc67835a03e756338575f46acd8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ca9a08c3751ac38dfa7a96744c804218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd51a34aaa8c5b8ef85c777359d643219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e1505433735fc71222c3c1f04cc87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c11839306e79aeb4eb29614b36ed01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc753a65b28cd6f3b930bf3d717424222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec95efff7b4ffc899caefd145e41b62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea29eae24383b1f4f4a14176535dc34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf778f043ea57c6b739051a00b8a129d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593ad21bbd79c8f7ff9661e2c061117226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398310f52f204ab119f3f25c82d5136227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441d26c19501a9351d1b6fc62931f05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36ac960a3e2a120f3bffd5611e42fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26491f97ce2f9d2e258b0cc04d35caa0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbda3885bd8a64431eadb466bcb7340231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12552d9149e25e26811b4cccb443445232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9717ec4485bfa5e882d8b2feeb2d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876fe0a40da9fcef39d9019721b01fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226275cfaf2cc088b2d67bc1ffc7cc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42a075824038ca665314ae70bd4b46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52a8b0862c3ee614bc6a6bbaa63402237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baefaf0b576407b2b946714fb09b5d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772781e5496431d5ea715998453822aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92a12e66db924d44dae78f70fccce0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fd4c2571fe885b0bc3df39c5ee6ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13c0d8d3992909196ee362ab2516d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bf030d69e76bb5f571e1893addcb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5ec398627c8869c3e9a5e3271c114244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425afe9b1ae3e609afbff38b4c446d14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49abf7a15ec68f660c56e90c8fb235a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b95f52011230a768fcee9a01e5c4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e98bba769ef40d648bdcc12504596248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153d9104de6fdc6f6b983bf294ef6ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fd0381ee67fa31e64088de2ebf16c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54df001bf891a99dada5a237790654251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360d6a4f4da261b2327520fb24a8476252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775fd6b5cbbed6074f198bf4a3f909c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274a1fdfc9a77784afd421059bd6d19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f60a35c3267fe539c3b0344051b4c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e385b6c0d2e0f85ff46de1f5612c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2b82eee410f37388835fcf7107bbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236220f3dd5330d7cb81f068d4bb38f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca93ca5a00a6ec48c9278d6d86f3b83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53cf4257d8aeac00f0f71cbe02cfab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455be9698b728ddaf90dc333801c85ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce83b7dc43c126e61a38a316c6c41c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c03ee91cce82600ba1c81152d440b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2473d6f7f71edbe72f06ddb285041264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4c6aaa906b537cdd4b1049342944f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29271497bed3ad6f29c152a1283dfd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e456a77052f9e05e403cb53bd1a8456267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de5bc12cbc07eaa56b99b57a06fd9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c71778fca582ca9308628419c5770b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b864b06db7680597b4c777d73e3b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897d1abada22707df66ad5a5e72f8e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e818a3190a439891597b23a14b8f3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efe8fedcd2c769d1257f704415c010273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e72aa4db12eaf96e8e743572db45b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0247f98e0e1d7768159f5e9662a17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126fcce810adb812355041505a8881a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f949dc466630f7dcc1b3b414a38c55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b228b88d88305e0485f4dc7720bb75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158a03acb907b2779f3a812d572d1dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8994ef0d987418e5b5c9aec5e3fd3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4149678d9a32351ada023f66ff72d60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384f07bffb8e9b5bb9d885d7c27aa88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ca724fb1710dd652f5ee31d2686cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fd9ca0ff316696125b34bfc392eb8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bbd36ec1e6df7f1654982f45d0e67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b351f2bb03bf3b6d525db5433528583286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a26ba76e8d8fd2733e1c3a26289dc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d95dd87d3da7ddec7186397ba6baeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de1dce89d373090c0bc47964c1361e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8964ffe3b91340a1dfe759f693a042290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64edc2a489001a3fe006c2bfc39ee2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8a5d5b66c254f0410cdf4c848462f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf99d0a1e14e2d3d51507b0bf8ce422293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9045a661228c68867ecc2ba048ad46a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a833ccb6961f0d841eabc867016d86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991d3d12ffbe535756c93fee7f96c46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b11125bbe0e6a0f5e6d9b4c49f81f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e345955df9e954dd533d0ff645383f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205031b64a0fea21baf09b46b1ca9c0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abbfabe5970784be7e5f0a63b87846300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e14c3f565a681d0f296b44a10931a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3fd219225e0336e68cdfe9fbf768f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76816043bddb598465087cdbb6a69645303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea805d3fe5bbba3c6b40e34c080ddd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ad5661f5965bdd6a254ce2b900198305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7338fa612e311a608e1a7e7b43e0373306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b55f7ecf29e7e5719800eccd02491d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36cf8f87e6d7cecd74dd78a02cd87d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f5a56cd3071441e2fd8de7f243e79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4873acc95485ca41936957c62f3e7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd626472b1a40407762068736623aa1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a1a34e21a0cadadb439e4e01dd186312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4726ecf9699a40c70c6dfd6906b2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d4dca775f914b61f01a5d6321415c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ddf144b36fbf986d633ee7be70576315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa707bac56eb81e2e8d9b04c6ec3b52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ef01d58569d7421f9060e6cc5a8e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dec641a89f01a3e54b15a5da492e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85d7fb305c01be65db3bb755a1dc6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003afa9363e947b0e77b436f87732d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09085a36b5aba108343755c9140baa4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96744557127615ea0f614a9317156502322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0f7579f61b6a2d5d676ced87f275b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c98a2d726e326b5c15708fd44a6ae9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f088b8e35b7a6360ea0acf086cdef84325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea2634106058c0b9350b2cb3cb87a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d8c007869b74a88b1c74ed0084054327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944fb4056f3b7372b7f9d38adf051aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46509014103317b607faeb50fd04c350329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e15a8ff5a947d4844bb6b3de5a6b0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9cf9b2b84fdce03ff2453c5dc9f30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cba4b191d69eda2a1d840ed7742989332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b50871ad751dd4fc0f3d377a4d25f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7238c1066f8473f274449699441fc3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546e700a2c64a3b558b20767dec381c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5725a751ee5f4987b3ba3b5cf8ee067336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9249be6ecbe3821938995d291033cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dd6f4b1ea850c738495bb199ce1f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d80aaeeb6a996fa364048dfec2c80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c023b0e0c6c588f0bed525eecaf97d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2010f5409b7bd6c37bd98a6135e48d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebc32a1efbe8d9098516b46bc0a0d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10d1ba060dfd331eefbc339d74bfab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b6f21fea73d4f6449b52629097937344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e3ae882e3b2d3131a66605d0fa40f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92580fc24d4697004454ae913302fc4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73bebfe1de7e0ec119bf67841a2035347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843a66371b0b27dbab67e318c5b11e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f792a00aa2ed62bcf244f10f5df5ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1d35c697bf4da01b42e1b25ae48b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b4725da59d014316568a74479fa80351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1799b25291eba8898095006f483bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671e2c23c57560514d55bd7a027032d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1d93c61bb89457bc5c9c9a3f05058354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306b895f83479d8543e689ba2d82020355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0b89ab2b317e1f7a0f1ce0aad4b85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f59de9949d52b54fcaea46b5810eaa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4d32593dd324de27a9f401a2c6ccf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fe2444fa59577a8773e084d4b7eae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e2d4a588da6d1c158603c881f3d90360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0d4a53541ae2c55c5fd08083a16c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af6be920f2fe7b7a46afce2ba42918362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfc381d80e2945157d21c70ec431e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f7db50806fe3430c764c8d9ec09a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20013cef13481c5ddc69b9e9d1811bda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865be7b6cdd1c2bc2a0b485080303649366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e4145bcb15a995a229e7d45a7be86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984af36434b028c0f2fa11e8e4137727368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ea7d87b8cce96f315b3de3e5fe04d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baebe3f22e3846df3146db1868f607370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973869f779be028a991de525770724e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf247cf9ca1204966d6579429a00510c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc525d3f193443c4ff37863e280ab08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e720b25671b6b31fe7a36ec781d5427374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cd9ec76243901371cadf97b85f39c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ec01b85455586c68ef7ab5b3946d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce1483143128d9c00d3928251fb41a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7f0be21aff1c2a278eafe7795f92a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef69f5fac536d81594bfa7d5639bc9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abbb60af02feea4b338db0e622f212380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c081a9646396af6a0a72ed65ff49bd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f769921380c57dbdfc4b10b44255e43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb31ada6494c0f224b4428b1b10bf2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec309215daa667540a4cd977d6244e91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184a5ce0ad479c8296967c671a6f87f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c36620b8c8f1fb66ca927437edaa1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12ec82f8220e682fba6656556abff1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c72dfafc462396a43145227628adba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b6c23f24c24a67dd094985e1cb376389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca5a576d66845f46cb2d24b98b34cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0e8441cb1eb227f5b5bd37501eb69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ceb8f791ea13217a9c9bacc5dc556392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcf7185be25736e2d9706143e38506393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11934eb048a080b89f07a3ef6754f2db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f3a9a3bdd77d74417f46de8a09cfd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3550db63c276672868c9c5088ee32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bba16d07e9c3791a70240b957428af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c927f7f35c91f208bb2d237145e1062398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b361a0e0b5cb4ef271e5c8ffd2650c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be635322f3e5b45872f2255caf416d17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256b5819997f9c21f3220c0b024af19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b146503e0201f8c843cb27289b258e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826a9e7ff7b31d08444bed0113f7e7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100a88f849ec26ec57bb6d91dfc2a25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605587cbf8f28451844bc6027e637801405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc767f061095bb192d083cef63fbbbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fa71113ba98d4c8641f1f38e31895407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de861606287dd6255202570128a7ebd4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60530603d2ef5a909eef8478b8d787cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943412c3c5c8a6bb2c947fe1e475d7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29738a070e83bfe026bb9c2f3dd04569411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5122b6a0596f10aaa6a555aea907f85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bc53e6c58198e96e37f1d8da37799413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ec91c15bc39c5fada218d5701d0b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6f7759dd70c2569cd56a419d628ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed8e394cd864811d9886d0020c724c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e61fba28ffcb6ab45bb17fb21f27b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3dd28e83e64fdd6f2a76a1bad246a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6b0e6cfb7c9f2b1e5035b6cb281f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a883569b1ed070fbb88e7bf33736b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404061c4aa1bb706b5b71e257f69fe2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c510c8e6814ece23961b44649507ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07d513ec51b06626c808ae436f2955423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa3d6a1cb381a4673d667482079288424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dc19e0ab187a6f43a84981f1b6f21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26325d41a22405cc5969e1b25d7508b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718a6dfbe8e05a1814205ba963799f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8eb70d274f3b4f178155dc19544399428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d13065a695b0dbfb7e7cac4e2ae46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cde93634ddd853daf6a5ee0fe43234430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816381dfbf0288d9e92a38108443f455431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42093096030c4d9c9a2aa6b6e2336e3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513710b2ed1b2104adca019e501fd9fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783b49c621b91dfcf0d2ddf3af468c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a44f0d71e79a020b8bd9b0fc480f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974da1a4dd8df9d5cf6dde4c43064a52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb362810292d64c0f3672c40160eb9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1ca53b5e8c6786546c27f4aaa0eae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a803b1c98ceb7fdfeb8871a413a0e3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b63da3a84d94c3943932aef523689440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa123d191bf500db843f86ffa792e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5f7eee056534d485e59a52d3cf198442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc4d004d04be032891b89571ee6be2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd102da881e1bb17e7d32790ed6a25b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb993c93993135eab9aef23842c9cd1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2424c1ab7394a9df123e9092d6938a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aebc75c167d2cc66f3a5661f0c7f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d522e9866ee6638581519358ee365e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f101c9f65f0419240cd655f840e6cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb72616409990ec8ede4be1a681ce6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d01ec87160e515f71b7c764fb5ba3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac643b0779b605fdc7abe1d1c7520ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccd823718692a0f0a3d8957612916c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec031c995b4ea4ca078b79d9a6f15e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fc133f24d1d9ca1730003cd36ca90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b1618a6c139ccb251d3f46b203f2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a1e07cfd6b3284491880264efe157457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9ffe58c3f2bbe716219fe1c8f5262458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793e2b545a66dbd99ad6e0a69173024459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e3096d28b06f8f75fc23f5e9f3139460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8eb0a4479580a98d57898db51b4094461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6235df72b34d141d9247c067dc02853462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49009da700ab24d6b69d217c0b806bfc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09730e6902499bffd907de740726874464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4ac2b7373cf477d7b4cb1e6432560465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78868c3458333bc97be04c5e8c47b563466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b9dd02a93912fffc9b33fc7009210467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e286741b3641d5d968be40d9651043468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee87ed2e15779e179ff943adc8d237469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f562a888deb10ccf8bd5a0a3b1819470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408c964a117e33e687bcba491db881b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b48bed2f7b5800e25af88a5520fa16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f83df61e5d23480137ed3f514786a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1e43c939db49fdee852b56193a7e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c735329a5377be1b7b5cdbf03e7951475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927404d1c1812f9bc90975680f3dbdc4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f460b85eec881f040a224e89cd2e3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d418b042b15d55d869149e26a51caa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651715b313a72e860223864554ca5ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1890f3179d6bd8724a35e3bc211d83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3483744a85f5194d3613e50da1ab294481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611a649d2ee47d439e7ef9d83e64f7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d15ce238d99e98683df930c0bfbcb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5aaf14b5890864d43c01eb3998296484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2f95bb14422d286587a7ac6c50e65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999e23b8c6874ef05bfa40052b1e744486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c2fa0e10668701077916786008c1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b37ae4aace6fbc41d9fbf9743ac01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19fa34d28683f2fb17cd592e037cda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7d52379fb2a7f9faed4f1074d4f4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d7908ba8e37d1d6193eddf2f7c42e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fb43582d47d7618011cd26b10ec07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d5df375f91b42d5f30feccd5e8595493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86ed4bcea3afb62a6d5a12aa5806ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be316470a2e1ce55a05070b2f544f3df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bb7fe4437de48b53e09d10ade9393496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef80f0a041b642efb61ac41f625997a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7417346cc06a32f361cc05c0ff5cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9a972be025a6824cc30cb8c74e159499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c3a93409d806ce1f5960556666651500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cab2efcde5c12c53b7efc64f05e6b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23254dcbd1d86036b7d9163eaf1bb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1ecc81a03eba1c2ecbd30e4e964d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f774b42cd38a9a969338e40815b3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cbf10504c7892eb70658cb34911e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261fd0054a4d7c999130b422585374c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5be7f8530b5f6f8d4594054015c935507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ac191c592530fbaee7a51c2fac4c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff5e85cab9d0febe6cb9306738e126509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82051d3c767d926c850736dac420f126510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874e1e34da324364f02e87f72604f14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571706fd403400d0e916606d97dd61d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815ff5eab8005c6efa753f565021e17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ead470db0fe2d1ab7ddd27e6fa418514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a6447812eece66ef9342aefc652d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935331c7109fbe305f0c6e6d505daad9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5220c3fda14e91ef421a8faab3944ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eaa58cb0a6e0651ee6a369fd68482518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5f7c7b83a0d4bf9a6155a6f0d8103519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd84cd36f56cbb3288218580da23a55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8d604e59a76c65e8ef53213ea55fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415e7250041e9bf0c3fe4ad6aa0901b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d98ea77ed3336f1f372b75f3f5583523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb7184198a3307b06b57565067a2b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d5e14617cedddddfdb1e76ef91ec9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f79564dacf46474ddf6dd6d9df377526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34ed1d5d187e516ddea035a516832c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd576221345a1ac168ac962037a1e31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0166f059fc34a37ba6b0a42380bdd0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09241ebd0e6a29819cf3d9f59e37e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaaf1700e23926903911b297292384531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e742190c7f68ff913bced40af07303532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8474d6b189db592f4b112caad24984e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f083e6364331eac01e59c9ab48d829534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae82ce9357b32d51a7dd5d0eb49d7a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345737e1d7988b76fcf54776dc855d1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f572126650dbf1b4c575b24d70b42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5ccd85dff762e2c4b1c1cd7f303c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2407b2f3b09d093992c65540dd3538f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a419cc25846f2e324ca86f8bb8325c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63aa9b588fa48cb03b3842ddcada31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1b374ab49a71a0a8e624a98983eec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4439bcffe52e448a42723fb890a74d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131ba01facc83a6c4e00fa645731acd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e84c9bc55c5947ce90ee6daa1cd94a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996777763733a00bf175fc56ed32a2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214b685bb8d78c022a852374632a7a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51e28cd1c498865fe6334586a7fd65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5f3560fab5025aa62c4381d038c36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa557070993cb53d9a71c69917fd5b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d915a6d02eb96e9a4aef0e382fbe060551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad51c8fb491246eb279cd74f930ce6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb87ea9cb4675482846e6b62d10c000553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60ddf25b91e44fdefb197613f42517554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a39aa456a58c29d22a9a0cca3c33f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827686a3f51b5a316a5275d6b38c511556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159440e773cef7531ce0d9aaed2b4631557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c152a1dcde82437aabb25d5cb7bd7a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108e8cacbf6244aa4c7dc0a3aa3e5c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe150ad2a5bf9b413a1017af0ea0f65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d3bfcac6bec576e3aaf441dee4937561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce533a70ca3a7913fff5ddd30dd1435c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00887ebb86f50f39b684060f3f694053563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320ba5e663646d6e5f4155142d52e0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e2ed658ed795f95ca635160901bed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71778141758313be40b41d27c628bfbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf18138cad08f427d185b1cb82a9ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e0113b7dc3b2328202001d34e4244568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65983c2dc242eaca0afc0a49a3f4fa66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c19ecc55e9afae9aca81c3aac8c25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318f4955c063e62da9e63b1b09410d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8184065d9289eaa158b8d45115f19f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f9300f9fdc973bead695818cee412573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206014a17e1b1c721a2681be973f659574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996cc710d2643ae002854670d0ba333575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5999b937c69f265cc4f144aa381463d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc80473037001ac8246c601c37a2c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8b2689562563b3aecaa24f82cd740578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a71d37e822f529bb02e4876ca2dbad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119b78dbeee5ebd6a68cec90d979fa6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dab8d715598d0975487e11ba3bd89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c3f22a2fc6b0e3205b3f1f7bbea8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b655a5bbcce04afb1640c78555f9668583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364ae5c9099afdfca14118cb9cf31a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab375aab101cdf7516d2a0356e26e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef9c3cfa6baa4fa81acd6feddd44bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f14108a5d2ae850ba33206367439e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3358b0a891c8a6d6b772aa060b755588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178d861315854d1c5173e115e1114ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cf82e04e59a36623df124783302ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286df0578fb9e34f241733e34587ec6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec10ccb54f278f327514bad1dac9afb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8aff3e1ca4889ed28c17d9be630f44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6de306f20b388ab000eb72dc62d20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b1ff4cddedcd9b7cd6e229c0f52aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277ad7ac1df9f932d9c10d1932305f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306772040290f633c9a5122d98119f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78114b52afa48b78e412d2dad8661df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d9f7cc3bb5e0b4583aae9297e4ef7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efad89ccd886ea4bc62f70e5a8e7b96600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0259e09846d16bec0a6a9f778c6726601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd8a5e187c83a1350ab44899670f5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355ac60224bda97f93cb35959212deb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb63b3c52370ffab02ee2609aa8ad3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf82ee752222c9c8627b59d4a835a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aa6bef30d0398914a6dede8de6b65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e5eec84b295607fa02258505c869f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742146e0050e02b56d71b59f53326dce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a7e77248cdf5e77beaa7900ceb15d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf65ac88c3dbaf94b23a516f27c5b00610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0013163016a90c4bc07b7bef5194ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e7ffc6af62207e5c9137c477f01d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88854720584d6773f37717fb1ba364613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8e69e6c70f3148e311df556963e7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cce8c58c36f1e795001776d411d9d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9822c37d38d0b23485d8e3ab550aee9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103ee57416fed7b13a35f7bb5ec7fa7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f62a1f64014ea7738af9543b3c1115618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d78548f340d785d06188d5e307a4b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238765ed0047f40b0706f74612d76c55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de627b6fbd2c347afcf4853a1619a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa374b7e2c95d2c7dc9a8100d2dafd1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1c4f4f4bfb46bfe567e779e1b06e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64225637a4c7998430dac543b4e38a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84480815732c992fd4af5b40bdcc8a67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac1474a97b8a62e74adda80c0c1387626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf3df992622c6b04f73f48d57c5198627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89183285cf4e392db4f350f344b708f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0836db8a9d08ecc27ffd880a0cbc2b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7d01e6462319533beaf6366575d72630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4bad2e27785f2a66f0922826a5db4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a033a091f3d43484a71c6c1fa97f84b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120288670c38c295c711d8799c885d9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da3e3ba3a4d965b529578d61e6843d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322551f8da6c826825ac98e91ea85d2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06410bb44be527afd3766d9e9a2581636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e181fc2347a9d7d574879566c1409637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b74ac84c918dc614eb4608271ab473638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f853e824ce04d9764b5c22608dabaca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ff4b8b4b844403d0f84f723bd5cc2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640be2869d25bb1e2aec910a9f66f769641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e32c425d1e21b663798523bec4e306642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ee6dd1c42d419a07f9c84a6969502643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45869f3a273ce95e8c9315ad0b5cf04d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ace260c34a70a02cbd49f62ff3947645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34200736ad19b69e31715130f8ef08646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303b76c172b63be745feebd64efeab4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c93fdfb2be766d8180b0fc18d6ed1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8bcb167688351dcaadf75d071b9ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61339b00e7823a6697d42ce98fe68838650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef97d0746bd490c9251d3b0f591df55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d57555150f39992038dc68ba8b591652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bda969d9ccce08ccffe89a16c2e6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a92c55a679f0eb1eb58467392e93b6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849d0cddbcc0988159fa8ccb9968954655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3477e9fe75a340dfd9d9990f6a8e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728eaaf2191262ddd1574d239521dae7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80415939d198dab1c98d7d36f41ff03e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad42548eba5aff8b5d1ef8008520b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0ecb07a2c2c231b281f26503fe814660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0a58aa74d9a4ae1b7d4f9cc569ad1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b760a2c6cd222f3f4c14828342f47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6be3ff5b5db499effdaa528d3c4f69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b8c5825387e92d4fa8a36b8ad9cc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7a1fc0fe43042c0ad567ab979f85b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd324de26c1b10f55b48fdf339919c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136962889144a1db284fa8fea2593b89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300dafe9ba4955f69cde0cbc9508c3f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1098f63bb49bc93221c92f5829344f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f2c4e0a1882417c7cf3762d20b54b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263c837d852846f90acdfb0f1b51709671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8be782fed7f7c6de5e2c5fd69c6f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b8e3c967bf49ee9f4e55c85ebff75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55288ea6b51b15f01687c4781665db0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d486b8ae7822eb039d3a957efca4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275861fba20d1e8758b20e9c61ceb2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5690eb79683bc7dcb5f4abed329bcc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4255ac243c873369c87329b048670678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc1b9994c9c26a6d683a1f489ef3a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f02d78b08507eaf9ee43cd4157d87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79ec25df5047dc2a217833f73e775c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a310e8754d472e04bedb62ecd461832682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6e46549bbbb80aef89f4313c022ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c61dc89a087d25ecdc7a27fb39a5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1309fea1686e68a9559202095c9ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781bdff814c10c2a9d7e5955aeba846686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faffdcee5bf66447d6399c07c57855687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13244724c3d3cc04c21fe6e549733296688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cbcecf6bb3b6a4f5e1accb200f6ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961afb42ce6716910c37ef3fae1c77dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b72ff1535f42ed24b3c6e4a491d6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718af66c3fc6a1eea68f4380f7afcd40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8370ef606c2057189fdbc9ad4c49ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eaf9adaa8f4d905fa6d919ab04dd0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4091554e22a25a0bb5718b9bc7dc6b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502dc9c41739e5523a78ea94fc2918a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a19040490bea50e590386a10880a52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dab088b75d2c49a0e2428f6e4cc4ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf7a07b56dd682f3b7c5163001cb4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dececdde7d9c231730e0b82b87b38150700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f988c04972453934f9b84c8c1756f58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad39163ae57034be8f067b70c5fa407702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44465f2021ca69e9d6a813a97e1d0652703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60230b3edd51631c36d81b971cbd1241704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d7b1b6627c355a377ffec89cdc3bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f47d588eb9a527a44a170ebfcec28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bde611c3933da13c299538cbd6e80707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3048ca6d70bc32024f0417b5bf73d54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d35094886b20b162bb0281907e6cb3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7909a7ef9221b964383ee033b59d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca057a41e29a0dff9447e079ea50d30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239dce689c9b474e818b11a2465d1e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c53ec8a6100490ae0b9fa44ef859a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1163e5bb051c272b2bb021b3b9a08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6802f60fdb598fe3eeb005512b7967715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c4ef30448b3192975ad4a726cffe7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d24edc24b2522ac8fdabbce339850e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dfa3dd2f3bee8e217d5e1d10e1a3f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1968e31138df7bf5d8df4cd68baf6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846647b2f1e4b99ff3eefb2ec9a5ed3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ca2b57428bb97c7122ad01d74245e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04294aeabc85b25bb50c8e0551d39468722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21dc8fa94e0ce7a94dc798719fedd2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b132b2e55362551bfb2337e472e67724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb32d24d4e94a14d950597f6fca20cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0701234f310ccdcbc3fb2af0a42102d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637a8a95e9dec2ba4bf6504b9f9685b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6494d4bb2dcb462865a1ce915b11771728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f0e7d4dda19a0821d055591cf806b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36707e75da02a2903967c648866f2d4b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cd1d3eebfd3bfe5a4d4ecb5c1a13f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0836f1a3dacfed0bc9f87b67695293732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aaa42dd54008eb2e6d7cb0fce659a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489e26945ca148a6193b5a90fa7f435734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca5bdac6d0ee7db1a6bfc31414b109735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008278fbf86ebc3eb25330cf58a0f3f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a854b75d77e1b736c9cd4108b7f225737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995fcff8178015379bbcf09eb7c0524738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca47f4653c34c3e8750d67bfd39528f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db03fa5fb123343326e06b5746f769740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b48b68ec1b0849c3d97c30937a59c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206d4782bdd30ccc927c06f5c26205c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e66afe9a5c9ad660910a3953e616a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa680ea22a5c88ab9ebb0313c1e43305744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984413c0d328c6703dd86fb6c46b5c2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2443ab255ba5b1968c10c8733f78dd6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a3f2b029febd1c2b9362742e45777747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79889262eab39c8a04a1462f144b610f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806b87d344ed63f18477e4156cc88c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b21e5833a8f1971c79751f7e81fe6f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1c0c2982b7d43ce93a4c406526f0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e10516a4a62b009a5a1fd00d59afc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c3b8cce77fbf309f041e06032aad0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e70243a2533b6e5bd9e8c18f43c309754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa069656a7a96939316922f9e57890755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88762c1b77b84a25f64be4078383244756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ef8d7fefee8f668d75e8bfdd9c39a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cceb1e76409e883959652ae18c2899758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b479a2d9e99b7e46cb8cf88bb021ab759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16279b1bc5b865a16fb225ff30bebf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8895c6e61b0cca4e8ddcc333764523761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaa5feb536f72650a39801d3fa6b56762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6998aa845d443abce1ee32624827b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c468046699890901f8f2837de3016a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dc5888cec81d7d0d059a01393a986765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e57e89638d515c9af9a6083073b298766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b306ac25e325d3bfac661449951bccc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646f93f8e965f8387d5a148ae220724768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455f5e0c736efa7629d4b8d2e8a3cfe769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e350308d1857f2041a91b93a106516770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354855c3460dcda0ddc03b18ad81804771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e9e05d012054256cf4bfce05cefaf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eb88949c8f6d3286ef205b07a0356773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665171de7613ddff3124b048cad19545774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c074c278efd7c65fa9c19e30549a03775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffe28a057ae67098f1a029bb62d5d4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cefb4878fd63b49acc8de11f6339c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aab67a93957d13fd96c91fcc73007778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78c8eee19b90f763d1e72fa01fc210779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad67ff49a336ad464e366bc763a3c3a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e903437b69799a85052eb94eece722781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad278a2328633e53d12e9b6620dc013782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f08bb757e1d66135090a2fc8d78a5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb04beb888b9c453951654228cf687e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7f24d405b457be78a33fc804110e2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf18d03e59e2ee92147fa4a735d07db786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1412bb1aa2d5e6c432c97856103abf2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236da06ce769b051e0658dc869a02327788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd187aedf307f5e8cb634fc7ccd5579789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e88b3f480db5d33cc1732deeda47a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e29439c910ee493291c866bc1c0592791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14966a77b601d778b6db4d3c41f8008c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fdd57ca614c140dd278e12f27c489793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c084209d84b7402f8e0ea7da385f85794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9b6a948b5de7ba109046cc2a367b4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb336a556ef7d7a1a297fd31039253796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f3b9890ba454d0eaba0e7dfe5b2c0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89e0b45cf822dcf6b173ddf05ddb71798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cde3cdd178ed1a29ad92faa4fe2b7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637a15e0103a69036e55cf42dc94795800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac88c5b9ae9c21e84b7bc4e71d3de4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb046ab23278e115dbe6bb471f8069802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15000ae6289b89649a21af3b0f966f91803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c94ff760fd11d65506afa852d8ab9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e836ef3363712537fcd63052575d18805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fef21c9b94fab4cb22b10c1d2dabb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9bb7432868f6826c3a207716486d4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d98b862643e206d8b04574a177bcca808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612f8ecc1fa95053c13d39a189d1094809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43dfc209da6974fe4987fd9f09aadb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7c3f44c7f609b396b5957e0180376811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717f45b9a47e515bf9545b5dd4f3764812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6a347ab327a94311abc1a991876c5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8212700b6ae56633633a39dc2deb6c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d95d7c15616f496a6cd3cdac6359e8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6403c39706b229d222369a9ec15694816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf5fc97eed29872858acdf47d39e5e817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>